--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -636,3021 +636,3021 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale transcriptomics to dissect 2 years of the life of a fungal phytopathogen interacting with its host plant</w:t>
+                <w:t xml:space="preserve">Besides stem canker severity, oilseed rape host genotype matters for the production of Leptosphaeria maculans fruit bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise J Gay</w:t>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica L Soyer</w:t>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Linglin</w:t>
+                <w:t xml:space="preserve">Nicolas Parisey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Fudal</w:t>
+                <w:t xml:space="preserve">Marcellino Palerme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 19 (1), pp.e041118. </w:t>
+              <w:t xml:space="preserve">Fungal Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 52, pp.101076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12915-021-00989-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.funeco.2021.101076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190704v1</w:t>
+                <w:t xml:space="preserve">hal-03313558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Modified Meiotic Recombination in Brassica napus Largely Improves Its Breeding Efficiency</w:t>
+                <w:t xml:space="preserve">A gene‐for‐gene interaction involving a ‘late’ effector contributes to quantitative resistance to the stem canker disease in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franz Boideau</w:t>
+                <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Pelé</w:t>
+                <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coleen Tanguy</w:t>
+                <w:t xml:space="preserve">Aude Geistodt‐kiener</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
+                <w:t xml:space="preserve">Elise Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biology10080771⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 231 (4), pp.1510-1524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.17292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03328112v1</w:t>
+                <w:t xml:space="preserve">hal-03155959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gene‐for‐gene interaction involving a ‘late’ effector contributes to quantitative resistance to the stem canker disease in Brassica napus</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Caractériser l’agressivité des souches de Leptosphaeria maculans par un test sur pétiole en conditions contrôlées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 105, pp.34-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03155959v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besides stem canker severity, oilseed rape host genotype matters for the production of Leptosphaeria maculans fruit bodies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vallée</w:t>
+                <w:t xml:space="preserve">A Modified Meiotic Recombination in Brassica napus Largely Improves Its Breeding Efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz Boideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régine Delourme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcellino Palerme</w:t>
+                <w:t xml:space="preserve">Coleen Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Trotoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.funeco.2021.101076⟩</w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (8), pp.771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biology10080771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313558v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser l’agressivité des souches de Leptosphaeria maculans par un test sur pétiole en conditions contrôlées</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large-scale transcriptomics to dissect 2 years of the life of a fungal phytopathogen interacting with its host plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise J Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica L Soyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lapalu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Linglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19 (1), pp.e041118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12915-021-00989-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288140v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and QTL mapping of resistance to Turnip yellows virus (TuYV) in oilseed rape, Brassica napus.</w:t>
+                <w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dieter Hackenberg</w:t>
+                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elvis Asare-Bediako</w:t>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Baker</w:t>
+                <w:t xml:space="preserve">Corinne Da silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Walley</w:t>
+                <w:t xml:space="preserve">Gautier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Jenner</w:t>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 133 (2), pp.383-393. </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.giaa137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-019-03469-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02457191v1</w:t>
+                <w:t xml:space="preserve">hal-03283975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging the genetic diversity of winter oilseed rape (WOSR) by crossing with spring oilseed rape (SOSR)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">French condiment mustard resistance against Leptosphaeria maculans relies on genes Rlm5 and Rlm6, calling for caution in the deployment of Rlm6 in oilseed rape crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2020013⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 158 (3), pp.799-803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-020-02099-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03141989v1</w:t>
+                <w:t xml:space="preserve">hal-03140191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-read assembly of the Brassica napus reference genome Darmor-bzh</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and QTL mapping of resistance to Turnip yellows virus (TuYV) in oilseed rape, Brassica napus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Hackenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elvis Asare-Bediako</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Rousseau-Gueutin</w:t>
+                <w:t xml:space="preserve">Peter Walley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Belser</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+                <w:t xml:space="preserve">Carol Jenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giaa137⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (2), pp.383-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-019-03469-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03283975v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02457191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French condiment mustard resistance against Leptosphaeria maculans relies on genes Rlm5 and Rlm6, calling for caution in the deployment of Rlm6 in oilseed rape crops</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Enlarging the genetic diversity of winter oilseed rape (WOSR) by crossing with spring oilseed rape (SOSR)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Gourrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chatre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 158 (3), pp.799-803. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-020-02099-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2020013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03140191v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03141989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to clubroot deconvoluted into QTL-specific metabolic modules</w:t>
+                <w:t xml:space="preserve">Populations de phoma du colza : état des lieux des résistances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Wagner</w:t>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Laperche</w:t>
+                <w:t xml:space="preserve">Laurent Coudard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lariagon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+                <w:t xml:space="preserve">Mickaël Pourcelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Renault</w:t>
+                <w:t xml:space="preserve">Martine Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Phytoma </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 724, pp.30-34</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02150226v1</w:t>
+                <w:t xml:space="preserve">hal-03297066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic differentiation and host preference reveal non-exclusive host races in the generalist parasitic weed Phelipanche ramosa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative resistance to clubroot deconvoluted into QTL-specific metabolic modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Stojanova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régine Delourme</w:t>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duffe</w:t>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Delavault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Weed Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/wre.12353⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 70 (19), pp.5375-5390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erz265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154649v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oilseed rape (Brassica napus) resistance to growth of Leptosphaeria maculans in leaves of young plants contributes to quantitative resistance in stems of adult plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic differentiation and host preference reveal non-exclusive host races in the generalist parasitic weed Phelipanche ramosa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Stojanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yong-Ju Huang</w:t>
+                <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Paillard</w:t>
+                <w:t xml:space="preserve">P Delavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinod Kumar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P Simier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222540⟩</w:t>
+              <w:t xml:space="preserve">Weed Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 59 (2), pp.107-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/wre.12353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100053v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Populations de phoma du colza : état des lieux des résistances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oilseed rape (Brassica napus) resistance to growth of Leptosphaeria maculans in leaves of young plants contributes to quantitative resistance in stems of adult plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yong-Ju Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+                <w:t xml:space="preserve">Vinod Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coudard</w:t>
+                <w:t xml:space="preserve">Graham King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Pourcelot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régine Delourme</w:t>
+                <w:t xml:space="preserve">Bruce Fitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytoma </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (9), pp.e0222540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0222540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03297066v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-year linkage and association mapping confirm the high number of genomic regions involved in oilseed rape quantitative resistance to blackleg.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Paillard</w:t>
+                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
+                <w:t xml:space="preserve">Erwan Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Marion Dubarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
+                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 131 (8), pp.1627-1643. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-018-3103-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010141v1</w:t>
+                <w:t xml:space="preserve">hal-01977046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assemblies of plant genomes using nanopore long reads and optical maps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Istace</w:t>
+                <w:t xml:space="preserve">Stable Quantitative Resistance Loci to Blackleg Disease in Canola (Brassica napus L.) Over Continents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsh Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Denis</w:t>
+                <w:t xml:space="preserve">Rosy Raman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Dubarry</w:t>
+                <w:t xml:space="preserve">Simon Diffey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franc-Christophe Baurens</w:t>
+                <w:t xml:space="preserve">Yu Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Mcvittie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (11), pp.879-887. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.1622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41477-018-0289-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977046v1</w:t>
+                <w:t xml:space="preserve">hal-02095899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable Quantitative Resistance Loci to Blackleg Disease in Canola (Brassica napus L.) Over Continents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finding invisible quantitative trait loci with missing data.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosy Raman</w:t>
+                <w:t xml:space="preserve">Iulian Gabur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Diffey</w:t>
+                <w:t xml:space="preserve">Harmeet S Chawla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Qiu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Brett Mcvittie</w:t>
+                <w:t xml:space="preserve">Xiwei Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas von Tiedemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2018.01622⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (12), pp.2102-2112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.12942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095899v1</w:t>
+                <w:t xml:space="preserve">hal-02077535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding invisible quantitative trait loci with missing data.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iulian Gabur</w:t>
+                <w:t xml:space="preserve">Multi-year linkage and association mapping confirm the high number of genomic regions involved in oilseed rape quantitative resistance to blackleg.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinod Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmeet S Chawla</w:t>
+                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiwei Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vinod Kumar</w:t>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas von Tiedemann</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Deniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16 (12), pp.2102-2112. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (8), pp.1627-1643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.12942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-018-3103-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02077535v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Major Locus for Manganese Tolerance Maps on Chromosome A09 in a Doubled Haploid Population of Brassica napus L.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beverley Orchard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yu Qiu</w:t>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Moury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Caffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Montarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 8, pp.1952. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01952⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 8, pp.1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625968v1</w:t>
+                <w:t xml:space="preserve">hal-01905321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative resistance to plant pathogens in pyramiding strategies for durable crop protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Benoît Moury</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 68, pp.49-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01905321v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03288009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résistances quantitatives aux maladies et leur utilisation en amélioration des plantes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Moury</w:t>
+                <w:t xml:space="preserve">A Major Locus for Manganese Tolerance Maps on Chromosome A09 in a Doubled Haploid Population of Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harsh Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosy Raman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brett Mcvittie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beverley Orchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.1952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2017.01952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03288009v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02625968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant genotype affects the quality of oilseed rape (Brassica napus) for adults and larvae of the pollen beetle (Meligethes aeneus)</w:t>
+                <w:t xml:space="preserve">Breakdown of Rlm3 resistance in the Brassica napus-Leptosphaeria maculans pathosystem in western Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Hervé</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Xuehua Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Randy Kutcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Entomology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/phen.12143⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 145 (3), pp.659 - 674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-015-0819-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462753v1</w:t>
+                <w:t xml:space="preserve">hal-01462748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single and multiple resistance QTL delay symptom appearance and slow down root colonization by Aphanomyces euteiches in pea near isogenic lines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant genotype affects the quality of oilseed rape (Brassica napus) for adults and larvae of the pollen beetle (Meligethes aeneus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baviere</w:t>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Le Roy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-016-0822-4⟩</w:t>
+              <w:t xml:space="preserve">Physiological Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 41 (3), pp.202-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/phen.12143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280027v1</w:t>
+                <w:t xml:space="preserve">hal-01462753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown of Rlm3 resistance in the Brassica napus-Leptosphaeria maculans pathosystem in western Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single and multiple resistance QTL delay symptom appearance and slow down root colonization by Aphanomyces euteiches in pea near isogenic lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xuehua Zhang</w:t>
+                <w:t xml:space="preserve">G. Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Peng</w:t>
+                <w:t xml:space="preserve">M. Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Randy Kutcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régine Delourme</w:t>
+                <w:t xml:space="preserve">A. Moussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 145 (3), pp.659 - 674. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp.116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10658-015-0819-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-016-0822-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462748v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03280027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of environmentally stable QTL for resistance against Leptosphaeria maculans in oilseed rape (Brassica napus)</w:t>
               </w:r>
@@ -3770,51 +3770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An easy, rapid and accurate method to quantify plant disease severity: application to phoma stem canker leaf spots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3904,103 +3904,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic analysis of duplicated homoeologous regions involved in the resistance of [i]Brassica napus[/i] to stem canker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.772. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4086,51 +4086,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Słomnicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Korzeniewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 134 (5), pp.557-563. </w:t>
@@ -4180,51 +4180,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of QTL for resistance to Aphanomyces euteiches in different pea genetic backgrounds using near-isogenic lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Lavaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4314,51 +4314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oviposition Behavior of the Pollen Beetle (Meligethes aeneus): A Functional Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,51 +4366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Trabalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Le Ralec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Behavior</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (2), pp.107-119. </w:t>
@@ -4487,51 +4487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4576,490 +4576,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homoeologous duplicated regions are involved in quantitative resistance of Brassica napus to stem canker</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">How oilseed rape (Brassica napus) genotype influences pollen beetle (Meligethes aeneus) oviposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Cortesero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-498⟩</w:t>
+              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (5), pp.383-392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11829-014-9321-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01208722v1</w:t>
+                <w:t xml:space="preserve">hal-01208742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How oilseed rape (Brassica napus) genotype influences pollen beetle (Meligethes aeneus) oviposition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Manipulating feeding stimulation to protect crops against insect pests?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Leclair</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Berardocco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arthropod-Plant Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11829-014-9321-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (11-12), pp.1220-1231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10886-014-0517-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208742v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating feeding stimulation to protect crops against insect pests?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Homoeologous duplicated regions are involved in quantitative resistance of Brassica napus to stem canker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 40 (11-12), pp.1220-1231. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.498. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10886-014-0517-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208740v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance affects the speed of frequency increase but not the diversity of the virulence alleles overcoming a major resistance gene to [i]Leptosphaeria maculans[/i] in oilseed rape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5071,11369 +5071,11381 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infection, Genetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27, pp.490-499. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meegid.2013.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early allopolyploid evolution in the post-Neolithic Brassica napus oilseed genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boulos Chalhoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Denoeud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shengyi Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isobel A. P. Parkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haibao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 345 (6199), pp.950-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1253435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-density SNP-based genetic map development and linkage disequilibrium assessment in Brassica napus L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berline Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14 (1), pp.120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-14-120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04136257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-density SNP-based genetic map development and linkage disequilibrium assessment in Brassica napus L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Boillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 14, pp.120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-14-120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QTL meta-analysis provides a comprehensive view of loci controlling partial resistance to Aphanomyces euteiches in four sources of resistance in pea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarice J. Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca J. Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Lesné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Esnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13, pp.45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2229-13-45⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partial resistance to clubroot in Arabidopsis is based on changes in the host primary metabolism and targeted cell division and expansion capacity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Soubigou-Taconnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Renou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Functional and Integrative Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 13 (2), pp.191 - 205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10142-013-0312-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dominant Point Mutation in a RINGv E3 Ubiquitin Ligase Homoeologous Gene Leads to Cleistogamy in Brassica napus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yun-Hai Lu</w:t>
+                <w:t xml:space="preserve">Arginase Induction Represses Gall Development During Clubroot Infection in Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Arnaud</w:t>
+                <w:t xml:space="preserve">C. Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harry Belcram</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Rouault</w:t>
+                <w:t xml:space="preserve">C. Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.112.104315⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (5), pp.901-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcs037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208649v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arginase induction represses gall development during clubroot infection in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 53 (5), pp.901-911. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/pcp/pcs037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabotyping: A New Approach to Investigate Rapeseed (Brassica napus L.) Genetic Diversity in the Metabolic Response to Clubroot Infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (11), pp.1478-1491. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-02-12-0032-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germination Stimulants of Phelipanche ramosa in the Rhizosphere of Brassica napus Are Derived from the Glucosinolate Pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bathilde Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karinne Pouponneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Yoneyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 25 (7), pp.993-1004. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/MPMI-01-12-0006-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arginase Induction Represses Gall Development During Clubroot Infection in Arabidopsis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Lugan</w:t>
+                <w:t xml:space="preserve">Assessment of a new strategy for selective phenotyping applied to complex traits in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcs037⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (4), pp.190-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojgen.2012.24025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849229v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of a new strategy for selective phenotyping applied to complex traits in Brassica napus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Characterisation of resistance to branched broomrape, Phelipanche ramosa, in winter oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. El-Halmouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Leflon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jestin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojgen.2012.24025⟩</w:t>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.56 - 63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2012.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924671v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of resistance to branched broomrape, Phelipanche ramosa, in winter oilseed rape</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Veronesi</w:t>
+                <w:t xml:space="preserve">Germination Stimulants of Phelipanche ramosa in the Rhizosphere of Brassica napus Are Derived from the Glucosinolate Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bathilde Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karinne Pouponneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaori Yoneyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. El-Halmouch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Jestin</w:t>
+                <w:t xml:space="preserve">Gregory Montiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cropro.2012.07.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (7), pp.993 - 1004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1094/MPMI-01-12-0006-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01208648v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germination Stimulants of Phelipanche ramosa in the Rhizosphere of Brassica napus Are Derived from the Glucosinolate Pathway</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kaori Yoneyama</w:t>
+                <w:t xml:space="preserve">A Dominant Point Mutation in a RINGv E3 Ubiquitin Ligase Homoeologous Gene Leads to Cleistogamy in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun-Hai Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Montiel</w:t>
+                <w:t xml:space="preserve">Patricia Rouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant-Microbe Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1094/MPMI-01-12-0006-R⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (12), pp.4875 - 4891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.112.104315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208660v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New consistent QTL in pea associated with partial resistance to Aphanomyces euteiches in multiple French and American environments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of linkage maps for the Amphidiploid Brassica napus and comparative mapping with Arabidopsis and Brassica rapa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.J. Coyne</w:t>
+                <w:t xml:space="preserve">Jun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.J. Mcgee</w:t>
+                <w:t xml:space="preserve">Derek J . Lydiate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+                <w:t xml:space="preserve">Isobel Ap Parkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 123 (2), pp.261-281. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (101), pp.0. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00122-011-1582-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02647238v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of linkage maps for the Amphidiploid Brassica napus and comparative mapping with Arabidopsis and Brassica rapa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New consistent QTL in pea associated with partial resistance to Aphanomyces euteiches in multiple French and American environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Wang</w:t>
+                <w:t xml:space="preserve">C.J. Coyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derek J . Lydiate</w:t>
+                <w:t xml:space="preserve">R.J. Mcgee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isobel Ap Parkin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régine Delourme</w:t>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (101), pp.0. </w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (2), pp.261-281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-12-101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00122-011-1582-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644761v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and physiological analysis of the relationship between partial resistance to clubroot and tolerance to trehalose in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 191 (4), pp.1083-94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2011.03751.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association mapping of quantitative resistance for Leptosphaeria maculans in oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 27 (3), pp.271-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11032-010-9429-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency of avirulence genes in Leptosphaeria maculans in western Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R. Kutcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Rimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 32 (01), pp.77-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07060661003594109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02667771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first meiosis of resynthesized Brassica napus, a genome blender.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Szadkowski</w:t>
+                <w:t xml:space="preserve">A complex genetic network involving a broad-spectrum locus and strain-specific loci controls resistance to different pathotypes of Aphanomyces euteiches in Medicago truncatula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Eber</w:t>
+                <w:t xml:space="preserve">Henri Miteul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Huteau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
+                <w:t xml:space="preserve">Ronan Lecointe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 120 (5), pp.955-970. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-009-1224-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03182.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00729633v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complex genetic network involving a broad-spectrum locus and strain-specific loci controls resistance to different pathotypes of Aphanomyces euteiches in Medicago truncatula</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first meiosis of resynthesized Brassica napus, a genome blender.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Miteul</w:t>
+                <w:t xml:space="preserve">E. Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Lecointe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Le Goff</w:t>
+                <w:t xml:space="preserve">F. Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Huteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile C. Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-009-1224-x⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 186 (1), pp.102-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03182.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661767v1</w:t>
+                <w:t xml:space="preserve">hal-00729633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance to symptomless growth of Leptosphaeria maculans (phoma stem canker) in Brassica napus (oilseed rape).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.J. Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.J. Pirie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neil Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.J. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (2), pp.314-323. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.01957.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02659874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systemic growth of Leptosphaeria maculans from cotyledons to hypocotyls in oilseed rape: influence of number of infection sites, competitive growth and host polygenic resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Travadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno B. Marquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ribule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan I. Sache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 58 (3), pp.461-469. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-3059.2008.02014.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of resistance to Leptosphaeria maculans in Brassica napus double haploid lines in France and Australia is influenced by location.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Differential regulation of root arginine catabolism and polyamine metabolism in clubroot-susceptible and partially resistant Arabidopsis genotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1744-7348.2008.00258.x⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 146 (4), pp.2008-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.117432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665627v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00729849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of quantitative trait loci controlling partial clubroot resistance in new mapping populations of Arabidopsis thaliana</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Expression of resistance to Leptosphaeria maculans in Brassica napus double haploid lines in France and Australia is influenced by location.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali M. Ermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00122-008-0765-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Applied Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (2), pp.259-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1744-7348.2008.00258.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658449v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive sequence-derived markers tag centromeres and telomeres and provide insights into chromosome evolution in Brassica napus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Identification of quantitative trait loci controlling partial clubroot resistance in new mapping populations of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jubault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu M. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Alix</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Manzanares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chromosome Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 117 (2), pp.191-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-008-0765-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654390v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of root arginine catabolism and polyamine metabolism in clubroot-susceptible and partially resistant Arabidopsis genotypes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Repetitive sequence-derived markers tag centromeres and telomeres and provide insights into chromosome evolution in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Alix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chromosome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.683-700</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00729849v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and phenotypic characterization of near isogenic lines at QTL for quantitative resistance to Leptosphaeria maculans in oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117, pp.1055-1067</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02661447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic and molecular approaches to improve nutritional value of Brassica napus L. seed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Nesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bregeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 331 (10), pp.763-771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and phenotypic characterization of near isogenic lines at QTL for quantitative resistance to Leptosphaeria maculans in oilseed rape (Brassica napus L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Domin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 117 (7), pp.1055-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-008-0844-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homeologous recombination plays a major role in chromosome rearrangements that occur during meiosis of Brassica napus haploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume G. Le Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier O. Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Monod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 175 (2), pp.487-503. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.106.062968⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection, introgression and localization of genes conferring specific resitance to Leptosphaeria maculans from Brassica rapa into B. napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense H. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 115 (7), pp.897-906. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-007-0616-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Major gene and polygenic resistance to Leptosphaeria maculans in oilseed rape (Brassica napus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 114, pp.41-52. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10658-005-2108-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Prbn and other quantitative trait loci responsible for the control of homeologous chromosome pairing in oilseed rape (Brassica napus L.) haploids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Adamczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 174, pp.1583-1596. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.106.064071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic control of oil content in oilseed rape (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 113 (7), pp.1331-1345. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-006-0386-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02668353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new recombined double low restorer line for the Ogu-INRA cms in rapeseed (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Primard-Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Poupard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique F. Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 111 (4), pp.736-746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00122-005-2059-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The genetics and genomics of insecticide resistance.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J. Barbetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Snowdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (3), pp.163-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tig.2004.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A cluster of major specific resistance genes to Leptosphaeria maculans in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Archipiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 94 (6), pp.578-583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02675232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the fertility restoration locus, Rfo, in radish, as a member of the pentatricopeptide-repeat protein family</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId384" w:history="1">
+                <w:t xml:space="preserve">Characterization of a radish introgression carrying the Ogura fertility restorer gene Rfo in rapeseed, using the Arabidopsis genome sequence and radish genetic mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Giancola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Desloire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Clouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.embor.embor848⟩</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 107, pp.1442-1451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00122-003-1381-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677387v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 10-year survey of populations of leptosphaeria maculans in France indicates a rapid adaptation towards the RLM1 resistance gene of oilseed rape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId390" w:history="1">
+                <w:t xml:space="preserve">Towards a durable management of genetic resistances to Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lilian Gout</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 109 (8), pp.871-881</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (3), pp.208-211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677681v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a radish introgression carrying the Ogura fertility restorer gene Rfo in rapeseed, using the Arabidopsis genome sequence and radish genetic mapping</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Falentin</w:t>
+                <w:t xml:space="preserve">Mapping specific resistance genes to Leptosphaeria maculans in rapeseed (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Archipiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Blackleg News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 7, pp.11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02676883v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping specific resistance genes to Leptosphaeria maculans in rapeseed (Brassica napus L.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+                <w:t xml:space="preserve">A 10-year survey of populations of leptosphaeria maculans in France indicates a rapid adaptation towards the RLM1 resistance gene of oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry T. Rouxel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pénaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Gout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blackleg News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 7, pp.11</w:t>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 109 (8), pp.871-881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02672170v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a durable management of genetic resistances to Leptosphaeria maculans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Pinochet</w:t>
+                <w:t xml:space="preserve">Identification of the fertility restoration locus, Rfo, in radish, as a member of the pentatricopeptide-repeat protein family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Gherbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mestries</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+                <w:t xml:space="preserve">W. Laloui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marhadour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Clouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (6), pp.588-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.embor.embor848⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674605v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an AFLP-based linkage map and localization of QTLs for seed fatty acid content in condiment mustard (Brassica juncea)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lionneton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ravera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 45, pp.1203-1215</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02671729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Arabidopsis thaliana to Brassica napus : development of amplified consensus genetic markers (ACGM)for construction of a gene map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fourmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Froger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 105 (8), pp.1196-1206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of QTL for field resistance to blackleg across two genetic backgrounds in oilseed rape</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Baron</w:t>
+                <w:t xml:space="preserve">Genetic control and host range of avirulence toward Brassica napus cultivars Quinta and Jet Neuf in Leptosphaeria maculans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Attard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ansan-Melayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 41 (1), pp.197-205</w:t>
+              <w:t xml:space="preserve">Phytopathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 91 (1), pp.70-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673949v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control and host range of avirulence toward Brassica napus cultivars Quinta and Jet Neuf in Leptosphaeria maculans</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A consensus linkage map for rapeseed (Brassica napus L.): construction and integration of three individual maps from DH populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 91 (1), pp.70-76</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 103, pp.491-507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681539v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus linkage map for rapeseed (Brassica napus L.): construction and integration of three individual maps from DH populations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Expression, mapping, and genetic variability of Brassica napus disease resistance gene analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fourmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Froger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 103, pp.491-507</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 44 (6), pp.1083-1099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02669503v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, mapping, and genetic variability of Brassica napus disease resistance gene analogues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Fourmann</w:t>
+                <w:t xml:space="preserve">Stability of QTL for field resistance to blackleg across two genetic backgrounds in oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Duplan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Archipiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Charlot</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 44 (6), pp.1083-1099</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41 (1), pp.197-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674047v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolate-specific resistance to clubroot in Brassica napus is expressed at high or partial level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 22, pp.57-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02689402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of one major gene and of QTLs involved in resistance to clubroot in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Baron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 101, pp.885-891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02694872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenicity of Leptosphaeria maculans isolates on a Brassica napus-B. juncea recombinant line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Somda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 169-175, pp.169-175</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02693791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A rapeseed F AE1 gene is linked to the E1 locus associated with variation in the content of erucic acid.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 96, pp.177-186</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene-for-gene interaction in the Leptosphaeria maculans-Brassica napus pathosystem.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId416" w:history="1">
+                <w:t xml:space="preserve">Genes for race-specific resistance against blackleg disease in Brassica napus L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ansan-Melayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 459, pp.329-334</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 117, pp.373-378</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02692307v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The two genes homologous to Arabidopsis FAE1 co-segregate with the two loci governing erucic acid content in Brassica napus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Gene-for-gene interaction in the Leptosphaeria maculans-Brassica napus pathosystem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ansan-Melayah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 96, pp.852-858</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 459, pp.329-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02688023v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of loci contributing to quantitative field resistance to blackleg disease, causal agent Leptosphaeria maculans (Desm.) Ces. et Not.,in winter rapeseed (Brassica napus L.)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">The two genes homologous to Arabidopsis FAE1 co-segregate with the two loci governing erucic acid content in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fourmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 96, pp.23-30</w:t>
+              <w:t xml:space="preserve">, 1998, 96, pp.852-858</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691243v1</w:t>
+                <w:t xml:space="preserve">hal-02688023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genes for race-specific resistance against blackleg disease in Brassica napus L.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of loci contributing to quantitative field resistance to blackleg disease, causal agent Leptosphaeria maculans (Desm.) Ces. et Not.,in winter rapeseed (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ansan-Melayah</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 117, pp.373-378</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 96, pp.23-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02686493v1</w:t>
+                <w:t xml:space="preserve">hal-02691243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of the radish introgression carrying the Rfo restorer gene for the Ogu-INRA cytoplasmic sterility in rapeseed (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 97, pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection of stable Brassica napus-Brassica juncea recombinant lines resistant to blackleg(Leptosphaeria maculans).2.A &amp;quot;to and fro&amp;quot; strategy to localise and characterise interspecific introgressions on the B. napus genome.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Guerif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Reynoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 96, pp.1097-1103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a SCAR (sequence characterised amplified region) marker for molecular tagging of the dwarf BREIZH (Bzh) gene in Brassica napus L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 97, pp.828-833</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of QTL involved in field resistance to light leaf spot (Pyrenopeziza brassicae) and blackleg resistance (Leptosphaeria maculans) in winter rapeseed (Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 97, pp.398-406</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro androgenesis and segregation distortion in Brassica napus L. : spontaneous versus colchicine-doubled lines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
+                <w:t xml:space="preserve">Mapping the raddish introgression carrying the Rfo restorer gene used for the Ogu-INRA cytoplasmic male sterility in rapeseed (Brassica napus L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 16, pp.464-468</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 459, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689236v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide mapping of a T-DNA insertion site in oilseed rape using bulk segregant analysis and comparative mapping</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Les objectifs du génie génétique dans le secteur des oléagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 116, pp.553-560</w:t>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 4 (2), pp.102-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687657v1</w:t>
+                <w:t xml:space="preserve">hal-02689790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the raddish introgression carrying the Rfo restorer gene used for the Ogu-INRA cytoplasmic male sterility in rapeseed (Brassica napus L.).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Amélioration génétique de la qualité de la graine de colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 459, pp.1-5</w:t>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 48, pp.39-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02691961v1</w:t>
+                <w:t xml:space="preserve">hal-02684989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique de la qualité de la graine de colza</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">In vitro androgenesis and segregation distortion in Brassica napus L. : spontaneous versus colchicine-doubled lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 48, pp.39-48</w:t>
+              <w:t xml:space="preserve">Plant Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 16, pp.464-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684989v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objectifs du génie génétique dans le secteur des oléagineux</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Wide mapping of a T-DNA insertion site in oilseed rape using bulk segregant analysis and comparative mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 4 (2), pp.102-106</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 116, pp.553-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689790v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stérilité mâle cytoplasmique OGU-INRA: sélection de lignées restauratrices de colza.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Identification of RAPD markers to linolenic acid genes in rapeseed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jourden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sélectionneur Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 47, pp.81-83</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 90, pp.351-357</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689493v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of RAPD markers to linolenic acid genes in rapeseed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Specific molecular marker of the genes controlling linolenic acid content in rapeseed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 90, pp.351-357</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 93, pp.512-518</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689002v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie génétique chez le colza: recherche de marqueurs de caractères agronomiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sélectionneur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 47, pp.85-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02684433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular-mapping analysis in Brassica napus using isozyme, RAPD and RFLP markers on a doubled-haploid progeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.S. Landry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 93, pp.1017-1025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02697153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific molecular marker of the genes controlling linolenic acid content in rapeseed</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Identification of RAPD markers linked to the loci controlling erucic acid level in rapeseed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jourden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 93, pp.512-518</w:t>
+              <w:t xml:space="preserve">Molecular Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 2, pp.61-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684779v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of RAPD markers linked to the loci controlling erucic acid level in rapeseed</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Stérilité mâle cytoplasmique OGU-INRA: sélection de lignées restauratrices de colza.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 2, pp.61-71</w:t>
+              <w:t xml:space="preserve">Sélectionneur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 47, pp.81-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02693043v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic analysis and nomenclature for seven isozyme systems in Brassica nigra, B. oleracea and B. campestris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Margale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Quiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 114, pp.473-480</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02703906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping of blackleg resistance genes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blackleg News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 5, pp.4-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02716111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular tagging of the dwarf BREIZH (Bzh) gene in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 91, pp.756-761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02702912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transfer of radish cytoplasmic male sterility from Brassica napus to B. juncea and B. rapa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 16, pp.79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02708330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description de la diversite genetique chez Brassica oleracea a l'aide de marqueurs isoenzymatiques et moleculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Margale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 26 (suppl1), pp.137s-153s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02713540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creation and characterization of Brassica napus-Diplotaxis erucoides addition lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Quiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 16, pp.28-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02704716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de la diversité génétique chez Brassica oleracea à l'aide de marqueurs isoenzymatiques et moléculaires</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Identification of RAPD markers linked to a fertility restorer gene for the Ogura radish cytoplasmic male sterility of rapeseed (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Hervé</w:t>
+                <w:t xml:space="preserve">A. Bouchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S. Landry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.137s-153s</w:t>
+              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 88, pp.741-748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00894060v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of RAPD markers linked to a fertility restorer gene for the Ogura radish cytoplasmic male sterility of rapeseed (Brassica napus L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Description de la diversité génétique chez Brassica oleracea à l'aide de marqueurs isoenzymatiques et moléculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Margalé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B.S. Landry</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Hervé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1994, 88, pp.741-748</w:t>
+              <w:t xml:space="preserve">Genetics Selection Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 26 (Suppl1), pp.137s-153s</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02706225v1</w:t>
+                <w:t xml:space="preserve">hal-00894060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of engineered nuclear male sterility in Brassica napus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Segregation analysis of isozyme markers on isolated microspore-derived embryos in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.O. Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 101, pp.1295-1304</w:t>
+              <w:t xml:space="preserve">Plant Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 110, pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705875v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segregation analysis of isozyme markers on isolated microspore-derived embryos in Brassica napus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Expression of engineered nuclear male sterility in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 110, pp.315-322</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 101, pp.1295-1304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706885v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage between an isozyme marker and restorer gene in radish cytoplasmic male sterility of rapeseed (Brassica napus)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Expression of ogu cytoplasmic male sterility in cybrids of Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Eber</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 85, pp.222-228</w:t>
+              <w:t xml:space="preserve">, 1992, 83, pp.549-556</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702333v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02704391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of ogu cytoplasmic male sterility in cybrids of Brassica napus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Linkage between an isozyme marker and restorer gene in radish cytoplasmic male sterility of rapeseed (Brassica napus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1992, 83, pp.549-556</w:t>
+              <w:t xml:space="preserve">, 1992, 85, pp.222-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02704391v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les contraintes de la production de semences hybrides de colza.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Un systeme de production de semences hybrides F1 utilisant une sterilite male cytoplasmique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Primard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mesquida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 117, pp.63-66</w:t>
+              <w:t xml:space="preserve">Comptes Rendus des Séances de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 12, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02703087v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02708835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un systeme de production de semences hybrides F1 utilisant une sterilite male cytoplasmique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">First results of rapeseed variety identification by isozyme electrophoresis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Arus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus des Séances de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 12, 10 p</w:t>
+              <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 14-15, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02708835v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of rapeseed variety identification by isozyme electrophoresis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Les contraintes de la production de semences hybrides de colza.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mesquida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pere Arus</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cruciferae Newsletter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 14-15, 2 p</w:t>
+              <w:t xml:space="preserve">Bulletin de la Fédération Nationale des Agriculteurs Multiplicateurs de Semences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 117, pp.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699992v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02703087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergeneric hybridation of Diplotaxis erucides with Brassica napus L. 1. Cytogenetic analysis of F1 and BC1 progeny.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euphytica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 41, pp.123-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02720401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of protoplasts in plant breeding : cytoplasmic aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId434" w:history="1">
+                <w:t xml:space="preserve">Influence des secretions nectariferes des lignees male-steriles pour la production de semences hybrides F1 de colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mesquida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morice</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 12, pp.173-180</w:t>
+              <w:t xml:space="preserve">Colloques de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 45, pp.269-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02722769v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollinisation des cybrides male-steriles dans un systeme de culture mixte de colza</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Les differents systemes de SMC chez le colza : problemes et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Morice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 45, pp.281-292</w:t>
+              <w:t xml:space="preserve">, 1988, 45, pp.121-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720176v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02718835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des secretions nectariferes des lignees male-steriles pour la production de semences hybrides F1 de colza</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
+                <w:t xml:space="preserve">Pollinisation des cybrides male-steriles dans un systeme de culture mixte de colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mesquida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloques de l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1988, 45, pp.269-280</w:t>
+              <w:t xml:space="preserve">, 1988, 45, pp.281-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02720690v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02720176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les differents systemes de SMC chez le colza : problemes et perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of protoplasts in plant breeding : cytoplasmic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Primard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Ferault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chetrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloques de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 45, pp.121-127</w:t>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 12, pp.173-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02718835v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02722769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of maintener genes in Brassica napus L. for the male sterility inducing cytoplasm of Diplotaxis muralis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 99, pp.89-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02727601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16443,9126 +16455,9126 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative resistance to clubroot and interactions with abiotic stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Daval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Aigu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solenn Guichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS WG 'Pesticides and Beneficial Organisms'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zagreb, Croatia. pp.25-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LeptoLife: deciphering the life and pathogenicity cycle of a fungal phytopathogen using metatranscriptomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Dutreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECFG13 European conference on fungal genetic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, PARIS - LA VILLETTE, France. p.188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génomique structurale et fonctionnelle de la résistance quantitative du colza à Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berline Fopa Fomeju</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Cruaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Résistance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lauret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a species becomes polyploid? The Brassica model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7.European Plant Science Organisation (EPSO) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Porto Heli, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How a species becomes polyploid – The Brassica model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Trotoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Génomique Environnementale : Diversité, Evolution et Fonctionnement du Vivant à l’Ere des Nouvelles Technologies de Séquençage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg: Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Fudal-Grolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, la Colle sur Loup, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de déterminants métaboliques associés à la résistance polygénique du colza à la hernie des crucifères</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchereau</w:t>
+                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg:Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense H. Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Fudal-Grolier Fudal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali M. Ermel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées du Réseau Français de Métabolomique et de Fluxomique (RFMF).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Nantes (FR), France</w:t>
+              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. p.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00910419v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01001223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability assessment of oilseed rape resistance to blackleg:Nine years of recurrent selection of Leptosphaeria maculans populations in field experiment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lydia Bousset</w:t>
+                <w:t xml:space="preserve">Recherche de déterminants métaboliques associés à la résistance polygénique du colza à la hernie des crucifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gravot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant resistance sustainability 2012. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, La Colle sur Loup, France. p.33</w:t>
+              <w:t xml:space="preserve">6èmes Journées du Réseau Français de Métabolomique et de Fluxomique (RFMF).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01001223v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the functional typology of resistance QTL through metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gravot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lariagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international symposium on Brassica and 18th Crucifer Genetics Workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Catania (IT), Italy. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de QTLs d’agressivité à différents stades du cycle infectieux chez Leptosphaeria maculans, agent de la nécrose du collet du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche et caractérisation de mécanismes de résistance du colza vis-à-vis de l'orobanche rameuse pathovar C (Phelipanche ramosa): criblage des ressources génétiques Brassica en serre; comportements différentiels au sein de B. napus sous infestation artificielle (serre et in vitro)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Gauthier</w:t>
+                <w:t xml:space="preserve">New insight into the Brassica napus / Plasmodiophora brassicae interaction through genetical metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Marnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duffé</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Véronési</w:t>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bouchereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: 18ème Carrefour de la Sélection du Colza. Roscoff, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Roscoff, France</w:t>
+              <w:t xml:space="preserve">13th International GCIRC Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Prague (CZ), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615394v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00849103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined linkage and association mapping to assess the diversity of winter oilseed rape quantitative resistance factors to stem canker.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bardol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Lodé-Taburel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Duffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International GCIRC Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Prague CZ, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight into the Brassica napus / Plasmodiophora brassicae interaction through genetical metabolomics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Marnet</w:t>
+                <w:t xml:space="preserve">Behaviours of winter oilseed rape facing broomrape infestation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Véronési</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Charton</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Bouchereau</w:t>
+                <w:t xml:space="preserve">Philippe Glory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International GCIRC Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Prague (CZ), Czech Republic</w:t>
+              <w:t xml:space="preserve">Conference: 11th World Congress on Parasitic PlantsAt: Martina Franca, Italie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Martina Franca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00849103v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviours of winter oilseed rape facing broomrape infestation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Véronési</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: 11th World Congress on Parasitic PlantsAt: Martina Franca, Italie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Martina Franca, Italy</w:t>
+              <w:t xml:space="preserve">Conference: 13th International Rapessed CongressAt: Prague, République tchèque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615423v1</w:t>
+                <w:t xml:space="preserve">hal-03615413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviours of winter oilseed rape facing broomrape infestation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId522" w:history="1">
+                <w:t xml:space="preserve">Recherche et caractérisation de mécanismes de résistance du colza vis-à-vis de l'orobanche rameuse pathovar C (Phelipanche ramosa): criblage des ressources génétiques Brassica en serre; comportements différentiels au sein de B. napus sous infestation artificielle (serre et in vitro)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Glory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Domin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Véronési</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martine Leflon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference: 13th International Rapessed CongressAt: Prague, République tchèque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Conference: 18ème Carrefour de la Sélection du Colza. Roscoff, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615413v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The first meiosis in newly synthesized Brassica napus : a genome blender ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Szadkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Huteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coriton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Symposium Cytogénomique structurale et évolutive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Le Rheu, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orobanche ramosa on winter oilseed rape in France, risk and perspective of control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delavault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Véronési</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Labay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanes Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference: International organisation for biocontrol and Integrated Control of Noxious Animals and Plants (IOBC) - Working Group on Integrated Control in Oilseed Crops (ICOC). Paris, France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping specific resistance genes to Leptosphaeria maculans in rapeseed (Brassica napus L.)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">A new recombined double low restorer line for the Ogu-INRA cms in rapeseed (Brassica napus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Primard-Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Poupard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Budar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Blackleg Workshop</w:t>
+              <w:t xml:space="preserve">11. International rapeseed congress toward enhanced value of cruciferous oilseed crops by optimal production and use of the high quality seed components</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02827495v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction of blackleg resistance from Brassica rapa into Brassica napus</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Mapping specific resistance genes to Leptosphaeria maculans in rapeseed (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Archipiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Blackleg Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02828952v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02827495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new recombined double low restorer line for the Ogu-INRA cms in rapeseed (Brassica napus)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Horvais</w:t>
+                <w:t xml:space="preserve">Introduction of blackleg resistance from Brassica rapa into Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Budar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Pelletier</w:t>
+                <w:t xml:space="preserve">A. Ponce de Leon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Jenczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International rapeseed congress toward enhanced value of cruciferous oilseed crops by optimal production and use of the high quality seed components</w:t>
+              <w:t xml:space="preserve">6. Blackleg Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764375v1</w:t>
+                <w:t xml:space="preserve">hal-02828952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics of blackleg resistance in winter rapeseed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Duplan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Rapeseed congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low linolenic acid level in rapeseed can easily assessed through the detection of two single base substitution in Fad 3 genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Rapeseed congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02767762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant developmental mutants in rapeseed (Brassica napus) impact on rapeseed breeding and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Canberra, Australia. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double low restored F1 hybrids can be produced with the Ogu-INRA CMS in rapeseed</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Characterization and efficiency of mustard blackleg resistance genes introgressed into oilseed rape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristelle Lourgant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Rapeseed congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768027v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and efficiency of mustard blackleg resistance genes introgressed into oilseed rape</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Double low restored F1 hybrids can be produced with the Ogu-INRA CMS in rapeseed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Horvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. International Rapeseed congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Canberra, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766412v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives pour les protéines d'oléagineux : les apports de la génétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du cetiom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration génétique pour la résistance au Phoma : intérêt des résistances moutardes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Letanneur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres annuelles du Cetiom-Colza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the radish introgression carrying the Rfo restorer gene used for the Ogu-INRA cytoplasmic male sterility in rapeseed ( Brassica napus L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymonde Horvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Brassicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid rapeseed breeding and production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Brassicas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of a scar market for the selection of the dwarf Breizh (Bzh)gene in rapeseed.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">A &amp;quot;yo and fro&amp;quot; srategy to localise and characterise interspecific introgression on Brassica napus genome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Reynoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02767591v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of sequence-tagged-site (STS) PCR markers and study of simple-sequence-repeats (SSR) for variety testing in oilseed rape (Brassica Napus).</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Les objectifs du génie génétique dans le secteur des oléagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Working group on biochemical and molecular technics and DNA-profiling in particular.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1997, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Apport du génie génétique dans le secteur des oléagineux. Journée de Printemps de l'AFECG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768026v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02834565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid rapesees breeding and production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Mapping of QTL contributing to blackleg and light leaf spot field resistance in winter rapeseed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02770603v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'introgression interspécifiques.Modèle: colza moutarde brune</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Mise sur le marche d'hybrides de colza.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statégies génomiques et amélioration des plantes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, Méribel, France</w:t>
+              <w:t xml:space="preserve">GCIR Technical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Gottingen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02764744v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les objectifs du génie génétique dans le secteur des oléagineux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Cartographie de gènes de fonction connue : application à des caractères simples et complexes chez le colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fourmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apport du génie génétique dans le secteur des oléagineux. Journée de Printemps de l'AFECG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du groupe de travail "génome végétaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Méribel-les-Allues, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02834565v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02766265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A &amp;quot;yo and fro&amp;quot; srategy to localise and characterise interspecific introgression on Brassica napus genome.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Mise sur le marché d'hybrides de colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">GCIRC Technical Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1997, Gottingen, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769303v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise sur le marche d'hybrides de colza.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Hybrid rapesees breeding and production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GCIR Technical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Gottingen, Allemagne</w:t>
+              <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02765667v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping of QTL contributing to blackleg and light leaf spot field resistance in winter rapeseed.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Caractérisation d'introgression interspécifiques.Modèle: colza moutarde brune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Guerif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
+              <w:t xml:space="preserve">Statégies génomiques et amélioration des plantes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02768080v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02764744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise sur le marché d'hybrides de colza</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Development of sequence-tagged-site (STS) PCR markers and study of simple-sequence-repeats (SSR) for variety testing in oilseed rape (Brassica Napus).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.X. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GCIRC Technical Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Gottingen, Allemagne</w:t>
+              <w:t xml:space="preserve">Working group on biochemical and molecular technics and DNA-profiling in particular.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1997, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId570" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769282v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02768026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de gènes de fonction connue : application à des caractères simples et complexes chez le colza</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Determination of a scar market for the selection of the dwarf Breizh (Bzh)gene in rapeseed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du groupe de travail "génome végétaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1997, Méribel-les-Allues, France</w:t>
+              <w:t xml:space="preserve">Brassica 97:Ishs symposium on Brassicas tenth crucifer genetics workshop.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02766265v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02767591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'amelioration de la résistance du colza au phoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre annuelle du Cetiom</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La manipulation des systèmes de reproduction en sélection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de Génétique végétale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1996, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localization of agronomic traits on a B. napus map</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie génétique du colza : marquage de caractères oligo et polygéniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Breeding double low restorer lines in radish cytoplasmic male sterility of rapeseed (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marqueurs Moléculaires et Amélioration des Plantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
+              <w:t xml:space="preserve">9. International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773151v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de gènes d'Arabidopsis thaliana sur le génome des Brassica. Utilisation de gènes candidats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId408" w:history="1">
+                <w:t xml:space="preserve">Cartographie génétique du colza : marquage de caractères oligo et polygéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion du Groupe de travail Marqueurs Moléculaires chez les végétaux</w:t>
+              <w:t xml:space="preserve">Marqueurs Moléculaires et Amélioration des Plantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777667v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New concepts in rapeseed F1 hybrid breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Pierre</w:t>
+                <w:t xml:space="preserve">Cartographie de gènes d'Arabidopsis thaliana sur le génome des Brassica. Utilisation de gènes candidats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jourdren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Réunion du Groupe de travail Marqueurs Moléculaires chez les végétaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1995, Méribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02775706v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding double low restorer lines in radish cytoplasmic male sterility of rapeseed (Brassica napus L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">New concepts in rapeseed F1 hybrid breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777471v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02775706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific amplification of STMS (sequence tagged microsatellite site) between Arabidopsis thaliana and Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Rapeseed Congress GCIRC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration génétique de la résistance du colza (Brassica napus) à Phoma lingam.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Registration of &amp;quot;synergy&amp;quot;, a hybrid and line composite winter rapeseed (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Barret</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Primard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres annuelles du CETIOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
+              <w:t xml:space="preserve">9. Crucifer genetics workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1994, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777514v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Registration of &amp;quot;synergy&amp;quot;, a hybrid and line composite winter rapeseed (Brassica napus L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Molecular tagging of the dwarf Breizh (Bzh) gene in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Crucifer genetics workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 1994, Lisboa, Portugal</w:t>
+              <w:t xml:space="preserve">, Nov 1994, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774608v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tagging of the dwarf Breizh (Bzh) gene in Brassica napus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Description de la diversite genetique chez Brassica oleracea a l'aide de marqueurs isoenzymatiques et moleculaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Margale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Herve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Crucifer genetics workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1994, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologies d'étude et de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773858v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02852191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de la diversite genetique chez Brassica oleracea a l'aide de marqueurs isoenzymatiques et moleculaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Amélioration génétique de la résistance du colza (Brassica napus) à Phoma lingam.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Foisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque BRG/INRA. Ressources génétiques animales et végétales. Méthodologies d'étude et de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1993, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Rencontres annuelles du CETIOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1994, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02852191v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression d'une sterilite male genique obtenue par genie genetique. Comparaison avec trois autres sterilites males geniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journees Scientifiques du Reseau Biotechnologies Vegetales de U.R.E.F.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1993, Namur, Belgique. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de marqueurs RAPD lies au gene de restauration de la SMC radis chez le colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 1993, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of hybrid rapeseed breeding in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G.C.I.R.C.- Rapeseed Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1993, Copenhagen, Denmark. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des marqueurs RAPD par rapport a l'analyse isoenzymatique pour l'evaluation de la diversite intra et interspecifique chez les Brassica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ressources Genetiques Animales et Vegetales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of three types of CMS after somatic fusion between a fertile and a CMS B. napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Primard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Congres EUCARPIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1992, Angers, France. pp.113-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02843574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of rapeseed variety identification by isozyme electrophoresis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1991, Reus, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isozyme nomenclature for eight enzyme systems in three Brassica species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Kerlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02775902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isozyme variability in Brassica napus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Rapeseed Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radish cytoplasmic male sterility in rapeseed : breeding restorer lines with a good female fertility.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Linkage between an isozyme marker and restorer gene in radish cytoplasmic male sterility of rapeseed (Brassica napus L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Renard</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymonde Horvais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Rapeseed Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t>
+              <w:t xml:space="preserve">Proceedings of the EUCARPIA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, Rens, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02777623v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02776294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linkage between an isozyme marker and restorer gene in radish cytoplasmic male sterility of rapeseed (Brassica napus L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Radish cytoplasmic male sterility in rapeseed : breeding restorer lines with a good female fertility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Raymonde Horvais</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the EUCARPIA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, Rens, Spain</w:t>
+              <w:t xml:space="preserve">8. International Rapeseed Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1991, Saskatoon, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02776294v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02777623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des marqueurs moleculaires dans la selection du colza.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire "Meribel 91"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, Meribel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02777707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selection du colza oleagineux pour des usages alimentaires et industriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Kader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rene Lessire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees Chevreul</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1990, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allele nomenclature for five isozyme systems in Brassica nigra, Brassica campestris and Brassica oleracea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pere Arus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.F. Quiros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Crucifer Genetics Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1990, Ithaca, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02776740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les differents systemes de SMC chez le colza : problemes et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variabilite genetique cytoplasmique et sterilite male cytoplasmique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1987, Sainte-Sabine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02858273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollinisation des cybrides male-steriles dans un systeme de culture mixte de colza</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Influence des secretions nectariferes des lignees male-steriles pour la production de semences hybrides F1 de colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mesquida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variabilite genetique cytoplasmique et sterilite male cytoplasmique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1987, Sainte-Sabine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02856357v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02857017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des secretions nectariferes des lignees male-steriles pour la production de semences hybrides F1 de colza</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId484" w:history="1">
+                <w:t xml:space="preserve">Pollinisation des cybrides male-steriles dans un systeme de culture mixte de colza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mesquida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Morice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variabilite genetique cytoplasmique et sterilite male cytoplasmique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1987, Sainte-Sabine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02857017v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02856357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the identification of new sources of resistance to late effectors to their introgression into modern oilseed rape varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Rabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Geistodt-Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation of the Leptosphaeria maculans late effector repertoire for diversification of resistances to blackleg in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audren Jiquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Geistodt-Kiener</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Fungal Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Innsbruck, Austria. , CS1.1.58, pp.402</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04107920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of populations of &amp;lt;em&amp;gt;Leptosphaeria maculans&amp;lt;/em&amp;gt;, a fungal pathogen of oilseed rape, under resistance selection pressure: insights from two decades of surveys in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Clémence Plissonneau</w:t>
+                <w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Belser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Carpentier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coudard</w:t>
+                <w:t xml:space="preserve">Bejamin Istace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
+                <w:t xml:space="preserve">Denis Engemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dubarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Crucifer Genetics Conference - Brassica 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
+              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02790950v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chromosome-scale assemblies of Brassica oleracea and Brassica rapa using nanopore long reads and optical maps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bejamin Istace</w:t>
+                <w:t xml:space="preserve">Evolution of populations of &amp;lt;em&amp;gt;Leptosphaeria maculans&amp;lt;/em&amp;gt;, a fungal pathogen of oilseed rape, under resistance selection pressure: insights from two decades of surveys in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Engemann</w:t>
+                <w:t xml:space="preserve">Clémence Plissonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dubarry</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Falentin</w:t>
+                <w:t xml:space="preserve">Florence Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st Crucifer Genetics Conference on Brassica - Bassica 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">21. Crucifer Genetics Conference - Brassica 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Saint-Malo, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03318378v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative genomic analysis of Clubroot resistance in the Brassicaceae family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bettembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Filangi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bretaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassica2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Melbourne, Australia. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01391707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de QTLs d’agressivité à différents stades du cycle infectieux chez Leptosphaeria maculans, agent de la nécrose du collet du colza.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Helene Balesdent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hortense Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Ermel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres de Phytopathologie-Mycologie de la Société Française de Phytopathologie (SFP),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Aussois, France. 2012, SESSION 1 : INTERACTIONS MOLECULAIRES</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégies d'amélioration génétique du colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucléus-Biotechnologies et Progrès Génétique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Rennes, France. 1 p., 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping QTL controlling rapeseed resistance to Leptosphaeria maculans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Pilet-Nayel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, San Diego, United States. 1 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific molecular markers for mapping fatty acid content locus in rapeseed.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leterne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Roscoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delseny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, San Diego, United States. 1 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection de variétes hybrides de colza à usage alimentaires ou industriels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Primard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1997, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Brassica napus genetic map and targeted mapping of genes controlling oligogenic traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jourdren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Genome IV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, San Diego, United States. 1 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AIP 1994: Recherche de régions colinéaires entre les génomes d'Arabidopsis thaliana et de Brassica à l'aide de marqueurs moléculaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire AIP Génome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Toulouse, France. 1 p., 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25572,143 +25584,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques de cytogénétique végétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Jahier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Eber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRA Editions, pp.184, 1992, 2-7380-0396-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId632" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -25718,1081 +25730,1081 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une gestion des gènes de résistances comme des biens communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Hannachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coléno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Bousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'immunité des plantes. Pour des cultures résistantes aux maladies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782759232338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genes and Quantitative Trait Loci Mapping for Major Agronomic Traits in Brassica napus L</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jubault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Brassica napus Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter 3, Springer International Publishing, 2018, Compendium of Plant Genomes, 978-3-319-43692-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-43694-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male sterility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brassica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 54, Springer-Verlag, 2004, Biotechnology in Agriculture and Forestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Male sterility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Brassica coenospecies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segregation distortion in androgenic plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Foisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In vitro haploid production in higher plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02841829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression chez Brassica napus d'une stérilité mâle génique obtenue par génie génétique. Comparaison avec trois autres stérilités mâles géniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Gourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quel avenir pour l'amélioration des plantes?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aupelf-Uref. John Libbey. Eurotext, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02850240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Male sterilities and F1 hybrids in Brassica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Les oleagineux: le colza oleagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hortense Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Chèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Primard</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guerche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reproductive biology and plant breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer - Verlag, 1992</w:t>
+              <w:t xml:space="preserve">Amelioration des especes vegetales cultivees</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA, 1992, 2-7380-0383-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02849291v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02843329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les oleagineux: le colza oleagineux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId417" w:history="1">
+                <w:t xml:space="preserve">Male sterilities and F1 hybrids in Brassica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Guerche</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mesquida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Primard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amelioration des especes vegetales cultivees</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA, 1992, 2-7380-0383-4</w:t>
+              <w:t xml:space="preserve">Reproductive biology and plant breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer - Verlag, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02843329v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02849291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquences peptidiques PPR capables de restaurer la fertilité mâle de plantes porteuses d’un cytoplasme inducteur de stérilité mâle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Budar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Giancola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhafid Bendahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Desloire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : EP1556495A1. 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId648" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26802,492 +26814,492 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of stem canker resistance QTL and genome duplications in Brassica napus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’implication du métabolisme primaire dans la réponse à la hernie des crucifères chez le colza par une approche de métabotypage.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation of Stem Canker Resistance QTL and Genome Duplications in Brassica napus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fopa Fomeju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Falentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Lassalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria M. Manzanares-Dauleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924678v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation of Stem Canker Resistance QTL and Genome Duplications in Brassica napus</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de l’implication du métabolisme primaire dans la réponse à la hernie des crucifères chez le colza par une approche de métabotypage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lariagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924682v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de 2 systemes de sterilite male genocyplasmique introduit chez le colza (Brassica napus L.) par croisements intergenetiques avec Raphanus et Diplotaxis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Delourme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Rennes 1, 1986. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId655" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02857631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId656"/>
+      <w:footerReference w:type="default" r:id="rId657"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27434,51 +27446,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Raman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zetao Bai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Mcvittie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Mukherjee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Goold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abu-Ahmad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2022.2031300" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155959v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17292" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101076" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hackenberg" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Asare-Bediako" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walley" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jenner" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03469-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141989v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gourrion" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Simon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02099-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154649v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Stojanova" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12353" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Ju Huang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham King" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Fitt" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222540" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297066v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pourcelot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095899v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Raman" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diffey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Qiu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01622" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077535v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Gabur" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmeet S Chawla" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Liu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas von Tiedemann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12942" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625968v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Orchard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01952" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462753v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12143" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKRW3T4V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280027v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baviere" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0822-4" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuehua Zhang" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Peng" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randy Kutcher" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0819-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Welham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. King" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2620-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345818v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0739-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275661v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00772" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252656v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hawliczek-Strulak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Bartoszewski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#322;omnicka" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Korzeniewska" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12303" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK34FB02-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10905-015-9485-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0356-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208722v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-498" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208742v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leclair" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-014-9321-4" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208740v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0517-y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136257v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fomeju" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boillot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-120" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208606v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208627v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-013-0312-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208649v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Hai Lu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rouault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.104315" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254367v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs037" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849228v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-12-0032-R" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597919v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Pouponneau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Yoneyama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Montiel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-12-0006-R" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849229v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924671v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jestin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.24025" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208648v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veronesi" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El-Halmouch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.07.002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F28389RK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208660v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek J . Lydiate" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Ap Parkin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-101" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallee" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9429-x" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJHJT8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667771v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Kutcher" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Rimmer" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661003594109" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659874v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Huang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Pirie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Evans" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. King" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01957.x" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661250v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Travadon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribule" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02014.x" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665627v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2008.00258.x" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44X4NZ50-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658449v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Simon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0765-8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4WS3NV56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654390v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729849v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117432" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661447v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piel" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Horvais" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653262v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renard" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729890v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouilly" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0844-x" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1STNZ681-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669094v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0616-z" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VT57TPB0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662880v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-2108-9" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83628XVL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668353v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0386-z" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDRD3HLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683092v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard-Brisset" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Poupard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Pelletier" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-2059-8" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BVSWP941-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849101v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snowdon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.01.003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBNB3L0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675232v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677387v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gherbi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laloui" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.embor848" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677681v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676883v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1381-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D44M66XJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672170v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671729v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lionneton" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravera" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677955v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681539v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Attard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ansan-Melayah" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669503v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674047v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689402v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694872v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693791v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Somda" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686319v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692307v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688023v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691243v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686493v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688946v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Champagne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697236v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reynoird" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684130v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686282v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689236v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687657v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691961v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684989v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morice" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689790v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689493v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689002v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourden" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684433v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697153v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hubert" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Landry" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684779v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdren" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693043v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703906v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Quiros" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716111v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702912v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708330v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713540v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704716v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894060v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Margal&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Herv&#233;" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706225v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705875v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourret" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariani" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706885v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702333v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704391v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703087v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquida" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708835v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699992v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720401v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722769v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ferault" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedel" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chetrit" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720176v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720690v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718835v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727601v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462736v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799723v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cruaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190683v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00910419v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marnet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001223v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924674v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189571v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. George" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615394v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gauthier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glory" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Domin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V&#233;ron&#233;si" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849102v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardol" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duff&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849103v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615423v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Delourme" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615413v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614819v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Labay" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanes Schmidt" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827495v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828952v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponce de Leon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764375v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770770v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767762v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839518v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768027v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766412v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764938v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768268v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Letanneur" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766514v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769195v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767591v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768026v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Zhang" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouilloux" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770603v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764744v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834565v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769303v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765667v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768080v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769282v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766265v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768051v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769977v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777330v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773151v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777667v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775706v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777471v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774180v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777514v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774608v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773858v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852191v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852326v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772842v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843807v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843574v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848244v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775902v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777045v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777623v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776294v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777707v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776037v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kader" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776740v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858273v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856357v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857017v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303416v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107920v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790950v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190682v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836273v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837298v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835231v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterne" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840729v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836148v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835340v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850227v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832439v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841717v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841829v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850240v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849291v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843329v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231662v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924683v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fopa Fomeju" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924678v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924682v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857631v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harsh Raman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zetao Bai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brett Mcvittie" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sourav Mukherjee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh D. Goold" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15433" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04779961v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Esnault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bousseau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Chauvin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1384.9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03700611v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anani Amegan Missinou" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ferreira de Carvalho" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Delhaye" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumayma Hamzaoui" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.1c08118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597080v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Levrel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ermel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Abu-Ahmad" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661.2022.2031300" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Bousset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vall&#233;e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Delourme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Parisey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcellino Palerme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.funeco.2021.101076" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155959v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audren Jiquel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gervais" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt&#8208;kiener" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17292" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288140v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense Brun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328112v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Boideau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pel&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coleen Tanguy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Trotoux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Eber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10080771" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190704v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise J Gay" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica L Soyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lapalu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Linglin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-021-00989-3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03283975v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rousseau-Gueutin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Belser" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Da&#160;silva" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Richard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Istace" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giaa137" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03140191v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-020-02099-2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457191v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hackenberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvis Asare-Bediako" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Baker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Walley" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Jenner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-019-03469-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141989v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Gourrion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chatre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2020013" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03297066v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Helene Balesdent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pourcelot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leflon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Wagner" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laperche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lariagon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Renault" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz265" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154649v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Stojanova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duffe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Delavault" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Simier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/wre.12353" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03100053v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Ju Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Paillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Kumar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham King" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Fitt" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0222540" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977046v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Denis" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Dubarry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc-Christophe Baurens" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-018-0289-4" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095899v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosy Raman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Diffey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Qiu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2018.01622" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02077535v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iulian Gabur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmeet S Chawla" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiwei Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas von Tiedemann" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.12942" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010141v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fopa Fomeju" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Falentin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Deniot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-018-3103-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905321v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Pilet-Nayel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Moury" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Caffier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Montarry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Kerlan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01838" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03288009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lavaud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625968v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beverley Orchard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.01952" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462748v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuehua Zhang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Peng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Randy Kutcher" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0819-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462753v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Herv&#233;" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Cortesero" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/phen.12143" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FKRW3T4V-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03280027v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baviere" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Roy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Herv&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moussart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-016-0822-4" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462730v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. J. Huang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jestin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. J. Welham" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. King" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M. Manzanares-Dauleux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2620-z" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345818v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jumel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Picault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Domin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lebreton" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-015-0739-z" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275661v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lassalle" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2015.00772" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252656v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Hawliczek-Strulak" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Bartoszewski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S&#322;omnicka" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Korzeniewska" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbr.12303" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XK34FB02-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236551v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Lesn&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Piriou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Le Roy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boutet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-015-2583-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01117848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Garcia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Trabalon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Ralec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10905-015-9485-5" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259724v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bardol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Lod&#233;-Taburel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-015-0356-8" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208742v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Leclair" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11829-014-9321-4" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Berardocco" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10886-014-0517-y" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208722v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-498" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208690v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meegid.2013.12.019" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M3X79KC9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208705v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulos Chalhoub" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Denoeud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengyi Liu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel A. P. Parkin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haibao Tang" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1253435" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04136257v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berline Fomeju" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Boillot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-14-120" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208606v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208633v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hamon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarice J. Coyne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca J. Mcgee" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Esnault" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-13-45" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208627v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jubault" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Soubigou-Taconnat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Renou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10142-013-0312-9" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849229v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deleu" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wagner" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lariagon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs037" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254367v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849228v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charton" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hopkins" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-02-12-0032-R" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597919v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bathilde Auger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Pouvreau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karinne Pouponneau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaori Yoneyama" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Montiel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-01-12-0006-R" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924671v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jestin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vall&#233;e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Horvais" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojgen.2012.24025" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208648v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gauthier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Veronesi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. El-Halmouch" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Leflon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2012.07.002" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F28389RK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208660v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Montiel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208649v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun-Hai Lu" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arnaud" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Belcram" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rouault" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.112.104315" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644761v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Wang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derek J . Lydiate" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isobel Ap Parkin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-12-101" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647238v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Baranger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Coyne" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Mcgee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Goff" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-011-1582-z" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J341C3X4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729314v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grillet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2011.03751.x" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729312v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vallee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11032-010-9429-x" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GBJHJT8P-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667771v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Kutcher" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Rimmer" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry T. Rouxel" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Ch&#232;vre" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07060661003594109" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661767v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Miteul" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lecointe" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-009-1224-x" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D2ZV2H1V-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729633v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Szadkowski" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Eber" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huteau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile C. Huneau" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03182.x" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659874v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.J. Huang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Pirie" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Evans" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J. King" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.01957.x" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661250v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Travadon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B. Marquer" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ribule" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan I. Sache" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Masson" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-3059.2008.02014.x" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729849v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.117432" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665627v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense H. Brun" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali M. Ermel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Lucas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7348.2008.00258.x" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-44X4NZ50-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658449v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Simon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Manzanares" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0765-8" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4WS3NV56-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654390v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouilly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Jenczewski" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Alix" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661447v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Piel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymonde Horvais" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653262v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Nesi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bregeon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Renard" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729890v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Piel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouilly" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-008-0844-x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1STNZ681-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668271v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Nicolas" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume G. Le Mignon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique F. Eber" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier O. Coriton" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monod" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.062968" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669094v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-007-0616-z" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VT57TPB0-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662880v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10658-005-2108-9" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-83628XVL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660671v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqian Liu" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Adamczyk" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.064071" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668353v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Clouet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-006-0386-z" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZDRD3HLV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683092v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard-Brisset" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Poupard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges G. Pelletier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-005-2059-8" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BVSWP941-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849101v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Barbetti" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Snowdon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhao" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tig.2004.01.003" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFBNB3L0-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675232v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Archipiano" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Tanguy" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676883v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Giancola" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marhadour" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Desloire" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Falentin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00122-003-1381-2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D44M66XJ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674605v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pinochet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mestries" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;naud" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672170v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677681v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Gout" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677387v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gherbi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Laloui" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.embor.embor848" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671729v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lionneton" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravera" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sanchez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aubert" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677955v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fourmann" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barret" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Froger" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Baron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Charlot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681539v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Attard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ansan-Melayah" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renard" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669503v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lombard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674047v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Brunel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673949v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Duplan" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689402v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glory" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Thomas" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694872v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baron" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693791v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Somda" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686319v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Domergue" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Lessire" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686493v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692307v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688023v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pelletier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691243v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foisset" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688946v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Champagne" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697236v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guerif" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Reynoird" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684130v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686282v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691961v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689790v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684989v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Morice" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689236v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.O. Lucas" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687657v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689002v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourden" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684779v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jourdren" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684433v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697153v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hubert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S. Landry" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693043v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689493v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703906v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margale" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.F. Quiros" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716111v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702912v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708330v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713540v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Herve" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704716v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706225v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouchereau" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00894060v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Margal&#233;" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Herv&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706885v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705875v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Denis" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gourret" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mariani" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704391v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702333v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02708835v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Primard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mesquida" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699992v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Arus" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703087v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720401v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720690v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718835v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02720176v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722769v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Ferault" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vedel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chetrit" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02727601v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349115v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Daval" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Aigu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Guichard" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462736v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Dutreux" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Meyer" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799723v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cruaud" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569904v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Eber" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569518v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190683v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001223v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fudal-Grolier Fudal" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00910419v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Marnet" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924674v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189571v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. George" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mongin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849103v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Charton" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00849102v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bardol" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duff&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615423v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gauthier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe V&#233;ron&#233;si" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Delourme" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Glory" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615413v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03615394v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duff&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Domin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203849v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Szadkowski" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coriton" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03614819v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delavault" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Labay" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanes Schmidt" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764375v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Budar" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827495v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828952v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponce de Leon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenczewski" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770770v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767762v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839518v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pierre" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766412v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristelle Lourgant" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768027v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764938v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768268v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Letanneur" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766514v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769195v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769303v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834565v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768080v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765667v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766265v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769282v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770603v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764744v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768026v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.X. Zhang" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fouilloux" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767591v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768051v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769977v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777330v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777471v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773151v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777667v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775706v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774180v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774608v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773858v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852191v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777514v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852326v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772842v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843807v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774345v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843574v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848244v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775902v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777045v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776294v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777623v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777707v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776037v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guerche" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Kader" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776740v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02858273v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857017v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02856357v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303416v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rabeau" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Geistodt-Kiener" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107920v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre George" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318378v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bejamin Istace" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Engemann" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dubarry" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790950v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Plissonneau" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Carpentier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Touzeau" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01391707v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Evrard" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Filangi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bretaudeau" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190682v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836273v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837298v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835231v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leterne" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Roscoe" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delseny" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840729v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836148v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835340v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850227v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Jahier" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Tanguy" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316056v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Hannachi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316742v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bouchet" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43694-4_3" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832439v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841717v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841829v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02850240v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843329v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849291v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231662v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Bendahmane" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924683v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fopa Fomeju" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Lassalle" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924682v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00924678v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02857631v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>