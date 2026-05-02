--- v0 (2026-03-28)
+++ v1 (2026-05-02)
@@ -485,274 +485,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05242391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry with the TruView gel on a 0.35 T MR-Linac: A feasibility study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel EBT3 film calibration using an integrated HSV color space analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intuon Lertrusdachakul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ermeneux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christelle Huet</w:t>
+                <w:t xml:space="preserve">Valentin Lagedamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Leni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Gschwind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107170⟩</w:t>
+              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126, pp.104830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.104830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609626v1</w:t>
+                <w:t xml:space="preserve">hal-04824029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel EBT3 film calibration using an integrated HSV color space analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Intuon Lertrusdachakul</w:t>
+                <w:t xml:space="preserve">Dosimetry with the TruView gel on a 0.35 T MR-Linac: A feasibility study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ermeneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Petitfils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Marage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Lagedamon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régine Gschwind</w:t>
+                <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Medica European Journal of Medical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 126, pp.104830. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 175, pp.107170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejmp.2024.104830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2024.107170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824029v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning applied to dose prediction in external radiation therapy: A narrative review</w:t>
               </w:r>
@@ -881,51 +881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Zefkili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regine Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Clinical Medical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (3), pp.94 - 106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1332,696 +1332,696 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6560/ab38e5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3-D Validation of a Monte-Carlo model of a Cyberknife system dedicated to the determination of out-of-field doses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Colnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Barraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Batalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regine Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAPM 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, San Antonio (TX), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04337795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application des réseaux de neurones à la planification de traitement en radiothérapie externe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Leni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Makovicka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées scientifiques SFRP-Codes de calcul en radioprotection, radiophysique et dosimétrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Sochaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03530221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dosimetric consequences of internal movement in radiotherapy treatment with dynamic wedges,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl. Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gschwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Makovicka</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th International Symposium on Radiation Physics,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Coimbra, Portugal. pp.D-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing IMRT dose distributions with artificial intelligence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Leni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Makovicka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intuon Lertrusdachakul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dosimetric characteristics of VIPAR polymer gel for photon, electron and proton beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lagedamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Gschwind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Leni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Angers, France. 68, pp.38-39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejmp.2019.09.143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03530194v1</w:t>
-              </w:r>
-[...358 lines deleted...]
-                <w:t xml:space="preserve">hal-00436708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId76"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2176,51 +2176,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elanique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gschwind" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Leni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arbor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2025.113588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intuon Lertrusdachakul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguezzoumen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2025.113167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609626v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ermeneux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107170" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824029v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lagedamon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.104830" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lagedamon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Leni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.03.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colnot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zefkili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13182" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turcanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schieber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fallon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geysmans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#246;lzl-Viol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Cantone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#381;eleznik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Economides" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colnot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barraux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berejny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Batalla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab38e5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530214v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gschwind" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makovicka" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530194v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bleuse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bailly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.143" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJXBCVPH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loiseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batalla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530221v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436708v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Masset" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Dumas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443652v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saadi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Elanique" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gschwind" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Leni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Arbor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2025.113588" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Intuon Lertrusdachakul" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Leni" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Gschwind" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Bertheau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2025.123190" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242391v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Aguezzoumen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radphyschem.2025.113167" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824029v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lagedamon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2024.104830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609626v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ermeneux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petitfils" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marage" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Huet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2024.107170" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689386v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lagedamon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-E. Leni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.canrad.2024.03.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257648v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Colnot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zefkili" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Gschwind" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acm2.13182" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Turcanu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schieber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schneider" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fallon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Geysmans" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257735v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P&#246;lzl-Viol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Cantone" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. &#381;eleznik" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Economides" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/radiopro/2020039" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538051v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Colnot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Barraux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Loiseau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Berejny" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Batalla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ab38e5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loiseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Batalla" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530221v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gschwind" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Makovicka" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436708v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Masset" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Dumas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530214v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530194v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bleuse" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bailly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmp.2019.09.143" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HJXBCVPH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>