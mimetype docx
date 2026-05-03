--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -525,412 +525,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light and Heavy Excitons in Strained CdTe/CdZnTe Quantum Wells</w:t>
+                <w:t xml:space="preserve">Interface birefringence in asymmetric CdTe/CdZnTe quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Belova</w:t>
+                <w:t xml:space="preserve">A. Platonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kochereshko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 57 (3), pp.161-168. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (23), pp.235302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063782623040097⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.235302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796237v1</w:t>
+                <w:t xml:space="preserve">hal-04289358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton dynamics in CdTe/CdZnTe quantum well</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light and Heavy Excitons in Strained CdTe/CdZnTe Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. V. Mikhailov</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. Belova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kochereshko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 7, pp.586</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 57 (3), pp.161-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063782623040097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04251349v2</w:t>
+                <w:t xml:space="preserve">hal-04796237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface birefringence in asymmetric CdTe/CdZnTe quantum wells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Kotova</w:t>
+                <w:t xml:space="preserve">Exciton dynamics in CdTe/CdZnTe quantum well</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Mikhailov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Kurdyubov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Platonov</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. S. Khramtsov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. V. Ignatiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Gribakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.586</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289358v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04251349v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The onset of tapering in the early stage of growth of a nanowire</w:t>
               </w:r>
@@ -1425,2366 +1425,2366 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially asymmetric transients of propagating exciton-polariton modes in a planar CdZnTe/CdMgTe guiding structure</w:t>
+                <w:t xml:space="preserve">Probing the light hole / heavy hole switching with correlated magneto-optical spectroscopy and chemical analysis on a single quantum dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vondran</w:t>
+                <w:t xml:space="preserve">Alberto Artioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Spitzer</w:t>
+                <w:t xml:space="preserve">Pamela Rueda-Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bayer</w:t>
+                <w:t xml:space="preserve">Kimon Moratis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Akimov</w:t>
+                <w:t xml:space="preserve">Jean-François Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Trautmann</w:t>
+                <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 100 (15), pp.155308. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (17), pp.175301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.155308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaff17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410215v1</w:t>
+                <w:t xml:space="preserve">hal-01979562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the light hole / heavy hole switching with correlated magneto-optical spectroscopy and chemical analysis on a single quantum dot</w:t>
+                <w:t xml:space="preserve">Effects of Spatial Dispersion in Symmetric and Asymmetric Semiconductor Quantum Wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Artioli</w:t>
+                <w:t xml:space="preserve">Lyubov Kotova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pamela Rueda-Fonseca</w:t>
+                <w:t xml:space="preserve">Alexei Platonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimon Moratis</w:t>
+                <w:t xml:space="preserve">Vladimir Kats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Motte</w:t>
+                <w:t xml:space="preserve">Sergey Sorokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Donatini</w:t>
+                <w:t xml:space="preserve">Sergey Ivanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 30 (17), pp.175301. </w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 256 (6), pp.1800665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6528/aaff17⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssb.201800665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01979562v1</w:t>
+                <w:t xml:space="preserve">hal-02410543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Spatial Dispersion in Symmetric and Asymmetric Semiconductor Quantum Wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetogyrotropic reflection from quantum wells induced by bulk inversion asymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyubov Kotova</w:t>
+                <w:t xml:space="preserve">V. Kats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Platonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kochereshko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexei Platonov</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sergey Ivanov</w:t>
+                <w:t xml:space="preserve">R. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.201800665⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99 (3), pp.035302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.035302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410543v1</w:t>
+                <w:t xml:space="preserve">hal-02410545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetogyrotropic reflection from quantum wells induced by bulk inversion asymmetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Kotova</w:t>
+                <w:t xml:space="preserve">Spatially asymmetric transients of propagating exciton-polariton modes in a planar CdZnTe/CdMgTe guiding structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vondran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Spitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Kats</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">V. Kochereshko</w:t>
+                <w:t xml:space="preserve">I. Akimov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. André</w:t>
+                <w:t xml:space="preserve">A. Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (3), pp.035302. </w:t>
+              <w:t xml:space="preserve">, 2019, 100 (15), pp.155308. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.99.035302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.155308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410545v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetospatial dispersion of semiconductor quantum wells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Nonreciprocal Optical and Magnetooptical Effects in Semiconductor Quantum Wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Platonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Kochereshko</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. S. Shamirzaev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.125302⟩</w:t>
+              <w:t xml:space="preserve">Physics of the Solid State</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 60 (11), pp.2269 - 2275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063783418110148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01931370v1</w:t>
+                <w:t xml:space="preserve">hal-01931346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonreciprocal Optical and Magnetooptical Effects in Semiconductor Quantum Wells</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis André</w:t>
+                <w:t xml:space="preserve">Nanowire growth and sublimation: CdTe quantum dots in ZnTe nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Orrù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimon Moratis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Genuist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of the Solid State</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S1063783418110148⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (4), pp.043404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.043404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931346v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744170v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanowire growth and sublimation: CdTe quantum dots in ZnTe nanowires</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Genuist</w:t>
+                <w:t xml:space="preserve">High spatial resolution correlated investigation of Zn segregation to stacking faults in ZnTe/CdSe nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bonef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.2.043404⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 112 (9), pp.093102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5020440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744170v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial resolution correlated investigation of Zn segregation to stacking faults in ZnTe/CdSe nanostructures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+                <w:t xml:space="preserve">Magnetospatial dispersion of semiconductor quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Platonov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kochereshko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 112 (9), pp.093102. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (12), pp.125302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5020440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.97.125302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719776v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase discrimination in CdSe structures by means of Raman scattering</w:t>
+                <w:t xml:space="preserve">Light-hole Exciton in Nanowire Quantum Dot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cuscó</w:t>
+                <w:t xml:space="preserve">Mathieu Jeannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Artioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Rueda-Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Consonni</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kuntheak Kheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssr.201700006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (3), pp.035305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.035305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01561740v1</w:t>
+                <w:t xml:space="preserve">hal-01402004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-hole Exciton in Nanowire Quantum Dot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control of the incubation time in the vapor-solid-solid growth of semiconductor nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orrù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Jeannin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+                <w:t xml:space="preserve">M den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuntheak Kheng</w:t>
+                <w:t xml:space="preserve">Y. Genuist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (3), pp.035305. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 110 (26), pp.263107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.035305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4985713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01402004v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the incubation time in the vapor-solid-solid growth of semiconductor nanowires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manifestation of PT symmetry in the exciton spectra of quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Kochereshko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Kotova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Orrù</w:t>
+                <w:t xml:space="preserve">S. Khakhalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M den Hertog</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Régis André</w:t>
+                <w:t xml:space="preserve">R. Cox</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4985713⟩</w:t>
+              <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (12), pp.1547 - 1551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1063782617120119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01583052v1</w:t>
+                <w:t xml:space="preserve">hal-01931387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manifestation of PT symmetry in the exciton spectra of quantum wells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Kotova</w:t>
+                <w:t xml:space="preserve">Phase discrimination in CdSe structures by means of Raman scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cuscó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Khakhalin</w:t>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Cox</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Artús</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fizika i tekhnika poluprovodnicov / Semiconductors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 51 (12), pp.1547 - 1551. </w:t>
+              <w:t xml:space="preserve">physica status solidi (RRL) - Rapid Research Letters (pss RRL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (5), pp.1700006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S1063782617120119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssr.201700006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01931387v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01561740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Fidelity and Ultrafast Initialization of a Hole Spin Bound to a Te Isoelectronic Center in ZnSe</w:t>
+                <w:t xml:space="preserve">Diffusion-driven growth of nanowires by low-temperature molecular beam epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. St-Jean</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Rueda-Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Orrù</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.167401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 119 (16), pp.164303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4947269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01385673v1</w:t>
+                <w:t xml:space="preserve">hal-01390687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interfacial chemistry in a ZnTe/CdSe superlattice studied by atom probe tomography and transmission electron microscopy strain measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bougerol</w:t>
+                <w:t xml:space="preserve">Quantitative reconstructions of 3D chemical nanostructures in nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Rueda-Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Lopez-Haro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jmi.12340⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (3), pp.1637-1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390785v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion-driven growth of nanowires by low-temperature molecular beam epitaxy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. den Hertog</w:t>
+                <w:t xml:space="preserve">Identifying and mapping the polytypes and orientation relationships in ZnO/CdSe core–shell nanowire arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Consonni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Renou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4947269⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (44), pp.445712. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/44/445712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390687v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative reconstructions of 3D chemical nanostructures in nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+                <w:t xml:space="preserve">High-Fidelity and Ultrafast Initialization of a Hole Spin Bound to a Te Isoelectronic Center in ZnSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. St-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Éthier-Majcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Lopez-Haro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Francoeur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (3), pp.1637-1642. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117 (16), pp.167401. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.5b04489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.167401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274694v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying and mapping the polytypes and orientation relationships in ZnO/CdSe core–shell nanowire arrays</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interfacial chemistry in a ZnTe/CdSe superlattice studied by atom probe tomography and transmission electron microscopy strain measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Rapenne</w:t>
+                <w:t xml:space="preserve">B. Bonef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Renou</w:t>
+                <w:t xml:space="preserve">B. Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Roussel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gérard</w:t>
+                <w:t xml:space="preserve">J-L. Rouvière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (44), pp.445712. </w:t>
+              <w:t xml:space="preserve">Journal of Microscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 262 (2), pp.178 - 182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/44/445712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jmi.12340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390674v1</w:t>
+                <w:t xml:space="preserve">hal-01390785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic arrangement at ZnTe/CdSe interfaces determined by high resolution scanning transmission electron microscopy and atom probe tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Bonef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Bonef</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouvière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Grenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 106 (5), pp.051904. </w:t>
@@ -3956,51 +3956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and Morphology in Diffusion-Driven Growth of Nanowires: The Case of ZnTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Rueda-Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4008,51 +4008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vigliaturo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Genuist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (4), pp.1877-1883. </w:t>
@@ -4276,51 +4276,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hoummada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Mangelinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (5), pp.053103. </w:t>
@@ -4358,64 +4358,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical properties of single ZnTe nanowires grown at low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Artioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Rueda-Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4518,51 +4518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miryam Elouneg-Jamroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Rueda-Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Bounouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4896,615 +4896,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafast Room Temperature Single-Photon Source from Nanowire-Quantum Dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+                <w:t xml:space="preserve">Dissociation dynamics of singly charged vortices into half-quantum vortex pairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Lagoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. C. H. Liew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Savona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl300733f⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855923v1</w:t>
+                <w:t xml:space="preserve">hal-01017362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissociation dynamics of singly charged vortices into half-quantum vortex pairs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. C. H. Liew</w:t>
+                <w:t xml:space="preserve">Atomistic simulations of the optical absorption of type II CdSe/ZnTe superlattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan-Peter Richters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Savona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms2310⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, International Conference on Superlattices, Nanostructures, and Nanodevices (ICSNN 2012), 7, pp.543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017362v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomistic simulations of the optical absorption of type II CdSe/ZnTe superlattices</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jan-Peter Richters</w:t>
+                <w:t xml:space="preserve">Penrose-Onsager Criterion Validation in a One-Dimensional Polariton Condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Lagoudakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deveaud-Plédran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-7-543⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 109 (15), pp.150409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.150409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743125v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penrose-Onsager Criterion Validation in a One-Dimensional Polariton Condensate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrafast Room Temperature Single-Photon Source from Nanowire-Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bounouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Elouneg-Jamroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morchutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 109 (15), pp.150409. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12 (6), pp.2977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.109.150409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl300733f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017361v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publisher's Note: Determination of valence-band offset at cubic CdSe/ZnTe type-II heterojunctions: A combined experimental and theoretical approach [Phys. Rev. B 86 , 195308 (2012)]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Peter Richters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5849,64 +5849,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of valence-band offset at cubic CdSe/ZnTe type-II heterojunctions: A combined experimental and theoretical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Mourad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Peter Richters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5964,619 +5964,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00940137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the Dynamics of Spontaneous Quantum Vortices in Polariton Superfluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polariton Condensation in a One-Dimensional Disordered Potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. G. Lagoudakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Pietka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fontanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wouters</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. C. H. Liew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 106 (11), pp.115301. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.115301⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 106 (17), pp.176401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.176401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017285v1</w:t>
+                <w:t xml:space="preserve">hal-01017334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of CdSe quantum dots in ZnSe nanowires: Correlation of structural and chemical characterization with photoluminescence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">Buildup and decay of the coherence in a polariton condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. del Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sanvitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Laussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3618685⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Physics of semiconductors: 30th International Conference on the Physics of Semiconductors, 1399, pp.409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3666427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721754v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02545984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton Condensation in a One-Dimensional Disordered Potential</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Wouters</w:t>
+                <w:t xml:space="preserve">Insertion of CdSe quantum dots in ZnSe nanowires: Correlation of structural and chemical characterization with photoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Elouneg-Jamroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bounouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.176401⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110, pp.034318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3618685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017334v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00721754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buildup and decay of the coherence in a polariton condensate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spontaneous Pattern Formation in a Polariton Condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Lagoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. C. H. Liew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Deveaud-Plédran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3666427⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (10), pp.106401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.106401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02545984v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong suppression of internal electric field in GaN/AlGaN multi-layer quantum dots in nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudeesun Songmuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipankar Kalita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sinha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martien den Hertog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6585,2230 +6581,2234 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (14), pp.141914. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3646389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Pattern Formation in a Polariton Condensate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polarity determination in ZnSe nanowires by HAADF STEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Elouneg-Jamroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bounouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (10), pp.106401. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 326, pp.012044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.106401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/326/1/012044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017289v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarity determination in ZnSe nanowires by HAADF STEM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">Subnanosecond spectral diffusion of a single quantum dot in a nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tribu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/326/1/012044⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.041405(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.041405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00719757v1</w:t>
+                <w:t xml:space="preserve">hal-00998974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanosecond spectral diffusion of a single quantum dot in a nanowire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucien Besombes</w:t>
+                <w:t xml:space="preserve">Probing the Dynamics of Spontaneous Quantum Vortices in Polariton Superfluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Lagoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Manni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pietka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. C. H. Liew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.041405(R). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 106 (11), pp.115301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.041405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.106.115301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00998974v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charged excitons and biexcitons bound to isoelectronic centers</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Saint-Jean</w:t>
+                <w:t xml:space="preserve">Subnanosecond spectral diffusion measurement using photon correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tribu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235311⟩</w:t>
+              <w:t xml:space="preserve">Nature Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4, pp.696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nphoton.2010.174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017260v1</w:t>
+                <w:t xml:space="preserve">hal-00709231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitons bound to Te isoelectronic dyads in ZnSe</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Single photons from single CdSe quantum dot embedded in ZnSe nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tribu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235309⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4-8), pp.686-701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017254v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subnanosecond spectral diffusion measurement using photon correlation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucien Besombes</w:t>
+                <w:t xml:space="preserve">Insertion of CdSe quantumdots in ZnSe nanowires : MBE growth and microstructure analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Elouneg-Jamroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Bounouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nphoton.2010.174⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 323, pp.330-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.11.159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709231v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single photons from single CdSe quantum dot embedded in ZnSe nanowire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Tribu</w:t>
+                <w:t xml:space="preserve">Exciton-polariton Bose-Einstein condensation: advances and issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kasprzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Andre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">Augustin Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Kundermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Lagoudakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 7 (4-8), pp.686-701. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031739⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 7 (4/5/6/7/8), pp.668. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017072v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion of CdSe quantumdots in ZnSe nanowires : MBE growth and microstructure analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+                <w:t xml:space="preserve">Se-Se isoelectronic centers in high purity CdTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrzej Golnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Kossacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Gaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2010.11.159⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (6), pp.1489-1491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200983260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719768v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se-Se isoelectronic centers in high purity CdTe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Andrzej Golnik</w:t>
+                <w:t xml:space="preserve">Coherent Oscillations in an Exciton-Polariton Josephson Junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Lagoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pietka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Deveaud-Plédran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200983260⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 105 (12), pp.120403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.120403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02546022v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-polariton Bose-Einstein condensation: advances and issues</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Konstantinos Lagoudakis</w:t>
+                <w:t xml:space="preserve">Epitaxial growth of ZnSe and ZnSe/CdSe nanowires on ZnSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miryam Elouneg-Jamroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. den Hertog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Genuist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJNT.2010.031738⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (6), pp.1526-1529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200983254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546007v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epitaxial growth of ZnSe and ZnSe/CdSe nanowires on ZnSe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Y. Genuist</w:t>
+                <w:t xml:space="preserve">Charged excitons and biexcitons bound to isoelectronic centers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marcet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ouellet-Plamondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ethier-Majcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Saint-Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200983254⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (23), pp.235311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02546029v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent Oscillations in an Exciton-Polariton Josephson Junction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Wouters</w:t>
+                <w:t xml:space="preserve">Excitons bound to Te isoelectronic dyads in ZnSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Deveaud-Plédran</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Francoeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 105 (12), pp.120403. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (23), pp.235309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.105.120403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.82.235309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017248v1</w:t>
+                <w:t xml:space="preserve">hal-01017254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coexisting nonequilibrium condensates with long-range spatial coherence in semiconductor microcavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. A. Bradley</w:t>
+                <w:t xml:space="preserve">CdSe quantum dot in a ZnSe nanowire as an efficient source of single photons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tribu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.045317⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 246 (4), pp.846-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200880670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01000081v1</w:t>
+                <w:t xml:space="preserve">hal-01002265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CdSe quantum dot in a ZnSe nanowire as an efficient source of single photons</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Elaboration and optical properties of type-II ZnTe on ZnSe heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis André</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 246 (4), pp.846-849. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 165 (1-2), pp.85-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.200880670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2009.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002265v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration and optical properties of type-II ZnTe on ZnSe heterostructures</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of long-range ordering in an exciton-polariton condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Tatarenko</w:t>
+                <w:t xml:space="preserve">G. Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Lagoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2009.02.014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 103 (25), pp.256402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.256402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02546039v1</w:t>
+                <w:t xml:space="preserve">hal-00999758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of long-range ordering in an exciton-polariton condensate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exciton-polariton condensation in a natural two-dimensional trap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sanvitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Nardin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maxime Richard</w:t>
+                <w:t xml:space="preserve">L. Vina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baas</w:t>
+                <w:t xml:space="preserve">Dimitri Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 103 (25), pp.256402. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (4), pp.045301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.103.256402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.045301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00999758v1</w:t>
+                <w:t xml:space="preserve">hal-01017051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation of Half-Quantum Vortices in an Exciton-Polariton Condensate</w:t>
               </w:r>
@@ -8922,376 +8922,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01016992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-polariton condensation in a natural two-dimensional trap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Sanvitto</w:t>
+                <w:t xml:space="preserve">Growth and properties of defect-free ZnSe nanowires and nanoneedles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tribu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Amo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Solnyshkov</w:t>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuntheak Kheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Donatini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.045301⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 246 (4), pp.812-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/PSSB.200880652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017051v1</w:t>
+                <w:t xml:space="preserve">hal-00985996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and properties of defect-free ZnSe nanowires and nanoneedles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Donatini</w:t>
+                <w:t xml:space="preserve">Coexisting nonequilibrium condensates with long-range spatial coherence in semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. N. Krizhanovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. G. Lagoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Wouters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Pietka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Bradley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/PSSB.200880652⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 80 (4), pp.045317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.80.045317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00985996v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01000081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright CdSe quantum dot inserted in single ZnSe nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tribu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Sallen</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9354,77 +9354,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Formation and Decay of Coherence in a Polariton Condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. del Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sanvitto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Laussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9488,77 +9488,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exciton dynamics of a single quantum dot embedded in a nanowire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tribu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9622,90 +9622,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CdSe quantum dot in a ZnSe nanowire as an efficient high-temperature single-photon source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tribu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Sallen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9795,64 +9795,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rita Najjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6 (4), pp.857-859. </w:t>
@@ -9941,64 +9941,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 46 (1-2), pp.253-257. </w:t>
@@ -10042,11567 +10042,11567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved nonlinear spectroscopy at the band edge of 1D photonic crystals</w:t>
+                <w:t xml:space="preserve">Control of non-Markovian effects in the dynamics of polaritons in semiconductor microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Astic</w:t>
+                <w:t xml:space="preserve">F. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">L. Quiroga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Frey</w:t>
+                <w:t xml:space="preserve">C. Tejedor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis André</w:t>
+                <w:t xml:space="preserve">M. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/22/224005⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (3), pp.035312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.035312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00554084v1</w:t>
+                <w:t xml:space="preserve">hal-02547551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second-Order Time Correlations within a Polariton Bose-Einstein Condensate in a CdTe Microcavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
+                <w:t xml:space="preserve">Synchronized and Desynchronized Phases of Exciton-Polariton Condensates in the Presence of Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Lagoudakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis André</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 100, pp.067402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.067402⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 100 (17), pp.170401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.170401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00263650v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity beats on RHEED oscillations during MBE growth of ZnTe</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Bragg diffraction in thin semiconductor two-dimensional gratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Tatarenko</w:t>
+                <w:t xml:space="preserve">Qiong He</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.12.002⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33 (23), pp.2868-2870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.33.002868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02547618v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose-Einstein condensation in semiconductors: myth or reality?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Intrinsic Decoherence Mechanisms in the Microcavity Polariton Condensate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Krizhanovskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Whittaker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bouchekioua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sanvitto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (6), pp.067404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.067404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2971/jeos.2008.08023⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02547620v1</w:t>
+                <w:t xml:space="preserve">hal-02547524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantized vortices in an exciton–polariton condensate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Lagoudakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Wouters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Carusotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4 (9), pp.706-710. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nphys1051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polariton relaxation after resonant pumping at the upper polariton branch under doubly-resonant Raman scattering conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Martín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ballarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Amo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Viña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 245 (6), pp.1081-1084. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200777621⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of an exciton polariton condensate: Thermodynamic versus kinetic regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kasprzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le-Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Malpuech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 101 (14), pp.146404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.146404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00999296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of non-Markovian effects in the dynamics of polaritons in semiconductor microcavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Viña</w:t>
+                <w:t xml:space="preserve">Defect-free ZnSe nanowire and nanoneedle nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tribu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuntheak Kheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.035312⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (14), pp.143106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2991298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547551v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronized and Desynchronized Phases of Exciton-Polariton Condensates in the Presence of Disorder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Le Si Dang</w:t>
+                <w:t xml:space="preserve">A High-Temperature Single-Photon Source from Nanowire Quantum Dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tribu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 100 (17), pp.170401. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (12), pp.4326-4329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.170401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl802160z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547611v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02546255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Bragg diffraction in thin semiconductor two-dimensional gratings</w:t>
+                <w:t xml:space="preserve">Microcavity exciton-polariton mediated Raman scattering: Experiments and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiong He</w:t>
+                <w:t xml:space="preserve">A. Bruchhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Zaquine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. M. Leon Hilario</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Aligia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. M. Lobos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.33.002868⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 78 (12), pp.125326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.125326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553478v1</w:t>
+                <w:t xml:space="preserve">hal-01287878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic Decoherence Mechanisms in the Microcavity Polariton Condensate</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase diagram for condensation of microcavity polaritons: From theory to practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bouchekioua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Sanvitto</w:t>
+                <w:t xml:space="preserve">F. Marchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Szymańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Keeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kasprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.101.067404⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (23), pp.235313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.235313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547524v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect-free ZnSe nanowire and nanoneedle nanostructures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+                <w:t xml:space="preserve">Molecular beam epitaxy growth of ZnTe/ZnSe Type-II quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rita Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis André</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2991298⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Korean Physical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 53 (1), pp.137-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3938/jkps.53.137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547517v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A High-Temperature Single-Photon Source from Nanowire Quantum Dots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Aichele</w:t>
+                <w:t xml:space="preserve">Second-Order Time Correlations within a Polariton Bose-Einstein Condensate in a CdTe Microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kasprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 100, pp.067402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.100.067402⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl802160z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02546255v1</w:t>
+                <w:t xml:space="preserve">hal-00263650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcavity exciton-polariton mediated Raman scattering: Experiments and theory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intensity beats on RHEED oscillations during MBE growth of ZnTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. A. Aligia</w:t>
+                <w:t xml:space="preserve">R. Najjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. M. Lobos</w:t>
+                <w:t xml:space="preserve">H. Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fainstein</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 78 (12), pp.125326. </w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 602 (3), pp.744-746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.125326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2007.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01287878v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase diagram for condensation of microcavity polaritons: From theory to practice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time resolved nonlinear spectroscopy at the band edge of 1D photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Szymańska</w:t>
+                <w:t xml:space="preserve">Magali Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Keeling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Andre</w:t>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77 (23), pp.235313. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 41 (22), pp.224005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.235313⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/41/22/224005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547557v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00554084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy growth of ZnTe/ZnSe Type-II quantum dots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rita Najjar</w:t>
+                <w:t xml:space="preserve">Bose-Einstein condensation in semiconductors: myth or reality?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kasprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Korean Physical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 53 (1), pp.137-140. </w:t>
+              <w:t xml:space="preserve"> Journal of the European Optical Society : Rapid publications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.08023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3938/jkps.53.137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2971/jeos.2008.08023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547548v1</w:t>
+                <w:t xml:space="preserve">hal-02547620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence Of The Exciton Homogeneous Linewidth In CdTe and CdSe Self-assembled Quantum Dots: Limit Of Single Photon Source Operation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuntheak Kheng</w:t>
+                <w:t xml:space="preserve">Build up and pinning of linear polarization in the Bose condensates of exciton polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kasprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebatian Moehl</w:t>
+                <w:t xml:space="preserve">Daniel Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan-Christophe Robin</w:t>
+                <w:t xml:space="preserve">I. Shelykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Maingault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis André</w:t>
+                <w:t xml:space="preserve">A. Kavokin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 893 (1), pp.917. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (4), pp.045326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2730191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.045326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04038154v1</w:t>
+                <w:t xml:space="preserve">hal-00263616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-sectional scanning tunneling microscopy study on II–VI multilayer structures</w:t>
+                <w:t xml:space="preserve">CdSe quantum dot formation induced by amorphous Se</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Wierts</w:t>
+                <w:t xml:space="preserve">T. Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ulloa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Boukari</w:t>
+                <w:t xml:space="preserve">I.-C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2799254⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 601 (13), pp.2664-2666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547623v1</w:t>
+                <w:t xml:space="preserve">hal-02547631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annealing induced inversion of quantum dot fine-structure splitting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CdSe quantum dot formation: alternative paths to relaxation of a strained CdSe layer and influence of the capping conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Margapoti</w:t>
+                <w:t xml:space="preserve">T Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Worschech</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">T. Aichele</w:t>
+                <w:t xml:space="preserve">R Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2737131⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 18 (26), pp.265701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/18/26/265701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547756v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Build up and pinning of linear polarization in the Bose condensates of exciton polaritons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Kavokin</w:t>
+                <w:t xml:space="preserve">Structural and optical properties of CdSe quantum dots induced by amorphous Se</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.045326⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 301-302, pp.281-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.11.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00263616v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CdSe quantum dot formation induced by amorphous Se</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId405" w:history="1">
+                <w:t xml:space="preserve">Annealing induced inversion of quantum dot fine-structure splitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Margapoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Worschech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Tribu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Aichele</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susc.2006.12.001⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 90 (18), pp.181927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2737131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02547631v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and optical properties of CdSe quantum dots induced by amorphous Se</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Dynamics of polaritons resonantly created at the upper polariton branch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 41 (5-6), pp.328-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.03.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2006.11.077⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547758v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CdSe quantum dot formation: alternative paths to relaxation of a strained CdSe layer and influence of the capping conditions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular beam epitaxy of CdSe epilayers and quantum wells on ZnTe substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kasprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bellet-Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/18/26/265701⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 253 (16), pp.6946-6950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547627v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of polaritons resonantly created at the upper polariton branch</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-sectional scanning tunneling microscopy study on II–VI multilayer structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wierts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Celebi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.D. Martín</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Koenraad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 41 (5-6), pp.328-332. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 91 (16), pp.161907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2799254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02547749v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular beam epitaxy of CdSe epilayers and quantum wells on ZnTe substrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature Dependence Of The Exciton Homogeneous Linewidth In CdTe and CdSe Self-assembled Quantum Dots: Limit Of Single Photon Source Operation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuntheak Kheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebatian Moehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.M. Park</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ivan-Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Maingault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.02.012⟩</w:t>
+              <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 893 (1), pp.917. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2730191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02547634v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04038154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between growth procedure and confinement properties of Cd Se ∕ Zn Se quantum dots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biexcitonic complexes and the decay dynamics of trion and exciton in a single CdSe quantum dot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+                <w:t xml:space="preserve">M. Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.155318⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (11), pp.3916-3919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200671621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547774v1</w:t>
+                <w:t xml:space="preserve">hal-02547949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélange à quatre ondes en bord de bande d'un cristal photonique 1D</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time-resolved photoluminescence spectroscopy of individual Te impurity centers in ZnSe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Razzari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delaye</w:t>
+                <w:t xml:space="preserve">A. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bianucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Piermarocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fornari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006135014⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (8), pp.081306(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.081306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02547768v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biexcitonic complexes and the decay dynamics of trion and exciton in a single CdSe quantum dot</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Andre</w:t>
+                <w:t xml:space="preserve">Elastic and surface energies: Two key parameters for CdSe quantum dot formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Aichele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200671621⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (23), pp.233103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2209202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02547949v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved photoluminescence spectroscopy of individual Te impurity centers in ZnSe</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+                <w:t xml:space="preserve">Morphology of CdSe/ZnSe quantum dots grown by MBE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bougerol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Gilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. van Daele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.081306⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (4), pp.938-941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200564747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547944v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic and surface energies: Two key parameters for CdSe quantum dot formation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bose–Einstein condensation of exciton polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kasprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kundermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Jeambrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 443 (7110), pp.409-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature05131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2209202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02547789v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of CdSe/ZnSe quantum dots grown by MBE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Resonant Raman scattering by CdTe quantum-well-confined optical phonons in a semiconductor microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Gilles</w:t>
+                <w:t xml:space="preserve">A Bruchhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. van Daele</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200564747⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73 (8), pp.085305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.085305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547956v1</w:t>
+                <w:t xml:space="preserve">hal-01284386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bose–Einstein condensation of exciton polaritons</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coherent spin dynamics of exciton-polaritons in diluted magnetic microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Kundermann</w:t>
+                <w:t xml:space="preserve">Adalberto Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Jeambrun</w:t>
+                <w:t xml:space="preserve">Dimitri Solnyshkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 443 (7110), pp.409-414. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.205337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature05131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.205337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547781v1</w:t>
+                <w:t xml:space="preserve">hal-00440493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant Raman scattering by CdTe quantum-well-confined optical phonons in a semiconductor microcavity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strong heavy-hole–light-hole mixing in CdZnSe quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bruchhausen</w:t>
+                <w:t xml:space="preserve">Y. Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fainstein</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Besombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 243 (4), pp.849-852. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200564717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.085305⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01284386v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent spin dynamics of exciton-polaritons in diluted magnetic microcavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum: “Purcell effect for CdSe∕ZnSe quantum dots placed into hybrid micropillars” [Appl. Phys. Lett. 87, 233114 (2005)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adalberto Brunetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Scalbert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Solnyshkov</w:t>
+                <w:t xml:space="preserve">S. Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 73, pp.205337. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (2), pp.029901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.73.205337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2165287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440493v1</w:t>
+                <w:t xml:space="preserve">hal-02547947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong heavy-hole–light-hole mixing in CdZnSe quantum dots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId477" w:history="1">
+                <w:t xml:space="preserve">Purcell effect on CdSe/ZnSe quantum dots in pillar microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moehl</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">physica status solidi (b)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 243 (4), pp.849-852. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200564717⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 243 (4), pp.827-830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200564606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547812v1</w:t>
+                <w:t xml:space="preserve">hal-02547808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum: “Purcell effect for CdSe∕ZnSe quantum dots placed into hybrid micropillars” [Appl. Phys. Lett. 87, 233114 (2005)]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Spontaneous phase condensation of CdTe exciton-polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kasprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S. Moehl</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romestain†</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Malpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2165287⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3 (4), pp.797-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200564653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547947v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purcell effect on CdSe/ZnSe quantum dots in pillar microcavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Moehl</w:t>
+                <w:t xml:space="preserve">Optical anisotropy and pinning of the linear polarization of light in semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ł. Kłopotowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.D. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Shelykh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 243 (4), pp.827-830. </w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 139 (10), pp.511-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssb.200564606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2006.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02547808v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous phase condensation of CdTe exciton-polaritons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation between growth procedure and confinement properties of Cd Se ∕ Zn Se quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan-Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200564653⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 74 (15), pp.155318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.74.155318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02547954v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical anisotropy and pinning of the linear polarization of light in semiconductor microcavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mélange à quatre ondes en bord de bande d'un cristal photonique 1D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Träger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ł. Kłopotowski</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">I.A. Shelykh</w:t>
+                <w:t xml:space="preserve">L. Razzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 135, pp.93-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006135014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2006.07.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02547785v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of strong coupling between excitons and microcavity leaky modes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Parametric scattering in semiconductor microcavities probed by four-wave-mixing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Romestain</w:t>
+                <w:t xml:space="preserve">Agnès Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Diederichs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keshav M. Dani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Si Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 318, pp.147</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547977v1</w:t>
+                <w:t xml:space="preserve">hal-00096391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the dynamics of a coherent cavity polariton population</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bloch</w:t>
+                <w:t xml:space="preserve">Spontaneous Coherent Phase Transition of Polaritons in CdTe Microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kasprzak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Sermage</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.155311⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 94 (18), pp.187401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.187401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547974v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Striking dynamics of II-VI microcavity polaritons after linearly polarized excitation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Viña</w:t>
+                <w:t xml:space="preserve">Control of the two-dimensional–three-dimensional transition of self-organized CdSe/ZnSe quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200562036⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 16 (8), pp.1116-1118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/16/8/021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550970v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric scattering in semiconductor microcavities probed by four-wave-mixing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Keshav M. Dani</w:t>
+                <w:t xml:space="preserve">Accelerating polariton relaxation in a two beam experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sermage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Senellart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (2), pp.755-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200460312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096391v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spontaneous Coherent Phase Transition of Polaritons in CdTe Microcavities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Purcell effect on CdSe/ZnSe quantum dots em bedded in pillar microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.94.187401⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (11), pp.3829-3832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200562011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02547970v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the two-dimensional–three-dimensional transition of self-organized CdSe/ZnSe quantum dots</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Evidence for a spontaneous coherent phase transition of polaritons in CdTe microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kasprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/16/8/021⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (2), pp.738-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200460310⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02547969v1</w:t>
+                <w:t xml:space="preserve">hal-02550948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating polariton relaxation in a two beam experiment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Experimental evidence for nonequilibrium Bose condensation of exciton polaritons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kasprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200460312⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 72 (20), pp.201301(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.201301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02550960v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Purcell effect on CdSe/ZnSe quantum dots em bedded in pillar microcavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I.C. Robin</w:t>
+                <w:t xml:space="preserve">Polarization dynamics of microcavity polaritons: Three excitation regimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ł. Kłopotowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 2 (11), pp.3829-3832. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 202 (3), pp.357-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.200562011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200460314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550965v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a spontaneous coherent phase transition of polaritons in CdTe microcavities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kerr and four-wave mixing spectroscopy at the band edge of one-dimensional photonic crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Romestain</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luca Razzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Träger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Astic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200460310⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86, pp.231106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1944887⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550948v1</w:t>
+                <w:t xml:space="preserve">hal-00671148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evidence for nonequilibrium Bose condensation of exciton polaritons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Le Si Dang</w:t>
+                <w:t xml:space="preserve">Striking dynamics of II-VI microcavity polaritons after linearly polarized excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Amo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ł. Kłopotowsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.72.201301⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2 (11), pp.3880-3883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200562036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02547961v1</w:t>
+                <w:t xml:space="preserve">hal-02550970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization dynamics of microcavity polaritons: Three excitation regimes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Non-linear coupling of polariton and dark exciton states in semiconductor microcavities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shelykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vifia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kavokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Malpuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02550945v1</w:t>
+                <w:t xml:space="preserve">hal-00272594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kerr and four-wave mixing spectroscopy at the band edge of one-dimensional photonic crystals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Frey</w:t>
+                <w:t xml:space="preserve">New method to induce 2D–3D transition of strained CdSe/ZnSe layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 86, pp.231106. </w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 26 (1-4), pp.119-123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1944887⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2004.08.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671148v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear coupling of polariton and dark exciton states in semiconductor microcavities.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Time resolved magnetic ordering and photo-induced gyrotropy at room temperature in CdMgTe-CdMnTe semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Galkin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sofiane Bahbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Flytzanis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid State Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.6</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 136 (3), pp.147-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssc.2005.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00272594v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New method to induce 2D–3D transition of strained CdSe/ZnSe layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Le Si Dang</w:t>
+                <w:t xml:space="preserve">Monitoring the dynamics of a coherent cavity polariton population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sermage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Senellart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2004.08.036⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71 (15), pp.155311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.71.155311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02550942v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02547974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time resolved magnetic ordering and photo-induced gyrotropy at room temperature in CdMgTe-CdMnTe semiconductor microcavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Frey</w:t>
+                <w:t xml:space="preserve">Consequences of strong coupling between excitons and microcavity leaky modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Romestain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christos Flytzanis</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (7), pp.071916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1861979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssc.2005.07.013⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00116298v1</w:t>
+                <w:t xml:space="preserve">hal-02547977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillatory behaviour in the nonlinear emission of semiconductor microcavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L Viña</w:t>
+                <w:t xml:space="preserve">How to avoid non-radiative escape of excitons from quantum dots?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mariette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/19/4/110⟩</w:t>
+              <w:t xml:space="preserve">physica status solidi (b)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 241 (3), pp.542-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssb.200304268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551169v1</w:t>
+                <w:t xml:space="preserve">hal-02551183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum beats between light and dark polariton states in semiconductor microcavities.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Galkin</w:t>
+                <w:t xml:space="preserve">Vers le laser à polaritons : apport des microcavités semiconductrices à puits quantiques CdTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Malpuech</w:t>
+                <w:t xml:space="preserve">J. Kasprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119, pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2004119002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00272566v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detuning dependence of polariton spin dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L Viña</w:t>
+                <w:t xml:space="preserve">Effet Kerr magnéto-optique à température ambiante dans les microcavités de semiconducteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bahbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Flytzanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 119, pp.121</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551014v1</w:t>
+                <w:t xml:space="preserve">hal-00116260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton parametric amplifier coherent dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robson Ferreira</w:t>
+                <w:t xml:space="preserve">Nonlinear emission from II–VI photonic dots in the strong coupling regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 21, pp.820</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 21 (2-4), pp.835-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physe.2003.11.136⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004570v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microphotoluminescence spectroscopy of CdSe quantum dots grown on vicinal-surface and exact-orientation substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Makino</w:t>
+                <w:t xml:space="preserve">Nonlinear emission in II–VI pillar microcavities: Strong versus weak coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Renner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssc.200304244⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 84 (9), pp.1435-1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1651646⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02551185v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear emission from II–VI photonic dots in the strong coupling regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Forchel</w:t>
+                <w:t xml:space="preserve">Microphotoluminescence spectroscopy of CdSe quantum dots grown on vicinal-surface and exact-orientation substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Makino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physe.2003.11.136⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 1 (4), pp.791-794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200304244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551179v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear emission in II–VI pillar microcavities: Strong versus weak coupling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Bacher</w:t>
+                <w:t xml:space="preserve">Polariton parametric amplifier : pump dynamics in the coherent regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 201, pp.633</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551174v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to avoid non-radiative escape of excitons from quantum dots?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Robin</w:t>
+                <w:t xml:space="preserve">Key parameters for the formation of II–VI self-assembled quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Tinjod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.-C. Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Le Si Dang</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Kheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (b)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssb.200304268⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 371 (1-2), pp.63-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2003.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551183v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le laser à polaritons : apport des microcavités semiconductrices à puits quantiques CdTe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Angle resolved spectroscopy of polariton stimulation under non-resonant excitation in CdTe II–VI microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kasprzak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2004119002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 16 (35), pp.S3683-S3688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/16/35/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02550975v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet Kerr magnéto-optique à température ambiante dans les microcavités de semiconducteurs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Frey</w:t>
+                <w:t xml:space="preserve">Detuning dependence of polariton spin dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Aichmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Viña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (4), pp.S365-S368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/19/4/120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116260v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton parametric amplifier : pump dynamics in the coherent regime</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis André</w:t>
+                <w:t xml:space="preserve">Quantum beats between light and dark polariton states in semiconductor microcavities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Shelykh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kavokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Galkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Malpuech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 201, pp.633</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.1342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004543v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00272566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key parameters for the formation of II–VI self-assembled quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oscillatory behaviour in the nonlinear emission of semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Viña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ciulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Tinjod</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Mariette</w:t>
+                <w:t xml:space="preserve">J Ganiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deveaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 371 (1-2), pp.63-66. </w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 19 (4), pp.S333-S335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2003.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/19/4/110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551009v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle resolved spectroscopy of polariton stimulation under non-resonant excitation in CdTe II–VI microcavity</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polariton parametric amplifier coherent dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Romestain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agnès Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 21, pp.820</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550991v1</w:t>
+                <w:t xml:space="preserve">hal-00004570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single quantum dot spectroscopy of CdSe/ZnSe grown on vicinal GaAs substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId570" w:history="1">
+                <w:t xml:space="preserve">Effect of growth conditions on optical properties of CdSe/ZnSe single quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Makino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Gérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Romestain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 82 (14), pp.2227-2229. </w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17, pp.97-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1565700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00710-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551276v1</w:t>
+                <w:t xml:space="preserve">hal-02551277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collision broadening in II-VI semiconductor microcavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispersion mapping of spin-dependent polariton dynamics in CdTe microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Aichmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Huynh</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M.D. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.165340⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 18 (10), pp.S368-S376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0268-1242/18/10/311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399152v1</w:t>
+                <w:t xml:space="preserve">hal-02551261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton Parametric Amplifier Pump Dynamics in the Coherent Regime</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Non-linear polariton dynamics in II–VI microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Delalande</w:t>
+                <w:t xml:space="preserve">Muller M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399148v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of growth conditions on optical properties of CdSe/ZnSe single quantum dots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Le Si Dang</w:t>
+                <w:t xml:space="preserve">Polariton Parametric Amplifier Pump Dynamics in the Coherent Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00710-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 90 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.90.106401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551277v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersion mapping of spin-dependent polariton dynamics in CdTe microcavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.D. Martin</w:t>
+                <w:t xml:space="preserve">Direct comparison of recombination dynamics in cubic and hexagonal GaN/AlN quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pelekanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Martinez-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (3), pp.035312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.035312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0268-1242/18/10/311⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02551261v1</w:t>
+                <w:t xml:space="preserve">hal-02551272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear polariton dynamics in II–VI microcavities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polariton mediated resonant Raman scattering in II–VI microcavities: Exciton lifetime effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bruchhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68, pp.205326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.205326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01399188v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00016745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct comparison of recombination dynamics in cubic and hexagonal GaN/AlN quantum dots</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photoinduced magneto-optic Kerr effects in asymmetric semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Martinez-Guerrero</w:t>
+                <w:t xml:space="preserve">D. Pereda Cubian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 68 (3), pp.035312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.035312⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 67 (4), pp.045308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.045308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551272v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton mediated resonant Raman scattering in II–VI microcavities: Exciton lifetime effects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angle-dependent polariton collisional broadening in semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olof Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.205326⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 17, pp.459-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00836-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00016745v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photoinduced magneto-optic Kerr effects in asymmetric semiconductor microcavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Haddad</w:t>
+                <w:t xml:space="preserve">Single quantum dot spectroscopy of CdSe/ZnSe grown on vicinal GaAs substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Makino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Roosen</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 82 (14), pp.2227-2229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1565700⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.67.045308⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02551308v1</w:t>
+                <w:t xml:space="preserve">hal-02551276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angle-dependent polariton collisional broadening in semiconductor microcavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Delalande</w:t>
+                <w:t xml:space="preserve">Collision broadening in II-VI semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00836-6⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 68 (16), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.68.165340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02551278v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01399152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of intrinsic nonlinearities in semiconductor microcavities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Romestain</w:t>
+                <w:t xml:space="preserve">Optical confinement in CdTe-based photonic dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Wild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.113301⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 80 (8), pp.1322-1324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1452792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01399141v1</w:t>
+                <w:t xml:space="preserve">hal-02552151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear magneto-optic Kerr effect in semiconductor microcavities</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polariton parametric amplification in semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Radu</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Saba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ciuti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kundermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl. Staehli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Deveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0038-1098(02)00198-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 49 (14-15), pp.2437-2458. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0950034021000011347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00641703v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent dynamics of microcavity polaritons in the nonlinear regime</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Delalande</w:t>
+                <w:t xml:space="preserve">Polarization Control of the Nonlinear Emission of Semiconductor Microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-D. Martín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aichmayr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Viña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00150-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 89 (7), pp.077402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.077402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02551322v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical confinement in CdTe-based photonic dots</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Forchel</w:t>
+                <w:t xml:space="preserve">Coherent dynamics of microcavity polaritons in the nonlinear regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.1452792⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 13 (2-4), pp.427-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-9477(02)00150-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02552151v1</w:t>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton parametric amplification in semiconductor microcavities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Kundermann</w:t>
+                <w:t xml:space="preserve">Competition between As and P for incorporation during gas-source molecular beam epitaxy of InGaAsP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jl. Staehli</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Wey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.W. Tu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Modern Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0950034021000011347⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 235 (1-4), pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01789-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551316v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization Control of the Nonlinear Emission of Semiconductor Microcavities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Viña</w:t>
+                <w:t xml:space="preserve">Exciton-polariton lasing and amplification based on exciton-exciton scattering in CdTe microcavity quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.89.077402⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 65 (16), pp.165314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.165314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551317v1</w:t>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between As and P for incorporation during gas-source molecular beam epitaxy of InGaAsP</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental determination of intrinsic nonlinearities in semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.66.113301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(01)01789-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02552828v1</w:t>
+                <w:t xml:space="preserve">hal-01399141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton-polariton lasing and amplification based on exciton-exciton scattering in CdTe microcavity quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear magneto-optic Kerr effect in semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Huang</w:t>
+                <w:t xml:space="preserve">Maxime Clusel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Yamamoto</w:t>
+                <w:t xml:space="preserve">Adrian Radu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Flytzanis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 123 (1-2), pp.59-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-1098(02)00198-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.65.165314⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551319v1</w:t>
+                <w:t xml:space="preserve">hal-00641703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-temperature ultrafast polariton parametric amplification in semiconductor microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ciuti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Thierry-Mieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 414 (6865), pp.731-735. </w:t>
@@ -21653,51 +21653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gas-source molecular beam expitaxy of GaInNP/GaAs and a study of its band lineup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -21796,51 +21796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 64 (23), pp.2333181. </w:t>
@@ -21872,2370 +21872,2370 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00837037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of the cavity polariton in CdTe-based semiconductor microcavities: Evidence for a relaxation edge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanism of polariton-stimulation in a CdTe-based microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markus Muller</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L.S. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 178, pp.129-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552845v1</w:t>
+                <w:t xml:space="preserve">hal-00158229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId689" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rotation Faraday géante dans une microcavité asymétrique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of polariton stimulation in a microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.L. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Peronne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 214-215, pp.1002-1009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId689" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563224v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of polariton stimulation in semiconductor microcavities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Rotation Faraday géante dans une microcavité asymétrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Flytzanis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 10 (PR8), pp.Pr8-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2000820⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158233v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of polariton-stimulation in a CdTe-based microcavity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamics of the cavity polariton in CdTe-based semiconductor microcavities: Evidence for a relaxation edge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62 (24), pp.16886-16892. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.62.16886⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158229v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02552845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of polariton stimulation in a microcavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Evidence of polariton stimulation in semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Romestain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 214-215, pp.1002-1009</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 62 (4), pp.R2279(R)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158445v1</w:t>
+                <w:t xml:space="preserve">hal-00158233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giant electric fields in unstrained GaN single quantum wells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of bottleneck effects on the photoluminescence from polaritons in II–VI microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bleuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Langer</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H. Ulmer-Tuffigo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.124193⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 272 (1-4), pp.476-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0921-4526(99)00324-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563251v1</w:t>
+                <w:t xml:space="preserve">hal-02563241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of bottleneck effects on the photoluminescence from polaritons in II–VI microcavities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Andre</w:t>
+                <w:t xml:space="preserve">Oscillator strength transfer from X to X + in a CdTe quantum-well microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Brunhes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ulmer-Tuffigo</w:t>
+                <w:t xml:space="preserve">A. Arnoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Wasiela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0921-4526(99)00324-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 60 (16), pp.11568-11571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.11568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02563241v1</w:t>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscillator strength transfer from X to X + in a CdTe quantum-well microcavity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Cavity-Polariton Effects in II-VI Microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Arnoult</w:t>
+                <w:t xml:space="preserve">D. Heger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cibert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lesi Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romestain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.60.11568⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 96 (5), pp.511-524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.96.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563247v1</w:t>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity-Polariton Effects in II-VI Microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Enhanced Faraday rotation in an asymmetric semiconductor microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Flytzanis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.96.511⟩</w:t>
+              <w:t xml:space="preserve">Solid State Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 111 (2), pp.61-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0038-1098(99)00175-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563244v1</w:t>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Faraday rotation in an asymmetric semiconductor microcavity</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High-reflectivity GaN/GaAlN Bragg mirrors at blue/green wavelengths grown by molecular beam epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Barski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pelekanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Konovalov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0038-1098(99)00175-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 74 (24), pp.3610-3612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.123197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02563266v1</w:t>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-reflectivity GaN/GaAlN Bragg mirrors at blue/green wavelengths grown by molecular beam epitaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId698" w:history="1">
+                <w:t xml:space="preserve">Giant electric fields in unstrained GaN single quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pelekanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barski</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Konovalov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 74 (24), pp.3610-3612. </w:t>
+              <w:t xml:space="preserve">, 1999, 74 (25), pp.3827-3829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.123197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.124193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563254v1</w:t>
+                <w:t xml:space="preserve">hal-02563251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser emission on a cavity-polariton line in a II–VI microcavity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Bleuse</w:t>
+                <w:t xml:space="preserve">Spectroscopy of polaritons in CdTe-based microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Kany</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Merle d'Aubigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 184-185, pp.750-753. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80156-5⟩</w:t>
+              <w:t xml:space="preserve">, 1998, 184-185, pp.758-762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80158-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563290v1</w:t>
+                <w:t xml:space="preserve">hal-02563303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulation of Polariton Photoluminescence in Semiconductor Microcavity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Polariton effects on first-order Raman scattering in II-VI microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Romestain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.81.3920⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 57 (16), pp.R9439-R9442. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.57.R9439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563271v1</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of polaritons in CdTe-based microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Stimulation of Polariton Photoluminescence in Semiconductor Microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Heger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Merle d'Aubigné</w:t>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Romestain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80158-9⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 81 (18), pp.3920-3923. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.81.3920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02563303v1</w:t>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton effects on first-order Raman scattering in II-VI microcavities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Cd0.88Zn0.12Te group index measurements near the exciton energy at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sermage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.57.R9439⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 83 (12), pp.7903-7908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.367969⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563286v1</w:t>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cd0.88Zn0.12Te group index measurements near the exciton energy at low temperature</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Cavity polariton resonant Raman scattering in III–V and II–VI microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fainstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jusserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Thierry-Mieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.367969⟩</w:t>
+              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 2 (1-4), pp.829-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1386-9477(98)00169-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563282v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cavity polariton resonant Raman scattering in III–V and II–VI microcavities</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Coherent exciton—photon dynamics in high-quality II–VI semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Quochi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.R. Hayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bongiovanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1386-9477(98)00169-6⟩</w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 184-185, pp.754-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80157-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563275v1</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coherent exciton—photon dynamics in high-quality II–VI semiconductor microcavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Quochi</w:t>
+                <w:t xml:space="preserve">Laser emission on a cavity-polariton line in a II–VI microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G.R. Hayes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">F. Kany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. de Boer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.M. Christianen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 184-185, pp.754-757. </w:t>
+              <w:t xml:space="preserve">, 1998, 184-185, pp.750-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80157-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-0248(98)80156-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId744" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563309v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-temperature refractive indices of Cd1−xMnxTe and Cd1−yMgyTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 82 (10), pp.5086-5089. </w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24269,103 +24269,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic tuning of exciton–photon resonance in II–VI microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ulmer-Tuffigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Kany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 22 (3), pp.383-388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24437,64 +24437,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sadowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mariette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wasiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Merle D’aubigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24545,77 +24545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear piezoelectricity: The effect of pressure on CdTe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24675,103 +24675,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérostructures de semiconducteurs II-VI à champ piézoélectrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Vanelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Romestain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 20 (5-6), pp.557-562. </w:t>
@@ -24815,304 +24815,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excitonic absorption in CdTe-based piezoelectric quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric Effect in Strained CdTe-Based Heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Le Si Dang</w:t>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Si Le</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.52.12013⟩</w:t>
+              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 88 (4), pp.591-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12693/APhysPolA.88.591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567145v1</w:t>
+                <w:t xml:space="preserve">hal-02567149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric Effect in Strained CdTe-Based Heterostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId709" w:history="1">
+                <w:t xml:space="preserve">Excitonic absorption in CdTe-based piezoelectric quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dang Si Le</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Physica Polonica A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 88 (4), pp.591-600. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 52 (16), pp.12013-12019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12693/APhysPolA.88.591⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.52.12013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567149v1</w:t>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical linewidth and field fluctuations in piezoelectric quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -25157,531 +25157,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezoelectric effects in II-VI heterostructures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R Andre</w:t>
+                <w:t xml:space="preserve">Non-linear piezoelectric effect in CdTe and CdZnTe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Bodin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Le Si Dang</w:t>
+                <w:t xml:space="preserve">Joel Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">G. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/1993/T49B/019⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 03 (C5), pp.C5-429-C5-432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1993592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567175v1</w:t>
+                <w:t xml:space="preserve">jpa-00251679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-linear piezoelectric effect in CdTe and CdZnTe</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Bodin</w:t>
+                <w:t xml:space="preserve">Optical study of the piezoelectric field effect in (1 1 1)-oriented CdTe/CdMnTe strained quantum wells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Si Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Cibert</w:t>
+                <w:t xml:space="preserve">C. Bodin-Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Okumura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 03 (C5), pp.C5-429-C5-432. </w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 185 (1-4), pp.551-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp4:1993592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/0921-4526(93)90294-G⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">jpa-00251679v1</w:t>
+                <w:t xml:space="preserve">hal-02567165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical study of the piezoelectric field effect in (1 1 1)-oriented CdTe/CdMnTe strained quantum wells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
+                <w:t xml:space="preserve">Piezoelectric effects in II-VI heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">H. Okumura</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 185 (1-4), pp.551-556. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, T49B, pp.487-491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/0921-4526(93)90294-G⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/1993/T49B/019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02567165v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02567175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piezoelectric fields in CdTe-based heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Okumura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 117 (1-4), pp.424-431. </w:t>
@@ -25731,103 +25731,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CdTe/ZnTe: Critical thickness and coherent heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superlattices and Microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 9 (2), pp.271-274. </w:t>
@@ -25877,103 +25877,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical studies of the piezoelectric effect in (111)-oriented CdTe/ Cd 1 − x Zn x Te strained quantum wells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Si Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990, 42 (17), pp.11392-11395. </w:t>
@@ -26207,64 +26207,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Bellet-Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Bleuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Molecular Beam Epitaxy Workshop (EuroMBE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Levi, Finland</w:t>
@@ -26293,90 +26293,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tight binding simulation of type-II superlattice absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Robert Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Peter Richters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26418,103 +26418,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bragg diffraction regime in thin semiconductor 2D refractive index gratings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiong He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaquine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topical Meeting Photorefractive Materials, Effects, and Devices Control of Light and Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Bad-Honnef, Germany. pp.T6-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26539,90 +26539,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time resolved nonlinear characterization of light localization at band edge of 1D Photonic Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Astic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -26664,77 +26664,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polariton spin beats in semiconductor quantum well microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masha Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalberto Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId809" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Cronenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26783,1662 +26783,1662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00388436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photolumines,cence of &amp;quot;dark&amp;quot; excitons in CdMnTe quantum well, embedded in a microcavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+                <w:t xml:space="preserve">Exciton and polariton spin beats in a CdMnTe based microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalberto Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Physics of Light-Matter Coupling in Nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Magdeburg (GERMANY), Germany. pp.386-391, </w:t>
+              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS-28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vienna (AUSTRIA), Austria. pp.1185-1186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.03.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2730321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440488v1</w:t>
+                <w:t xml:space="preserve">hal-00440490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciton and polariton spin beats in a CdMnTe based microcavity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+                <w:t xml:space="preserve">Photolumines,cence of &amp;quot;dark&amp;quot; excitons in CdMnTe quantum well, embedded in a microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adalberto Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Vladimirova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ballarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors (ICPS-28)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Physics of Light-Matter Coupling in Nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Magdeburg (GERMANY), Germany. pp.386-391, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spmi.2007.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2730321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00440490v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetophotonic gratings and microcavities ; a new class of nonreciprocal devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
+                <w:t xml:space="preserve">Photo-induced Kerr gyrotropy in semimagnetic semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bahbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Flytzanis</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanophotonics Workshop, PHOREMOST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Heraklion Crète, Greece</w:t>
+              <w:t xml:space="preserve">10th Topical meeting on photorefractive materials, effects and devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Sanya (Hainan), China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116305v1</w:t>
+                <w:t xml:space="preserve">hal-00116306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin quantum beats in CdMnTe microcavity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Régis André</w:t>
+                <w:t xml:space="preserve">Novel magneto-optic layers based on semiconductor nanostructures for Kerr microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Karczewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Ivchenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN5)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Magneto-Optical Materials For Photonics and Recording</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Boston, Unknown Region. pp.241-246</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00440500v1</w:t>
+                <w:t xml:space="preserve">hal-01288177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced Kerr gyrotropy in semimagnetic semiconductor microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
+                <w:t xml:space="preserve">Photo-induced gyrotropy and magnetic ordering at room temperature in CdMgTe-CdMnTe semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bahbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Flytzanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Topical meeting on photorefractive materials, effects and devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Sanya (Hainan), China</w:t>
+              <w:t xml:space="preserve">Moscow International Symposium on Magnetism (MISM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116306v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel magneto-optic layers based on semiconductor nanostructures for Kerr microscopy.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V Jeudy</w:t>
+                <w:t xml:space="preserve">Nonlinear magneto-photonic microcavities and Bragg Gratings. Nonreciprocity and magnetic spin ordering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Flytzanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Karczewski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">El Ivchenko</w:t>
+                <w:t xml:space="preserve">Fredrik Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magneto-Optical Materials For Photonics and Recording</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Boston, Unknown Region. pp.241-246</w:t>
+              <w:t xml:space="preserve">Nonlinear Optics: Materials and Applications (NOMA 05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Cetraro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288177v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced gyrotropy and magnetic ordering at room temperature in CdMgTe-CdMnTe semiconductor microcavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId321" w:history="1">
+                <w:t xml:space="preserve">Magnetophotonic gratings and microcavities ; a new class of nonreciprocal devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Flytzanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofiane Bahbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christos Flytzanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Moscow International Symposium on Magnetism (MISM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Nanophotonics Workshop, PHOREMOST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Heraklion Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116304v1</w:t>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear magneto-photonic microcavities and Bragg Gratings. Nonreciprocity and magnetic spin ordering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robert Frey</w:t>
+                <w:t xml:space="preserve">Spin quantum beats in CdMnTe microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adalberto Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Vladimirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Optics: Materials and Applications (NOMA 05)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Physics of Light-Matter Coupling in Nanostructures (PLMCN5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Glasgow (SCOTLAND), United Kingdom. pp.3876-3879, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssc.200562001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116303v1</w:t>
+            <w:hyperlink r:id="rId828" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId826" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00440500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton parametric amplifier: pump dynamics in the coherent regime</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear magneto-photonic gratings and microcavities. Photospintronics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Flytzanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">physica status solidi (a)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advanced Studies School RIAO/OPTILAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Porlamar, Isla de Margarita, Venezuela</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00004954v1</w:t>
+                <w:t xml:space="preserve">hal-00116264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature photo-induced Kerr effects in semiconductor microcavities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polariton parametric amplifier coherent dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IQEC'04</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">Polariton parametric amplifier coherent dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, -, France. pp.106401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116268v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId833" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear magneto-photonic gratings and microcavities. Photospintronics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
+                <w:t xml:space="preserve">Room temperature photo-induced Kerr effects in semiconductor microcavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bahbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Flytzanis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Régis André</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Studies School RIAO/OPTILAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Porlamar, Isla de Margarita, Venezuela</w:t>
+              <w:t xml:space="preserve">IQEC'04</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Baltimore, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId833" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00116264v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polariton parametric amplifier coherent dynamics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room temperature photo-induced gyrotropy in CdMgTe-CdMnTe semimagnetic semiconductor magneto-photonic microcavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofiane Bahbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Frey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Roosen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christos Flytzanis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polariton parametric amplifier coherent dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, -, France. pp.106401</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId834" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004953v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00116263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature photo-induced gyrotropy in CdMgTe-CdMnTe semimagnetic semiconductor magneto-photonic microcavity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polariton parametric amplifier: pump dynamics in the coherent regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Roussignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">physica status solidi (a)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.633, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.200304062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00116263v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear magneto-optic quantum microcavity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Frey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christos Flytzanis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII International Conference on Coherent and Nonlinear Optics (ICONO 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Minsk, France. pp.364, </w:t>
             </w:r>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28472,90 +28472,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of polariton stimulation in semiconductor microcavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Romestain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.L. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Peronne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28597,77 +28597,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GaInNP: a novel material for electronic and optoelectronic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.W. Tu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.G. Hong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.P. Xin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28740,263 +28740,263 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark exciton optical spectroscopy of a semiconducting quantum dot embedded in a nanowire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photon correlation spectroscopy on a single quantum dot embedded in a nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tribu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Sallen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucien Besombes</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365058v1</w:t>
+                <w:t xml:space="preserve">hal-00365408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon correlation spectroscopy on a single quantum dot embedded in a nanowire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark exciton optical spectroscopy of a semiconducting quantum dot embedded in a nanowire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Sallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Tribu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Sallen</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Aichele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Bougerol</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00365408v1</w:t>
+                <w:t xml:space="preserve">hal-00365058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -29175,51 +29175,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BB8ABD1"/>
+    <w:nsid w:val="6C75F9BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29406,51 +29406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3035-4291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10406935X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-4629-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.neel.cnrs.fr/spip.php?article1013&amp;lang=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gribakin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Litvyak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Kotur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.195302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Litvyak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazhin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Kavokin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.245303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796237v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kotova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kochereshko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782623040097" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251349v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Mikhailov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kurdyubov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Khramtsov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Ignatiev" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289358v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platonov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.235302" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saransh Raj Gosain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac5cfa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Phaneuf-L&#8217;heureux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francoeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab849e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195205" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410215v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vondran" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spitzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Akimov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trautmann" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.155308" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979562v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Moratis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff17" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410543v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov Kotova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Platonov" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kats" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sorokin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ivanov" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201800665" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410545v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kats" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.035302" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931370v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Platonov" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.125302" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931346v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kotova" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Shamirzaev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783418110148" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744170v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Orr&#249;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genuist" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043404" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719776v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020440" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561740v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusc&#243;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Art&#250;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201700006" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402004v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntheak Kheng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035305" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583052v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orr&#249;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M den Hertog" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Genuist" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985713" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931387v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khakhalin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cox" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782617120119" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385673v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. St-Jean" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. &#201;thier-Majcher" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Francoeur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.167401" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12340" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390687v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947269" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274694v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Haro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04489" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/44/445712" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907648" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390790v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert F. Adiyatullin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell D. Anderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V. Busi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadis Abbaspour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936889" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigliaturo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4046476" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221893v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounouar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Elouneg-Jamroz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morchutt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5005724" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221881v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benallali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cremel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891635" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832383v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4832055" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bounouar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.10.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL6F31GH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958285v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri G. Rubo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deveaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3590" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017389v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C.H. Liew" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Lagoudakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.201303" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855923v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl300733f" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017362v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. H. Liew" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savona" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2310" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743125v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Richters" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-543" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017361v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deveaud-Pl&#233;dran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.150409" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mourad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.199902" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880529v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trichet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085325" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035428" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940137v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.195308" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017285v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pietka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.115301" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721754v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3618685" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017334v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontanesi" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.176401" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545984v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Valle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanvitto" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laussy" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Martin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666427" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000144v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sinha" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646389" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017289v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deveaud-Pl&#233;dran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.106401" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719757v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/326/1/012044" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998974v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sallen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tribu" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aichele" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.041405" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017260v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ethier-Majcher" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Jean" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235311" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017254v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235309" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709231v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2010.174" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017072v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andre" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031739" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719768v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.11.159" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Najjar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Golnik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kossacki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gaj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983260" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MNGK105Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546007v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kasprzak" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kundermann" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Lagoudakis" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031738" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546029v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983254" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E15DC6D032490661DE2AC8F7A456A46E7B8C251/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017248v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.120403" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000081v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Krizhanovskii" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Bradley" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045317" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002265v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880670" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CMS31ST-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546039v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tatarenko" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2009.02.014" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLZ1TBSW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999758v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256402" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016992v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ostatnicky" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kavokin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1177980" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017051v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vina" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Solnyshkov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045301" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985996v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSB.200880652" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WP01JWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.045" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDC9RC7T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Laussy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.096404" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999541v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085310" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.809244" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546230v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200880600" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KJ3RNLK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546048v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2009.02.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0G6CG4D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554084v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Astic" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/22/224005" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263650v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deveaud" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.067402" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547618v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Najjar" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukari" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tatarenko" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.12.002" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6Q0DS2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547620v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08023" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547520v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lagoudakis" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carusotto" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1051" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547555v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;n" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballarini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vi&#241;a" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200777621" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D00T6W8S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999296v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasprzak" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le-Si Dang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malpuech" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.146404" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547551v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiroga" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tejedor" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.035312" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547611v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.170401" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553478v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002868" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547524v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Love" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krizhanovskii" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whittaker" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchekioua" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.067404" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547517v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2991298" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546255v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl802160z" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287878v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchhausen" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Leon Hilario" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Aligia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lobos" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fainstein" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.125326" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547557v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchetti" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keeling" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235313" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547548v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.53.137" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038154v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatian Moehl" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-Christophe Robin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maingault" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730191" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547623v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wierts" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ulloa" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celebi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koenraad" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2799254" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547756v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margapoti" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Worschech" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tribu" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aichele" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737131" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263616v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shelykh" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavokin" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.045326" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547631v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Robin" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.12.001" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX7GJLP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547758v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.11.077" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1BCGN0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547627v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Robin" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aichele" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andre" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/26/265701" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/626C4A1F61209796C5184F86A092B81120545798/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547749v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Mart&#237;n" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.029" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNR261RL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547634v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Park" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.012" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN1KHFL5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547774v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.155318" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547768v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#228;ger" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Razzari" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135014" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1776FE3469BF9AB5139764AF1358D321F662D234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547949v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koch" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kheng" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robin" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671621" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AB21780BC8EE8F53CBC0E6A6CCE7C457C9985D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547944v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianucci" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piermarocchi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornari" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.081306" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547789v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2209202" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547956v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Daele" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200564747" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GWQNLJLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547781v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kundermann" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeambrun" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05131" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8DW8P4NF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284386v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruchhausen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fainstein" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jusserand" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.085305" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440493v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Brunetti" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.205337" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547812v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moehl" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L&#233;ger" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besombes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200564717" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAE8D61DA6C6A54FEA107FEA82BDF0BB8D59D082/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547947v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carayon" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165287" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547808v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200564606" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60F8516391EB37BA1817812BC5548A0C8CD9A661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547954v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain&#8224;" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malpuech" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200564653" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7VK2DXM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547785v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. K&#322;opotowski" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Shelykh" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2006.07.016" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547977v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Romestain" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1861979" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547974v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bloch" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sermage" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senellart" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.155311" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550970v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. K&#322;opotowsi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562036" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DD3ZF4BL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096391v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Huynh" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav M. Dani" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547970v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.187401" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547969v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/8/021" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79B8F327D5E7EF2A707F43DE7122B640360A066D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550960v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460312" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBHDRR5L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550965v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Robin" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. G&#233;rard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562011" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VL8P4MHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550948v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460310" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQSCF2N8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547961v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201301" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550945v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460314" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FB4HTRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671148v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Razzari" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tr&#228;ger" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1944887" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272594v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vifia" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galkin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550942v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2004.08.036" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR815KN7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116298v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bahbah" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Flytzanis" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2005.07.013" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTJ61GF0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551169v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vi&#241;a" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ciulin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ganiere" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/110" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B83A4D8A28128D319256C787CD13382250656DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272566v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551014v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mart&#237;n" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aichmayr" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/120" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DC3D7C52B04034C5E21C6AAE194FC8639DF5457/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004570v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551185v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makino" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. G&#233;rard" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200304244" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53D62A6DDF18452D2EB212953C1917C6D9721241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551179v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Obert" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Renner" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bacher" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2003.11.136" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMWXBGV9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551174v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obert" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renner" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacher" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1651646" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551183v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200304268" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2JXRC0NG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550975v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119002" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0FB4C9A1A03D344EA2ACD69A9B4CF768493CC6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116260v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004543v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551009v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinjod" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2003.05.006" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWPRKR0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550991v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/35/009" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551276v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;rard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1565700" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399152v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huynh" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tignon" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keller" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussignol" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalande" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.165340" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399148v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Larsson" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.106401" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551277v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00710-5" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551261v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Martin" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/18/10/311" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/697810FC9EF494FFE811D47BE6D91DDDDE48907E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399188v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller M." TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551272v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelekanos" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.035312" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016745v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.205326" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551308v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pereda Cubian" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frey" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roosen" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.045308" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551278v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof Larsson" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00836-6" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z93H6V0L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399141v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.113301" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641703v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clusel" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Radu" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(02)00198-9" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57KJKRQJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551322v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Roussignol" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00150-9" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKZKT235-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552151v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wild" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1452792" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551316v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saba" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciuti" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Staehli" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950034021000011347" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551317v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Mart&#237;n" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aichmayr" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.077402" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552828v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wey" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Tu" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01789-4" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9BN02WQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551319v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamamoto" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.165314" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552835v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thierry-Mieg" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/414731a" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552839v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hong" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tu" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1381069" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837037v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bianchi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peronne" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hall&#233;" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.233318" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552845v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Muller" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.16886" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563224v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flytzanis" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000820" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158233v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dang" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158229v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Dang" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158445v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563251v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langer" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ortiz" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124193" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563241v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ulmer-Tuffigo" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)00324-5" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P234KBK4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563247v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brunhes" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnoult" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibert" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wasiela" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.11568" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563244v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heger" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesi Dang" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.96.511" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563266v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00175-1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PVM0X8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563254v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Konovalov" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123197" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563290v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kany" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. de Boer" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.M. Christianen" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80156-5" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHPFJ8SD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563271v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.81.3920" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563303v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Merle d'Aubign&#233;" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80158-9" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H61H9FD9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563286v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jusserand" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.R9439" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563282v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petiot" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanguy" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367969" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563275v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(98)00169-6" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRJRW279-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563309v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quochi" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Hayes" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bongiovanni" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mura" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80157-7" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V83C9NL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563316v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366383" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567137v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/spmi.1996.0316" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71Z2Q42R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567133v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadowski" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Merle D&#8217;aubign&#233;" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.R1664" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567143v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeman" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zigone" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.53.6951" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567152v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanelle" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Block" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:199556011" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDBE7E4870F887C1DE24297DB64008E76799F44A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567145v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.52.12013" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567149v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Si Le" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.88.591" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567160v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.13181" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567175v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodin" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1993/T49B/019" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ABC5DD933E6923E97833D95DD2BDEB2826FE145/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251679v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dang" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993592" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567165v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin-Deshayes" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okumura" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(93)90294-G" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WMHP9PS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567181v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deshayes" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90788-K" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N0PZWSQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567185v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0749-6036(91)90296-4" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL1K7X03-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567192v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.42.11392" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988109v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ducroquet" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805119v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726602v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587702v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554419v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388436v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Nawrocki" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440488v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.026" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8J792RB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440490v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730321" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116305v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440500v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562001" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN241VBH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116306v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288177v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jeudy" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Karczewski" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ivchenko" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116304v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116303v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Jonsson" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004954v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200304062" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RT5GDD33-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116268v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116264v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004953v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116263v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552831v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.468972" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250405v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552844v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Hong" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Xin" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2001.929221" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365058v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365408v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002688v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-andre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3035-4291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/10406935X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-4629-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.neel.cnrs.fr/spip.php?article1013&amp;lang=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525437v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Gribakin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Litvyak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Kotur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andr&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vladimirova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.195302" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525413v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. M. Litvyak" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazhin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. V. Kavokin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.245303" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289358v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Kotova" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Platonov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mariette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kochereshko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.235302" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Belova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782623040097" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251349v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Mikhailov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Kurdyubov" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. S. Khramtsov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. V. Ignatiev" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saransh Raj Gosain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Bellet-Amalric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien den Hertog" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cibert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ac5cfa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856025v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Pont" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laurence Phaneuf-L&#8217;heureux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Francoeur" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02898" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bellet-Amalric" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bougerol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. den Hertog" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Jaffal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/ab849e" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893628v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bleuse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Perret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Cur&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Grenet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.102.195205" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979562v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Artioli" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimon Moratis" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Motte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Donatini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6528/aaff17" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410543v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyubov Kotova" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Platonov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Kats" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Sorokin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Ivanov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201800665" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410545v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kats" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.99.035302" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410215v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vondran" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Spitzer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bayer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Akimov" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Trautmann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.155308" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kotova" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Platonov" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. S. Shamirzaev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063783418110148" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744170v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Orr&#249;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Robin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Genuist" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.2.043404" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719776v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bonef" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grenier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;rard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020440" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931370v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.97.125302" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402004v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jeannin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuntheak Kheng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.035305" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583052v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orr&#249;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M den Hertog" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Genuist" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985713" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931387v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Khakhalin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cox" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1063782617120119" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561740v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cusc&#243;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Consonni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Art&#250;s" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssr.201700006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390687v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rueda-Fonseca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4947269" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274694v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Haro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.5b04489" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390674v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Rapenne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roussel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/44/445712" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385673v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. St-Jean" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. &#201;thier-Majcher" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Francoeur" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.167401" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390785v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bonef" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Haas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12340" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132475v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouvi&#232;re" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907648" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390790v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert F. Adiyatullin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell D. Anderson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre V. Busi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadis Abbaspour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4936889" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017404v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vigliaturo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl4046476" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221893v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bounouar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miryam Elouneg-Jamroz" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morchutt" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl5005724" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221881v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benallali" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cremel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hoummada" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4891635" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832383v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Stepanov" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4832055" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855945v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Bounouar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2012.10.010" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL6F31GH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958285v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Manni" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan L&#233;ger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri G. Rubo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Deveaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms3590" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017389v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Manni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C.H. Liew" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. G. Lagoudakis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ouellet-Plamondon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.88.201303" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017362v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. C. H. Liew" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Savona" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2310" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743125v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Peter Richters" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-7-543" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017361v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wouters" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deveaud-Pl&#233;dran" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.150409" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855923v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl300733f" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545159v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mourad" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.199902" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880529v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trichet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.085325" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Besombes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.035428" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940137v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.195308" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017334v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pietka" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fontanesi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.176401" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02545984v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. del Valle" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sanvitto" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laussy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Martin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3666427" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721754v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3618685" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017289v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Deveaud-Pl&#233;dran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.106401" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000144v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudeesun Songmuang" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dipankar Kalita" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sinha" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3646389" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719757v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/326/1/012044" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998974v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Sallen" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tribu" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aichele" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.041405" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.106.115301" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709231v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphoton.2010.174" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017072v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Andre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031739" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719768v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2010.11.159" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Richard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kasprzak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Baas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kundermann" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Lagoudakis" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2010.031738" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546022v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Najjar" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Golnik" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Kossacki" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Gaj" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983260" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MNGK105Q-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017248v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.120403" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546029v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200983254" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E15DC6D032490661DE2AC8F7A456A46E7B8C251/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017260v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marcet" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ethier-Majcher" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saint-Jean" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235311" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017254v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.235309" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002265v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200880670" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1CMS31ST-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546039v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Tatarenko" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2009.02.014" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLZ1TBSW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999758v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nardin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baas" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.256402" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017051v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vina" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Solnyshkov" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045301" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016992v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ostatnicky" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Kavokin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1177980" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00985996v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/PSSB.200880652" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5WP01JWX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000081v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. N. Krizhanovskii" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Bradley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.045317" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002259v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2008.07.045" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FDC9RC7T-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002151v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Laussy" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.103.096404" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999541v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.80.085310" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546246v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.809244" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546230v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200880600" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9KJ3RNLK-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546048v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2009.02.006" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X0G6CG4D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547551v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Quiroga" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tejedor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mart&#237;n" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vi&#241;a" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.035312" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547611v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Lagoudakis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Richard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andre" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Si Dang" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.170401" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00553478v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiong He" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaquine" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Frey" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Roosen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002868" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547524v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Love" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krizhanovskii" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Whittaker" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bouchekioua" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.067404" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547520v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Carusotto" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1051" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547555v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ballarini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200777621" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D00T6W8S-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999296v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kasprzak" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le-Si Dang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Malpuech" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.101.146404" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547517v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2991298" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546255v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Poizat" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl802160z" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287878v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruchhausen" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Leon Hilario" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Aligia" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Lobos" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fainstein" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.125326" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547557v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marchetti" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Szyma&#324;ska" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Keeling" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.235313" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547548v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3938/jkps.53.137" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263650v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Deveaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.067402" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547618v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Najjar" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boukari" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tatarenko" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.12.002" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z6Q0DS2P-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554084v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Astic" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaye" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/41/22/224005" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547620v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2971/jeos.2008.08023" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00263616v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Si Dang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shelykh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavokin" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.045326" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547631v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aichele" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.-C. Robin" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2006.12.001" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0HX7GJLP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547627v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Robin" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Aichele" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Andre" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/18/26/265701" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/626C4A1F61209796C5184F86A092B81120545798/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547758v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2006.11.077" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1BCGN0R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547756v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Margapoti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Worschech" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tribu" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2737131" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547749v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Mart&#237;n" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.029" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNR261RL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547634v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Park" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.02.012" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN1KHFL5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547623v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wierts" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ulloa" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Celebi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Koenraad" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2799254" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038154v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebatian Moehl" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan-Christophe Robin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maingault" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730191" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547949v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koch" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kheng" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Robin" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200671621" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0AB21780BC8EE8F53CBC0E6A6CCE7C457C9985D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547944v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bianucci" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piermarocchi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornari" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.081306" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547789v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2209202" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547956v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gilles" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. van Daele" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200564747" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GWQNLJLM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547781v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kundermann" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jeambrun" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature05131" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-8DW8P4NF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284386v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bruchhausen" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Fainstein" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jusserand" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.085305" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440493v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalberto Brunetti" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Scalbert" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.73.205337" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547812v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moehl" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. L&#233;ger" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Besombes" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200564717" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DAE8D61DA6C6A54FEA107FEA82BDF0BB8D59D082/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547947v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balocchi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carayon" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165287" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547808v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200564606" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/60F8516391EB37BA1817812BC5548A0C8CD9A661/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547954v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain&#8224;" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Malpuech" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200564653" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z7VK2DXM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547785v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. K&#322;opotowski" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Shelykh" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2006.07.016" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547774v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel G&#233;rard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.74.155318" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547768v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Astic" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Barthelemy" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tr&#228;ger" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Razzari" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006135014" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1776FE3469BF9AB5139764AF1358D321F662D234/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096391v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Huynh" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Diederichs" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keshav M. Dani" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547970v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Romestain" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.94.187401" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547969v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/16/8/021" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/79B8F327D5E7EF2A707F43DE7122B640360A066D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550960v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bloch" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sermage" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Senellart" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460312" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PBHDRR5L-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550965v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Robin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. G&#233;rard" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562011" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VL8P4MHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550948v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Romestain" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200460310" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZQSCF2N8-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547961v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.72.201301" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550945v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200460314" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FB4HTRG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00671148v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Razzari" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Tr&#228;ger" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1944887" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550970v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;. K&#322;opotowsi" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562036" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DD3ZF4BL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272594v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vifia" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galkin" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550942v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2004.08.036" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DR815KN7-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116298v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Bahbah" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Flytzanis" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssc.2005.07.013" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VTJ61GF0-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547974v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrin" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.155311" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547977v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1861979" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551183v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.200304268" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2JXRC0NG-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550975v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boeuf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004119002" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F0FB4C9A1A03D344EA2ACD69A9B4CF768493CC6E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116260v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551179v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Obert" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Renner" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bacher" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physe.2003.11.136" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DMWXBGV9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551174v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obert" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Renner" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bacher" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1651646" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551185v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Makino" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. G&#233;rard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200304244" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/53D62A6DDF18452D2EB212953C1917C6D9721241/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004543v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tignon" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussignol" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delalande" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551009v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tinjod" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2003.05.006" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWPRKR0Z-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550991v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/16/35/009" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551014v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mart&#237;n" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aichmayr" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Vi&#241;a" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/120" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0DC3D7C52B04034C5E21C6AAE194FC8639DF5457/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00272566v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551169v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ciulin" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ganiere" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/19/4/110" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0B83A4D8A28128D319256C787CD13382250656DE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004570v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551277v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. G&#233;rard" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00710-5" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551261v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Martin" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0268-1242/18/10/311" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/697810FC9EF494FFE811D47BE6D91DDDDE48907E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399188v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller M." TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bleuse" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399148v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Huynh" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tignon" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Larsson" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Roussignol" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delalande" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.106401" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551272v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pelekanos" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adelmann" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Martinez-Guerrero" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.035312" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016745v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.205326" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551308v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pereda Cubian" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haddad" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Frey" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Roosen" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.67.045308" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551278v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olof Larsson" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00836-6" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z93H6V0L-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551276v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1565700" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399152v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Keller" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.68.165340" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552151v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wild" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1452792" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551316v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saba" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ciuti" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl. Staehli" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0950034021000011347" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551317v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-D. Mart&#237;n" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Aichmayr" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.89.077402" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551322v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph Roussignol" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(02)00150-9" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKZKT235-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552828v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wey" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.W. Tu" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(01)01789-4" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B9BN02WQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551319v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huang" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Yamamoto" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#252;ller" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.65.165314" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399141v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.66.113301" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641703v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Clusel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Radu" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(02)00198-9" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-57KJKRQJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552835v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thierry-Mieg" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/414731a" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552839v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hong" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tu" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.1381069" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00837037v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Alexandrou" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bianchi" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Peronne" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hall&#233;" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.64.233318" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158229v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.S. Dang" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158445v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L. Dang" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563224v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flytzanis" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2000820" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552845v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Muller" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.62.16886" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158233v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563241v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ulmer-Tuffigo" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-4526(99)00324-5" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P234KBK4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563247v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Brunhes" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arnoult" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cibert" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wasiela" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.60.11568" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563244v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Heger" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesi Dang" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.96.511" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563266v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0038-1098(99)00175-1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PVM0X8R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563254v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Langer" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barski" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Konovalov" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.123197" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563251v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ortiz" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.124193" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563303v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Merle d'Aubign&#233;" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80158-9" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H61H9FD9-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563286v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jusserand" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.57.R9439" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563271v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.81.3920" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563282v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Petiot" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tanguy" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.367969" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563275v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1386-9477(98)00169-6" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BRJRW279-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563309v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Quochi" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Hayes" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bongiovanni" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mura" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80157-7" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6V83C9NL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563290v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kany" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. de Boer" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.M. Christianen" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-0248(98)80156-5" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BHPFJ8SD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563316v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.366383" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567137v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/spmi.1996.0316" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71Z2Q42R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567133v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sadowski" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Merle D&#8217;aubign&#233;" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.56.R1664" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567143v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zeman" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zigone" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.53.6951" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567152v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Vanelle" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Block" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:199556011" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DDBE7E4870F887C1DE24297DB64008E76799F44A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567149v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Si Le" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12693/APhysPolA.88.591" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567145v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.52.12013" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567160v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bellet" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.51.13181" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00251679v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Cibert" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dang" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Feuillet" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993592" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567165v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodin-Deshayes" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Okumura" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-4526(93)90294-G" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9WMHP9PS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567175v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bodin" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/1993/T49B/019" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0ABC5DD933E6923E97833D95DD2BDEB2826FE145/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567181v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deshayes" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-0248(92)90788-K" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N0PZWSQ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567185v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0749-6036(91)90296-4" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NL1K7X03-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567192v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.42.11392" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988109v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ducroquet" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805119v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726602v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00587702v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00554419v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388436v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masha Vladimirova" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Cronenberger" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Nawrocki" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440490v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2730321" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440488v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spmi.2007.03.026" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8J792RB-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116306v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288177v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Jeudy" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Karczewski" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Ivchenko" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116304v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116303v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrik Jonsson" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116305v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00440500v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200562001" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KN241VBH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116264v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004953v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116268v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00116263v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004954v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.200304062" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RT5GDD33-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552831v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.468972" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250405v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552844v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.G. Hong" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P. Xin" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2001.929221" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365408v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365058v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002688v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>