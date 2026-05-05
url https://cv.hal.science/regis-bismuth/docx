--- v0 (2026-04-01)
+++ v1 (2026-05-05)
@@ -208,632 +208,632 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">International Sanctions: Monetary and Financial Law Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zilioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thévenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brill | Nijhoff; Brill Nijhoff, pp.444, 2024, 9789004705692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004705708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les grandes décisions de la jurisprudence internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Iten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Crépet Daigremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud de Nanteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dalloz, pp.930, 2024, Grands arrêts, 9782247228478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04746573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovereign Immunity Under Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Starzhenetskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geir Ulfstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Rusinova</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer International Publishing, pp.485, 2022, 9783030877057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-87706-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Transnationalization of Anti-Corruption Law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dunin-Wasowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip M. Nichols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Régis Bismuth; Jan Dunin-Wasowicz; Philip M. Nichols. Routledge, pp.584, 2021, Transnational Law and Governance</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03244513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes décisions de la jurisprudence internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Iten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Crépet Daigremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Floch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Nanteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dalloz, pp.930, 2024, Grands arrêts, 9782247228478</w:t>
+              <w:t xml:space="preserve">Dalloz, pp.804, 2021, Grands arrêts, 9782247204755</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03547550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les grandes décisions de la jurisprudence internationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Iten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Zilioli</w:t>
+                <w:t xml:space="preserve">Claire Crépet Daigremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Régis Bismuth</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...14 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...417 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud de Nanteuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, pp.726, 2018, Grands arrêts, 9782247152889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1438,196 +1438,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freya Baetens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Law and Practice of International Courts and Tribunals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (1), pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15718034-12341499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04109527v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles frontières des sanctions européennes et les zones grises du droit international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Red Cedar Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, N° 5 (1), pp.8-14. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/red.005.0008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04282792v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-04109527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informational Obsession, Opinion Control and Freedom of Expression in Financial Regulation – Some Critical Perspectives</w:t>
               </w:r>
@@ -1754,2556 +1754,2556 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03816318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fantasmes et réalités autour de l'extraterritorialité du droit américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.35-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Occuper des espaces par le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 43, pp.123-128. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/infle.043.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/infle.043.0123⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03962550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fantasmes et réalités autour de l'extraterritorialité du droit américain</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cloud Act face au projet européen e-evidence : confrontation ou coopération ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 157, pp.35-39</w:t>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.681-694</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Review: H. Kupelyants, Sovereign Defaults Before Domestic Courts, Oxford University Press, 2018 (Rev. crit. DIP, 2019, n° 2, pp. 630-632)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 02, pp.630-632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02451643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux défis de la compliance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des juristes de Sciences Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16, pp.24-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cloud Act face au projet européen e-evidence : confrontation ou coopération ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03, pp.681</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infractions économiques - La transnationalisation du droit de l'anti-corruption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Dunin-Wasowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Glucksmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 42, pp.23-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Book Review: H. Kupelyants, Sovereign Defaults Before Domestic Courts, Oxford University Press, 2018 (Rev. crit. DIP, 2019, n° 2, pp. 630-632)</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Every Cloud Has a Silver Lining : Une analyse contextualisée de l'extraterritorialité du Cloud Act</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 40, pp.35-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards croisés sur l'extraterritorialité du droit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.19-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Book Review: F. Giansetto, Le traitement juridictionnel de l’insolvabilité de l’État, Institut Universitaire Varenne, 2018 (Rev. crit. DIP, 2018, n° 2, pp. 398-400)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 02, pp.630-632</w:t>
+              <w:t xml:space="preserve">, 2018, 02, pp.398-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...98 lines deleted...]
-                <w:t xml:space="preserve">Les nouveaux défis de la compliance</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02238786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel avenir pour la coopération transatlantique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des juristes de Sciences Po</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 16, pp.24-133</w:t>
+              <w:t xml:space="preserve">, 2018, 14, pp.4-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'immunité d'exécution après la loi Sapin 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 145 (2), pp.445 - 469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La concurrence des normativités au coeur de la labellisation du bien-être animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albane Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Di Concetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude-Solveig Epstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myele Rouxel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de droit économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3 (XXXII), pp.369-392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ride.323.0369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Cloud Act à la lumière du projet européen E-Evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expertises des systèmes d'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 439, pp.337-340</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening the Commission’s Regulation Proposal Establishing a Framework for Screening FDI into the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Investment Law and Arbitration Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 3, pp.45 - 60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/24689017_00301004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Every Cloud Has a Silver Lining : Une analyse contextualisée de l'extraterritorialité du Cloud Act</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Every Cloud Has a Silver Lining : Une analyse contextualisée de l’extraterritorialité du Cloud Act</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 40, pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regards croisés sur l'extraterritorialité du droit</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230089v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 'Santiago Principles' for Sovereign Wealth Funds: The Shortcomings and the Futility of Self-Regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Business Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (1), pp.69-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54648/EULR2017006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extraterritorialité du FATCA et le problème des &amp;quot;Américains Accidentels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144 (4), pp.1197-1261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remarques conclusives – De la nécessité de repenser l’indépendance juridique de la personne morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 4, pp.19-55</w:t>
+              <w:t xml:space="preserve">, 2017, 2017 (5), pp. 56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Report on the implications of Brexit on judicial cooperation in civil and commercial matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horatia Muir Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Critique de Droit International Privé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 02, pp.398-400</w:t>
+              <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.3 - 15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Every Cloud Has a Silver Lining : Une analyse contextualisée de l’extraterritorialité du Cloud Act</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking the (Limited) Responsibility of Multinational Enterprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 40, pp.35-47</w:t>
+              <w:t xml:space="preserve">NLS Business Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.37 - 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The 'Santiago Principles' for Sovereign Wealth Funds: The Shortcomings and the Futility of Self-Regulation</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Principes de Santiago : authentique standard international utile aux Etats d’accueil ou simple exercice de relations publiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Business Law Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Banque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 809, pp.19-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’extraterritorialité du FATCA et le problème des &amp;quot;Américains Accidentels</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services financiers et régulation financière dans les nouveaux accords de libre-échange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Services Financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.5-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une appréhension nuancée de l'extraterritorialité du droit américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire français de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, LXI, pp.785-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/afdi.2015.4962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les transferts internationaux de fonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Répertoire de droit international [Encyclopédie juridique Dalloz]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.en ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Doubtful Legality of US Extraterritorial Sanctions Applied to European Financial Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Emmanuel Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Services Financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1, pp.104 - 108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanctions et extraterritorialité du droit américain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1-2 (3), pp.64 - 65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos de "Les mesures économiques américaines et de l’OEA contre Cuba"</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue belge de droit international / Belgisch tijdschrift voor internationaal recht / Belgian Review of International Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (1-2), pp.93 - 104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internationalisation du capitalisme d'État en question : Les failles de l'encadrement juridique des risques politiques et économiques posés par les investissements souverains étrangers (entreprises d'État et fonds souverains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Études internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 45 (3), pp.379 - 398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1027552ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dette des États et emprunts toxiques des collectivités locales : Destins croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Services Financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.7 - 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Path Towards an International Public Policy for Sovereign Debt Contracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anuário Brasileiro de Direito Internacional/Brazilian yearbook of international law/Annuaire brésilien de droit international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (17), pp.122 - 144</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée dans le conundrum des réactions décentralisées à l’illicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 144 (4), pp.1197-1261</w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Remarques conclusives – De la nécessité de repenser l’indépendance juridique de la personne morale</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une drôle d’épreuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017 (5), pp. 56-58</w:t>
+              <w:t xml:space="preserve">JURISdoctoria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9, pp.167 - 170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...767 lines deleted...]
-                <w:t xml:space="preserve">Odyssée dans le conundrum des réactions décentralisées à l’illicite</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 3, pp.719</w:t>
+              <w:t xml:space="preserve">, 2013, 3, pp.1028 - 1029</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03568848v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03502157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence d’un &amp;quot;ordre public de la dette souveraine&amp;quot; pour et par le contrat d’emprunt souverain ? Quelques réflexions inspirées par une actualité très mouvementée</w:t>
               </w:r>
@@ -4384,463 +4384,463 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards a New Extraterritoriality of EU Sanctions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dunin-Wasowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sanctions: Monetary and Financial Law Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill Nijhoff, pp.123-145, 2024, 9789004705708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004705708_007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Zilioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thévenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sanctions: Monetary and Financial Law Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill | Nijhoff, pp.1-9, 2024, 9789004705708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004705708_002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Universal Recognition of Animal Welfare and its Dark Sides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isil Aral; Jean d'Aspremont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Law and Universality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-198, 2024, 9780198899419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Animal law through a utilitarian lens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guillaume Tusseau. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Research Handbook on Law and Utilitarianism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing Limited, pp.428-433, 2024, 9781789901719</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abuse of process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Kulick; Michael Waibel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">General International Law in International Investment Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Oxford University Press, pp.605-617, 2024, 9780192849922. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/law/9780192849922.003.0046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918673v1</w:t>
-              </w:r>
-[...352 lines deleted...]
-                <w:t xml:space="preserve">hal-04749862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Union experience of extraterritoriality: when a (willing) victim has become a (soft) perpetrator</w:t>
               </w:r>
@@ -5136,64 +5136,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Transnationalization of Anti-Corruption Law : An Introduction and Overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Dunin-Wasowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip M. Nichols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Régis Bismuth; Jan Dunin-Wasowicz; Philip M. Nichols. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Transnationalization of Anti-Corruption Law</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.1-28, 2021, Transnational Law and Governance, 9781003174639</w:t>
@@ -5633,565 +5633,565 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deciphering and Revisiting the (Guiding) Principles on Business and Human Rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mads Andenas; Malgosia Fitzmaurice; Attila Tanzi; Jan Wouters. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">General Principles and the Coherence of International Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brill | Nijhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-327, 2019, 9789004390928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/9789004390935_019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03199826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Economic Integration, Corporate Planning and Corporate Nationality at the Crossroads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Private International Law</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.446 - 455, 2019, 9781788119238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reading Between the Lines of the EU Regulation Establishing a Framework for Screening FDI into the Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques H.J. Bourgeois. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EU Framework for Foreign Direct Investment Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wolters Kluwer, pp.103-114, 2019, 9789403518831</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La santé en tant que marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société française pour le droit international. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé et droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Pedone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.87-99, 2019, 9782233009104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Economic Integration, Corporate Planning and Corporate Nationality at the Crossroads</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fairvesta d'un autre point de vue : Une réflexion sur ce que &amp;quot;soft law&amp;quot; veut dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Private International Law</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edward Elgar Publishing, pp.446 - 455, 2019, 9781788119238</w:t>
+              <w:t xml:space="preserve">Regards croisés sur la soft law en droit interne, européen et international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LGDJ, pp.253-262, 2018, Contextes, 9782275057231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Mads Andenas; Malgosia Fitzmaurice; Attila Tanzi; Jan Wouters. </w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quelques perspectives critiques sur l'information en matière de régulation financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gabriel Eckert; Jean-Philippe Kovar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Principles and the Coherence of International Law</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La régulation économique et financière face aux défis de l'information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions L'Harmattan, pp.111 - 133, 2018, 9782343151458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03269797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La seconde mort de William E. Humphrey : Les nouveaux horizons de la contestation des agences indépendantes aux Etats-Unis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Wanda Mastor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Penser le droit à partir de l'individu : mélanges en l'honneur d'Élisabeth Zoller</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.263-277, 2018, Études, mélanges, travaux, 9782247178506</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03269793v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-03269797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité (limitée) de l’entreprise multinationale et son organisation juridique interne – Quelques réflexions autour d’un accident de l’histoire</w:t>
               </w:r>
@@ -6244,474 +6244,474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Federalisation of Financial Supervision in the US and the EU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gudula Deipenbrock; Mads Andenas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regulating and Supervising European Financial Markets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.231 - 250, 2016, 9783319321745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32174-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Union Bancaire ou les imperfections de la fédéralisation de la régulation financière au sein de l’Union Européene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Martucci. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Union bancaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bruylant, pp.49 - 76, 2016, 9782802755074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’extraterritorialité américaine du point de vue du droit international public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Antoine Gaudemet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La compliance : Un monde nouveau ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Éditions Panthéon-Assas, pp.37 - 64, 2016, 9791090429802</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Customary Principles Regarding Public Contracts Concluded With Foreigners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mathias Audit; Stephan Schill; Jean-Bernard Auby. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transnational Law of Public Contracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bruylant, pp.321 - 350, 2016, 9782802744061</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La "marge de discrétion", nécessité de la régulation financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Pelletier; Maxime Tourbe; Jean-Louis Iten. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La marge en droit public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Mare &amp; Martin, pp.73 - 97, 2016, 9782849342237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’intervention régulatrice de l’État sur les flux transfrontières circulant via Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Anne Frison-Roche. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet ; espace d'interrégulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz, pp.109 - 129, 2016, 9782247159017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500383v1</w:t>
-              </w:r>
-[...372 lines deleted...]
-                <w:t xml:space="preserve">hal-03500350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité de (et vis-à-vis de) l’animal, grille de lecture du droit animalier ?</w:t>
               </w:r>
@@ -7694,165 +7694,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les organismes internationaux de régulation financière : L’exemple de l’Organisation Internationale des Commissions de Valeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit des organisations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, pp.71 - 76, 2013, 9782275035901</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La réforme de l’encadrement prudentiel des banques par le Comité de Bâle, reflet des tensions entre les différents espaces de régulation financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les réformes des régulations financières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRJS éditions, pp.173 - 195, 2013, 9782919211173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495172v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03571531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques procédurales internationales comme produit des contraintes administratives nationales</w:t>
               </w:r>
@@ -8051,51 +8051,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Chapouthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Guichet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Di Concetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8344,51 +8344,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AD055DE"/>
+    <w:nsid w:val="5CA4A945"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8575,51 +8575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-bismuth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8616-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13776104X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04746573v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Iten" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bismuth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cr&#233;pet Daigremont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Floch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Nanteuil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04678937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zilioli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Th&#233;venoz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705708" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03960308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Starzhenetskiy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Ulfstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Rusinova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87706-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03547550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03244513v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dunin-Wasowicz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M. Nichols" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01716098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hamann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01506718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05535859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rouaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Schwarcz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05325108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.078.0153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04282792v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/red.005.0008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04109527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Baetens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341499" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/eulr2022017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962550v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.043.0123" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962657v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962962v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Glucksmann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451643v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962239v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487804v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962273v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230096v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230109v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Demaret" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Concetto" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Solveig Epstein" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myele Rouxel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.323.0369" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230076v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230121v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689017_00301004" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963068v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962312v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238786v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/EULR2017006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Azoulai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2015.4962" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500698v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500510v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dupont" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502095v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502129v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502128v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027552ar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507725v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568848v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502157v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04918673v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/law/9780192849922.003.0046" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04678946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705708_002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04678951v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705708_007" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04519737v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04749862v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04314524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800885592.00015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04157459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04088906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03688680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alviar Garc&#237;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586842v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfdi.org/publications/sante-et-droit-international-colloque-de-rennes/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269988v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199826v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004390935/BP000022.xml" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390935_019" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962424v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269798v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269797v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500383v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500322v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500400v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500328v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32174-5_10" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500406v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500350v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568580v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574136v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03495172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-bismuth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8616-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13776104X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04678937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zilioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bismuth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Th&#233;venoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04746573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Iten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cr&#233;pet Daigremont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Floch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Nanteuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03960308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Starzhenetskiy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Ulfstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Rusinova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87706-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03244513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dunin-Wasowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M. Nichols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03547550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01716098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hamann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01506718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05535859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rouaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Schwarcz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05325108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.078.0153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04109527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Baetens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04282792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/red.005.0008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/eulr2022017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.043.0123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Glucksmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230109v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Demaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Concetto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Solveig Epstein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myele Rouxel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.323.0369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689017_00301004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/EULR2017006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Azoulai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2015.4962" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027552ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502129v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04678951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705708_007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04678946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705708_002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04519737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04749862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04918673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/law/9780192849922.003.0046" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04314524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800885592.00015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04157459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04088906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03688680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alviar Garc&#237;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199826v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004390935/BP000022.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390935_019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfdi.org/publications/sante-et-droit-international-colloque-de-rennes/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269793v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32174-5_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500400v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568580v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574136v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571531v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03495172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>