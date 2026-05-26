--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -2975,407 +2975,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Report on the implications of Brexit on judicial cooperation in civil and commercial matters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Azoulai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horatia Muir Watt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue trimestrielle de droit financier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.3 - 15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rethinking the (Limited) Responsibility of Multinational Enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NLS Business Law Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3, pp.37 - 54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The 'Santiago Principles' for Sovereign Wealth Funds: The Shortcomings and the Futility of Self-Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Business Law Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (1), pp.69-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.54648/EULR2017006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’extraterritorialité du FATCA et le problème des &amp;quot;Américains Accidentels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 144 (4), pp.1197-1261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03230108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques conclusives – De la nécessité de repenser l’indépendance juridique de la personne morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2017 (5), pp. 56-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03495592v1</w:t>
-              </w:r>
-[...162 lines deleted...]
-                <w:t xml:space="preserve">hal-03230080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Principes de Santiago : authentique standard international utile aux Etats d’accueil ou simple exercice de relations publiques ?</w:t>
               </w:r>
@@ -3860,312 +3860,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dette des États et emprunts toxiques des collectivités locales : Destins croisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale des Services Financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, pp.7 - 10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'internationalisation du capitalisme d'État en question : Les failles de l'encadrement juridique des risques politiques et économiques posés par les investissements souverains étrangers (entreprises d'État et fonds souverains)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 45 (3), pp.379 - 398. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1027552ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1027552ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03502128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Dette des États et emprunts toxiques des collectivités locales : Destins croisés</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée dans le conundrum des réactions décentralisées à l’illicite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale des Services Financiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2, pp.7 - 10</w:t>
+              <w:t xml:space="preserve">Journal du droit international (Clunet)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03502129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Path Towards an International Public Policy for Sovereign Debt Contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anuário Brasileiro de Direito Internacional/Brazilian yearbook of international law/Annuaire brésilien de droit international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (17), pp.122 - 144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502095v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03502129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une drôle d’épreuve</w:t>
               </w:r>
@@ -4384,134 +4384,220 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Universal Recognition of Animal Welfare and its Dark Sides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isil Aral; Jean d'Aspremont. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Law and Universality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.185-198, 2024, 9780198899419</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Towards a New Extraterritoriality of EU Sanctions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Dunin-Wasowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sanctions: Monetary and Financial Law Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill Nijhoff, pp.123-145, 2024, 9789004705708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004705708_007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Zilioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4530,162 +4616,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thévenoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sanctions: Monetary and Financial Law Perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brill | Nijhoff, pp.1-9, 2024, 9789004705708. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/9789004705708_002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678946v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-04519737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Animal law through a utilitarian lens</w:t>
               </w:r>
@@ -5308,90 +5308,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la Covid-19 révèle du rapport entre le monde et le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Alviar García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Azoulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Forray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horatia Muir Watt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Lazar; Guillaume Plantin; Xavier Ragot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Monde d'aujourd'hui. Les sciences sociales au temps de la Covid</w:t>
@@ -6992,169 +6992,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03507410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Caveat investor !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale des services financiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bruylant, pp.169 - 171, 2014, 9782802747062</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monnaie (droit)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascal Mbongo; François Hervouët. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire encyclopédique de l'État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Berger-Levrault, pp.636 - 640, 2014, 9782701318622</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03574184v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03568581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dette de l’Etat</w:t>
               </w:r>
@@ -7418,441 +7418,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les processus de réforme(s) des Nations Unies</w:t>
+                <w:t xml:space="preserve">La privatisation des organisations internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des organisations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, pp.104 - 113, 2013, 9782275035901</w:t>
+              <w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, pp.192 - 198, 2013, 9782275035901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03568846v1</w:t>
+                <w:t xml:space="preserve">hal-03568847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La privatisation des organisations internationales</w:t>
+                <w:t xml:space="preserve">L’émergence d’un 'ordre public de la dette souveraine' pour et par le contrat d’emprunt souverain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuaire Français de Droit International 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.489 - 513, 2013, 9782271079824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03574136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’assistance financière du FMI aux États membres de la zone euro : De l’inconcevable au conventionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bismuth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Affaires Européennes 2012/4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Bruylant, pp.747 - 757, 2013, 9782802733188</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03571530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les processus de réforme(s) des Nations Unies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des organisations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, pp.192 - 198, 2013, 9782275035901</w:t>
+              <w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, pp.104 - 113, 2013, 9782275035901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’émergence d’un 'ordre public de la dette souveraine' pour et par le contrat d’emprunt souverain ?</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03568846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de l’encadrement prudentiel des banques par le Comité de Bâle, reflet des tensions entre les différents espaces de régulation financière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuaire Français de Droit International 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS Éditions, pp.489 - 513, 2013, 9782271079824</w:t>
+              <w:t xml:space="preserve">Les réformes des régulations financières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRJS éditions, pp.173 - 195, 2013, 9782919211173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03495172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les organismes internationaux de régulation financière : L’exemple de l’Organisation Internationale des Commissions de Valeurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bismuth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit des organisations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Librairie générale de droit et de jurisprudence, pp.71 - 76, 2013, 9782275035901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03571531v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03495172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pratiques procédurales internationales comme produit des contraintes administratives nationales</w:t>
               </w:r>
@@ -8344,51 +8344,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CA4A945"/>
+    <w:nsid w:val="F451DF24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8575,51 +8575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-bismuth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8616-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13776104X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04678937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zilioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bismuth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Th&#233;venoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04746573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Iten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cr&#233;pet Daigremont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Floch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Nanteuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03960308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Starzhenetskiy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Ulfstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Rusinova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87706-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03244513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dunin-Wasowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M. Nichols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03547550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01716098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hamann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01506718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05535859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rouaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Schwarcz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05325108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.078.0153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04109527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Baetens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04282792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/red.005.0008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/eulr2022017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.043.0123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Glucksmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230109v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Demaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Concetto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Solveig Epstein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myele Rouxel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.323.0369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689017_00301004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/EULR2017006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230108v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495592v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230156v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Azoulai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2015.4962" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502128v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027552ar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507725v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502095v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502129v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04678951v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705708_007" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04678946v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705708_002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04519737v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04749862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04918673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/law/9780192849922.003.0046" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04314524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800885592.00015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04157459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04088906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03688680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alviar Garc&#237;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199826v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004390935/BP000022.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390935_019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfdi.org/publications/sante-et-droit-international-colloque-de-rennes/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269793v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32174-5_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500400v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574184v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568580v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568846v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568847v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574136v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571530v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571531v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03495172v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-bismuth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8616-8098" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/13776104X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04678937v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Zilioli" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bismuth" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Th&#233;venoz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705708" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04746573v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Iten" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cr&#233;pet Daigremont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Floch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud de Nanteuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03960308v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Starzhenetskiy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Ulfstein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Rusinova" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-87706-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03244513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Dunin-Wasowicz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip M. Nichols" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03547550v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01716098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03222402v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Carreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Juillard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Hamann" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01506718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Marchadier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221310v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chaumette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03474498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05535859v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Muller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Rouaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven L Schwarcz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-05325108v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droit.078.0153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04109527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freya Baetens" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15718034-12341499" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04282792v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/red.005.0008" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03676495v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/eulr2022017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816318v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962657v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962550v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.043.0123" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451643v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962239v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962962v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Glucksmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963068v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02238786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962273v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230096v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230109v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Demaret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Di Concetto" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Solveig Epstein" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myele Rouxel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ride.323.0369" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230076v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230121v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24689017_00301004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230089v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230156v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Azoulai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatia Muir Watt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230092v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54648/EULR2017006" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03230108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03495592v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963135v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962219v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574339v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/afdi.2015.4962" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500698v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500510v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Dupont" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500513v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507570v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507725v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502128v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1027552ar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502095v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502157v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568848v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03825333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04519737v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/?lang=en&amp;amp;cc=fr" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04678951v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705708_007" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04678946v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004705708_002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04749862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04918673v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/law/9780192849922.003.0046" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04314524v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781800885592.00015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04157459v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04088906v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03688680v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962387v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962473v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382326v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Alviar Garc&#237;a" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962435v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962625v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962645v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199826v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/book/edcoll/9789004390935/BP000022.xml" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390935_019" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269988v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03962424v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03586842v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfdi.org/publications/sante-et-droit-international-colloque-de-rennes/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269798v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269797v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03269793v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03963217v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32174-5_10" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500322v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500400v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500350v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03500383v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03398033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507284v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507513v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03507410v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574184v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568580v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478746v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568578v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568847v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03574136v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571530v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03568846v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03495172v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571531v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03571640v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950475v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Guillaume" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Chapouthier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guichet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Bovet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451626v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03502300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>