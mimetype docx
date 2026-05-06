--- v0 (2026-03-14)
+++ v1 (2026-05-06)
@@ -168,731 +168,731 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic and macroscopic investigations on He bubble formation in W via in situ spectroscopic ellipsometry</w:t>
+                <w:t xml:space="preserve">Hydrogen (deuterium) retention and desorption from boron: Efficient dissociation of molecular hydrogen and absence of diborane desorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Pappalardo</w:t>
+                <w:t xml:space="preserve">A Afonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Frikha</w:t>
+                <w:t xml:space="preserve">T Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Mougenot</w:t>
+                <w:t xml:space="preserve">C Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Swinburne</w:t>
+                <w:t xml:space="preserve">M Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Cartry</w:t>
+                <w:t xml:space="preserve">C Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 59 (8), pp.085203. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 47, pp.102112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae44a6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2026.102112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05526655v1</w:t>
+                <w:t xml:space="preserve">hal-05582728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
+                <w:t xml:space="preserve">Microscopic and macroscopic investigations on He bubble formation in W via in situ spectroscopic ellipsometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
+                <w:t xml:space="preserve">F Pappalardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Harrison</w:t>
+                <w:t xml:space="preserve">E Frikha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Moulton</w:t>
+                <w:t xml:space="preserve">J Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
+                <w:t xml:space="preserve">T Swinburne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Lonigro</w:t>
+                <w:t xml:space="preserve">G Cartry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 59 (8), pp.085203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6463/ae44a6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05282872v1</w:t>
+                <w:t xml:space="preserve">hal-05526655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium retention in cold spray tantalum coatings vs. polycrystalline tungsten and tantalum</w:t>
+                <w:t xml:space="preserve">Modelling fuel retention in the W divertor during the D/H/D changeover experiment in WEST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+                <w:t xml:space="preserve">Etienne A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Xavier Navarro-Gonzalez</w:t>
+                <w:t xml:space="preserve">D. Piccinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Bisson</w:t>
+                <w:t xml:space="preserve">M. Bertoglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jay Anderson</w:t>
+                <w:t xml:space="preserve">T. Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Angot</w:t>
+                <w:t xml:space="preserve">J. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 65 (7), pp.076042. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45, pp.101999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ade4d7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504987v1</w:t>
+                <w:t xml:space="preserve">hal-05305544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuterium retention in tungsten oxide: the role of oxide damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martiane Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 65 (7), pp.076024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-4326/addfea⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling fuel retention in the W divertor during the D/H/D changeover experiment in WEST</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne A Hodille</w:t>
+                <w:t xml:space="preserve">Deuterium retention in cold spray tantalum coatings vs. polycrystalline tungsten and tantalum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Piccinelli</w:t>
+                <w:t xml:space="preserve">Marcos Xavier Navarro-Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bertoglio</w:t>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Loarer</w:t>
+                <w:t xml:space="preserve">Jay Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Dufour</w:t>
+                <w:t xml:space="preserve">Thierry Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45, pp.101999. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (7), pp.076042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2025.101999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ade4d7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05305544v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demonstration of Super-X divertor exhaust control for transient heat load management in compact fusion reactors</w:t>
               </w:r>
@@ -1006,161 +1006,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser temperature programmed desorption: A flexible technique to study ion-surface interaction</w:t>
+                <w:t xml:space="preserve">Divertor shaping with neutral baffling as a solution to the tokamak power exhaust challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Minissale</w:t>
+                <w:t xml:space="preserve">Kevin Verhaegh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dunand</w:t>
+                <w:t xml:space="preserve">James Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hiret</w:t>
+                <w:t xml:space="preserve">David Moulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Faure</w:t>
+                <w:t xml:space="preserve">Bruce Lipschultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grisolia</w:t>
+                <w:t xml:space="preserve">Nicola Lonigro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 95 (3), </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0186019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-025-02121-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505706v1</w:t>
+                <w:t xml:space="preserve">hal-05282872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ monitoring of tungsten oxides reduction during deuterium plasma exposure by spectroscopic ellipsometry</w:t>
               </w:r>
@@ -1185,51 +1185,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rayneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martiane Cabié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1319,51 +1319,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Ghiorghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1408,5145 +1408,5279 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium uptake, desorption and sputtering from W(110) surface covered with oxygen</w:t>
+                <w:t xml:space="preserve">Laser temperature programmed desorption: A flexible technique to study ion-surface interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Hodille</w:t>
+                <w:t xml:space="preserve">M. Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Pavec</w:t>
+                <w:t xml:space="preserve">A. Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Denis</w:t>
+                <w:t xml:space="preserve">P. Hiret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Dunand</w:t>
+                <w:t xml:space="preserve">J.-B. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Ferro</w:t>
+                <w:t xml:space="preserve">C. Grisolia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (4), pp.046022. </w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 95 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2a29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0186019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04521576v1</w:t>
+                <w:t xml:space="preserve">hal-04505706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wall conditions in WEST during operations with a new ITER grade, actively cooled divertor</w:t>
+                <w:t xml:space="preserve">Deuterium uptake, desorption and sputtering from W(110) surface covered with oxygen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gallo</w:t>
+                <w:t xml:space="preserve">Etienne Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ph. Moreau</w:t>
+                <w:t xml:space="preserve">Blanche Pavec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Douai</w:t>
+                <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Alarcon</w:t>
+                <w:t xml:space="preserve">Axel Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Afonin</w:t>
+                <w:t xml:space="preserve">Yves Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 41, pp.101741. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (4), pp.046022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad2a29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04783077v1</w:t>
+                <w:t xml:space="preserve">hal-04521576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium plasma operations on ASDEX Upgrade and JET in support of the non-nuclear phases of ITER</w:t>
+                <w:t xml:space="preserve">Wall conditions in WEST during operations with a new ITER grade, actively cooled divertor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Hakola</w:t>
+                <w:t xml:space="preserve">A. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Balden</w:t>
+                <w:t xml:space="preserve">Ph. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Baruzzo</w:t>
+                <w:t xml:space="preserve">D. Douai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Bisson</w:t>
+                <w:t xml:space="preserve">T. Alarcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Brezinsek</w:t>
+                <w:t xml:space="preserve">K. Afonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (9), pp.096022. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41, pp.101741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad6335⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2024.101741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05029314v1</w:t>
+                <w:t xml:space="preserve">cea-04783077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of ion cyclotron wall conditioning discharges in hydrogen and helium in JET</w:t>
+                <w:t xml:space="preserve">Helium plasma operations on ASDEX Upgrade and JET in support of the non-nuclear phases of ITER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Kovtun</w:t>
+                <w:t xml:space="preserve">A. Hakola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Wauters</w:t>
+                <w:t xml:space="preserve">M. Balden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Matveev</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">M. Baruzzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Jepu</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brezinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101521⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (9), pp.096022. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ad6335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455448v1</w:t>
+                <w:t xml:space="preserve">hal-05029314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial study on thermal stability of cold spray tantalum coating irradiated with deuterium for fusion applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of ion cyclotron wall conditioning discharges in hydrogen and helium in JET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Navarro Gonzalez</w:t>
+                <w:t xml:space="preserve">Y. Kovtun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hwasung Yeom</w:t>
+                <w:t xml:space="preserve">T. Wauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danah Velez</w:t>
+                <w:t xml:space="preserve">D. Matveev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Jepu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ad0098⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.101521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2023.101521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455392v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical properties, surface composition and desorption of Stainless Steel (316L) studied from ambient temperature to 1000 K in vacuum</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Minissale</w:t>
+                <w:t xml:space="preserve">Initial study on thermal stability of cold spray tantalum coating irradiated with deuterium for fusion applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Romero-Lairado</w:t>
+                <w:t xml:space="preserve">Tyler Dabney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Salomon</w:t>
+                <w:t xml:space="preserve">Marcos Navarro Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Giacometti</w:t>
+                <w:t xml:space="preserve">Hwasung Yeom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danah Velez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106865⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (11), pp.115611. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ad0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192375v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helium-induced morphology evolution in tungsten under thermal treatment</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optical properties, surface composition and desorption of Stainless Steel (316L) studied from ambient temperature to 1000 K in vacuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Campos</w:t>
+                <w:t xml:space="preserve">Cyprien Louis de Canonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Romero-Lairado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac94e3⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.106865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2023.106865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858986v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of plasma wall interactions between tungsten plasma facing components and helium plasmas in the WEST tokamak</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.P. Gunn</w:t>
+                <w:t xml:space="preserve">The role of defects, deuterium, and surface morphology on the optical response of beryllium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Louis de Canonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bernard</w:t>
+                <w:t xml:space="preserve">Cedric Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Bruno</w:t>
+                <w:t xml:space="preserve">Bogdan Butoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 62 (7), pp.076028. </w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2ef3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac4c71⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029619v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03548826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of defects, deuterium, and surface morphology on the optical response of beryllium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Optical Properties of Tungsten: A Parametric Study to Characterize the Role of Roughness, Surface Composition and Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Pappalardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Romero Lairado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyprien Louis de Canonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Régis Bisson</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Giacometti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac4c71⟩</w:t>
+              <w:t xml:space="preserve">Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Laser–Matter Interaction, 3 (3), pp.216-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/opt3030021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03548826v1</w:t>
+                <w:t xml:space="preserve">hal-03715036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Properties of Tungsten: A Parametric Study to Characterize the Role of Roughness, Surface Composition and Temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federica Pappalardo</w:t>
+                <w:t xml:space="preserve">Helium-induced morphology evolution in tungsten under thermal treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Romero Lairado</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gregory Giacometti</w:t>
+                <w:t xml:space="preserve">Andrea Campos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Laser–Matter Interaction, 3 (3), pp.216-224. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (12), pp.126022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/opt3030021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac94e3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715036v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03858986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface oxygen versus native oxide on tungsten: contrasting effects on deuterium retention and release</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of plasma wall interactions between tungsten plasma facing components and helium plasmas in the WEST tokamak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Faure</w:t>
+                <w:t xml:space="preserve">E. Tsitrone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Angot</w:t>
+                <w:t xml:space="preserve">B. Pegourie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Gunn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 62 (5), pp.054002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac583a⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 62 (7), pp.076028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac2ef3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03632757v1</w:t>
+                <w:t xml:space="preserve">hal-04029619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen retention and ammonia production on tungsten</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Aissou</w:t>
+                <w:t xml:space="preserve">Surface oxygen versus native oxide on tungsten: contrasting effects on deuterium retention and release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Dunand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Angot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 61 (12), pp.126067. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 62 (5), pp.054002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac583a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac3698⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03451647v1</w:t>
+                <w:t xml:space="preserve">hal-03632757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogen trapping in tungsten: impact of helium irradiation and thermal cycling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ryuichi Sakamoto</w:t>
+                <w:t xml:space="preserve">Nitrogen retention and ammonia production on tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Ghiorghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Aissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab68bd⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61 (12), pp.126067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/ac3698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046763v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sticking Probability of Ammonia Molecules on Tungsten and 316L Stainless Steel Surfaces</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'Interface Plasma-Paroi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bufferand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences en Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03046773v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long discharges in a steady state with D 2 and N 2 on the actively cooled tungsten upper divertor in WEST</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Bourdelle</w:t>
+                <w:t xml:space="preserve">Sticking Probability of Ammonia Molecules on Tungsten and 316L Stainless Steel Surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dunand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Temmerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (32), pp.17566-17577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.0c03313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/abb919⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03046790v1</w:t>
+                <w:t xml:space="preserve">hal-03046773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Tritium retention in w plasma-facing materials: Impact of the material structure and helium irradiation” [Nucl. Mater. Energy 2019; 19: 403–410]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Hodille</w:t>
+                <w:t xml:space="preserve">Long discharges in a steady state with D 2 and N 2 on the actively cooled tungsten upper divertor in WEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Loarer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kreter</w:t>
+                <w:t xml:space="preserve">T. Dittmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tsitrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Autissier</w:t>
+                <w:t xml:space="preserve">C. Bourdelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22, pp.100729. </w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (12), pp.126046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2020.100729⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/abb919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026714v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'Interface Plasma-Paroi</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to “Tritium retention in w plasma-facing materials: Impact of the material structure and helium irradiation” [Nucl. Mater. Energy 2019; 19: 403–410]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Bufferand</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kreter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Autissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences en Fusion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22, pp.100729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2020.100729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219163v1</w:t>
+                <w:t xml:space="preserve">hal-03026714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuterium and helium outgassing following plasma discharges in WEST: Delayed D outgassing during D-to-He changeover experiments studied with threshold ionization mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E A Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Douai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Wauters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nme.2020.100885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physique des flux de matière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Pégourié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences de la Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blistering and hydrogen retention in poly- and single- crystals of aluminum by a joint experimental-modeling approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Michau</w:t>
+                <w:t xml:space="preserve">Hydrogen trapping in tungsten: impact of helium irradiation and thermal cycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykola Ialovega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryuichi Sakamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.100675⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, T171, pp.014066. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/ab68bd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121395v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03046763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tritium retention in W plasma-facing materials: Impact of the material structure and helium irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Autissier</w:t>
+                <w:t xml:space="preserve">Blistering and hydrogen retention in poly- and single- crystals of aluminum by a joint experimental-modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Quiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Redolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 19, pp.403-410. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 20, pp.100675. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.100675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.03.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02086134v1</w:t>
+                <w:t xml:space="preserve">hal-02121395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of dynamic deuterium retention in single-crystal and poly-crystals of tungsten: The role of natural defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">T. Angot</w:t>
+                <w:t xml:space="preserve">Tritium retention in W plasma-facing materials: Impact of the material structure and helium irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Sakamoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kreter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Autissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.09.032⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.403-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02307208v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02086134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of surface temperature on optical properties of molybdenum mirrors in the visible and near-infrared domains</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of dynamic deuterium retention in single-crystal and poly-crystals of tungsten: The role of natural defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ghiorghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grisolia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aaca03⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 461, pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.09.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953124v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02307208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exciting H2 Molecules for Graphene Functionalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Esben Leonhard Kolsbjerg</w:t>
+                <w:t xml:space="preserve">Patterned formation of enolate functional groups on the graphene basal plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Martin Cassidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stine Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Bluhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (45), pp.28370-28374</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690707v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterned formation of enolate functional groups on the graphene basal plane</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exciting H2 Molecules for Graphene Functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Calisti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Angot</w:t>
+                <w:t xml:space="preserve">Line Kyhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Balog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Groves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Leonhard Kolsbjerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (1), pp.513 - 520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b07079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954159v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations of atomic deuterium exposure in self-damaged tungsten</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of surface temperature on optical properties of molybdenum mirrors in the visible and near-infrared domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.T. Zeweldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57 (5), pp.056002. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5aa5⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 58 (9), pp.096012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aaca03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528018v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma–wall interaction studies within the EUROfusion consortium: progress on plasma-facing components development and qualification</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T. Schwarz-Selinger</w:t>
+                <w:t xml:space="preserve">Retention and release of hydrogen isotopes in tungsten plasma-facing components: the role of grain boundaries and the native oxide layer from a joint experiment-simulation integrated approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Schmid</w:t>
+                <w:t xml:space="preserve">F Ghiorghiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kirschner</w:t>
+                <w:t xml:space="preserve">Younès Addab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57 (11), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa796e⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 57 (7), pp.076019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6d24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690696v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retention and release of hydrogen isotopes in tungsten plasma-facing components: the role of grain boundaries and the native oxide layer from a joint experiment-simulation integrated approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F Ghiorghiu</w:t>
+                <w:t xml:space="preserve">Plasma–wall interaction studies within the EUROfusion consortium: progress on plasma-facing components development and qualification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Brezinsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younès Addab</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Minissale</w:t>
+                <w:t xml:space="preserve">J. Coenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schwarz-Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kirschner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 57 (7), pp.076019. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa6d24⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 57 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa796e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528028v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the tritium retention in ITER tungsten divertor target using macroscopic rate equations simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Simulations of atomic deuterium exposure in self-damaged tungsten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Založnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Markelj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Becquart</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Schwarz-Selinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1402-4896/aa8787⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 57 (5), pp.056002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1741-4326/aa5aa5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690705v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The temperature dependence of optical properties of tungsten in the visible and near-infrared domains: an experimental and theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Minissale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Pardanaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (45), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6463/aa81f3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogenated graphene on Ir(111): A high-resolution electron energy loss spectroscopy study of the vibrational spectrum</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Estimation of the tritium retention in ITER tungsten divertor target using macroscopic rate equations simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Markelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, T170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1402-4896/aa8787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.115403⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01284577v1</w:t>
+                <w:t xml:space="preserve">hal-01690705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of hydrogen isotopes behavior in tungsten by a multi trapping macroscopic rate equation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.A. Hodille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Angot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica Scripta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, T167, pp.014011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0031-8949/2016/T167/014011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macroscopic rate equation modeling of trapping/detrapping of hydrogen isotopes in tungsten materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Hydrogenated graphene on Ir(111): A high-resolution electron energy loss spectroscopy study of the vibrational spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Kyhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Balog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liv Hornekaer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.06.041⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93, pp.115403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.115403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01230501v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic fuel retention in tokamak wall materials: An in situ laboratory study of deuterium release from polycrystalline tungsten at room temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Macroscopic rate equation modeling of trapping/detrapping of hydrogen isotopes in tungsten materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.A. Hodille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">K Achkasov</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Angot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, theme issue “Models and Data for Plasma-Material Interaction in Fusion Devices“, 467 (1), pp.432. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, theme issue “Models and Data for Plasma-Material Interaction in Fusion Devices“, 467 (1), pp.424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.06.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.07.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01230492v1</w:t>
+                <w:t xml:space="preserve">hal-01230501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deuterium adsorption on (and desorption from) SiC(0001)-(3×3), (√3×√3)R30°, (6√3×6√3)R30° and quasi-free standing graphene obtained by hydrogen intercalation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dynamic fuel retention in tokamak wall materials: An in situ laboratory study of deuterium release from polycrystalline tungsten at room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Markelj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Mourey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Ghiorghiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Achkasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/9/094014⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, theme issue “Models and Data for Plasma-Material Interaction in Fusion Devices“, 467 (1), pp.432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.07.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945850v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01230492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum state-resolved gas/surface reaction dynamics probed by reflection absorption infrared spectroscopy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Deuterium adsorption on (and desorption from) SiC(0001)-(3×3), (√3×√3)R30°, (6√3×6√3)R30° and quasi-free standing graphene obtained by hydrogen intercalation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François C. Bocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rainer D. Beck</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Themlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Layet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4803933⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 47 (9), pp.094014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/47/9/094014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833941v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrationally bond-selected chemisorption of methane isotopologues on Pt(111) studied by reflection absorption infrared spectroscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Quantum state-resolved gas/surface reaction dynamics probed by reflection absorption infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hirokazu Ueta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer D. Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2FD20007D⟩</w:t>
+              <w:t xml:space="preserve">Review of Scientific Instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 84, pp.053902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4803933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834757v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Hydrogenation of Deuterium-Intercalated Quasi-Free-Standing Graphene on SiC(0001)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François C. Bocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Themlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Layet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Angot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.201401(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.85.201401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The sticking probability of D2O-water on ice: Isotope effects and the influence of vibrational excitation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vibrationally bond-selected chemisorption of methane isotopologues on Pt(111) studied by reflection absorption infrared spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hirokazu Ueta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer D. Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4742914⟩</w:t>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 157, pp.285-295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2FD20007D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834749v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alignment dependent chemisorption of vibrationally excited CH4(ν3) on Ni(100), Ni(110), and Ni(111)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The sticking probability of D2O-water on ice: Isotope effects and the influence of vibrational excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morten Hundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer D. Beck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 137, pp.074701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4742914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alignment dependent chemisorption of vibrationally excited CH4(ν3) on Ni(100), Ni(110), and Ni(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce L. Yoder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morten Hundt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer D. Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2011, 135 (22), pp.224703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3665136⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6556,114 +6690,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de l'interaction de l'hydrogène atomique avec des surfaces de silicium. Réalisation du système expérimental, caractérisation et premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Ecole Polytechnique X, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00000937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId248"/>
+      <w:footerReference w:type="default" r:id="rId255"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6731,51 +6865,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40BFB63A"/>
+    <w:nsid w:val="828A9F4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6962,51 +7096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-bisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8819-1563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104608595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-9195-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pappalardo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frikha" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Swinburne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cartry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae44a6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05504987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Xavier Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Anderson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade4d7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05504924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Martin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pardanaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/addfea" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305544v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccinelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101999" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505706v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dunand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Faure" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186019" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pappalardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rayneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salomon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101751" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Aissou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Ghiorghiu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ad2b10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521576v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pavec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dunand" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferro" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2a29" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783077v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douai" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101741" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029314v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balden" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad6335" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04455448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kovtun" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauters" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jepu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101521" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04455392v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Dabney" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Navarro Gonzalez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasung Yeom" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danah Velez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad0098" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192375v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Louis de Canonville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero-Lairado" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giacometti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106865" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858986v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthe" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac94e3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029619v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pegourie" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gunn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruno" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2ef3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548826v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butoi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4c71" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715036v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero Lairado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030021" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632757v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Faure" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac583a" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03451647v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aissou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Temmerman" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac3698" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03046763v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Sakamoto" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab68bd" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03046773v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03313" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03046790v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dittmar" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abb919" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026714v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sakamoto" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hodille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kreter" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100729" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03219163v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bisson" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Hodille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Douai" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wauters" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100885" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03219153v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121395v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiros" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redolfi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100675" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086134v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.03.005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02307208v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghiorghiu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.09.032" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01953124v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Zeweldi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aaca03" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690707v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kyhl" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Balog" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Groves" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Leonhard Kolsbjerg" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b07079" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01954159v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Martin Cassidy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Pedersen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Bluhm" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calisti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528018v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Markelj" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5aa5" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690696v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coenen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schmid" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirschner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa796e" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528028v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6d24" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690705v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hodille" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Becquart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa8787" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690700v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa81f3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01284577v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Hornekaer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115403" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01252995v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2016/T167/014011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230501v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bonnin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Angot" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.041" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230492v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Achkasov" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.07.028" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945850v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois C. Bocquet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Themlin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Layet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/9/094014" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833941v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Ueta" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer D. Beck" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803933" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834757v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2FD20007D" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834745v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.201401" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834749v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morten Hundt" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742914" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834782v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce L. Yoder" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665136" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000937v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-bisson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8819-1563" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/104608595" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/A-9195-2008" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582728v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Afonin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cornelius" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Martin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Minissale" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pardanaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2026.102112" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Pappalardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Frikha" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mougenot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Swinburne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Cartry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae44a6" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305544v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne A Hodille" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piccinelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bertoglio" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loarer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2025.101999" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05504924v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykola Ialovega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pardanaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bernard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiane Cabi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/addfea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05504987v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Xavier Navarro-Gonzalez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bisson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Anderson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Angot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ade4d7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282776v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kool" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Verhaegh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Derks" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wijkamp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Koenders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-025-01824-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Verhaegh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Harrison" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Lipschultz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Lonigro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-025-02121-1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Pappalardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rayneau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Salomon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101751" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521585v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taki Aissou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Ghiorghiu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Minissale" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory de Temmerman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/ad2b10" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505706v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Minissale" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dunand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hiret" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Faure" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grisolia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0186019" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521576v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Hodille" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Pavec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Dunand" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ferro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad2a29" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04783077v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gallo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douai" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Alarcon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afonin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2024.101741" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05029314v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hakola" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balden" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baruzzo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brezinsek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ad6335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04455448v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Kovtun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Wauters" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Matveev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Jepu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2023.101521" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04455392v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyler Dabney" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Navarro Gonzalez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hwasung Yeom" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danah Velez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ad0098" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192375v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Louis de Canonville" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero-Lairado" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Salomon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Giacometti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2023.106865" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03548826v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Pardanaud" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Butoi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac4c71" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715036v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Romero Lairado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/opt3030021" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858986v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Barthe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Campos" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac94e3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04029619v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tsitrone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Pegourie" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Gunn" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bernard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bruno" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac2ef3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03632757v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Faure" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac583a" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03451647v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Aissou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Temmerman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ac3698" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03219163v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bufferand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03046773v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Angot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03313" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03046790v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dittmar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourdelle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/abb919" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026714v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sakamoto" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hodille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kreter" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Autissier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100729" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03578369v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bisson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E A Hodille" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gaspar" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Douai" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Wauters" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2020.100885" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03219153v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard P&#233;gouri&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03046763v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuichi Sakamoto" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/ab68bd" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02121395v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quiros" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mougenot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redolfi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.100675" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02086134v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2019.03.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02307208v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ghiorghiu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Hodille" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.09.032" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01954159v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Martin Cassidy" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stine Pedersen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Bluhm" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Calisti" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Kyhl" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Balog" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Groves" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Leonhard Kolsbjerg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b07079" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01953124v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.T. Zeweldi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aaca03" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528028v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ghiorghiu" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Addab" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa6d24" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coenen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schwarz-Selinger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Schmid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kirschner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa796e" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01528018v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Markelj" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Becquart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa5aa5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690700v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/aa81f3" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01690705v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Hodille" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bernard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Becquart" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aa8787" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01252995v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Becquart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/2016/T167/014011" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01284577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Hornekaer" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.115403" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230501v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Bonnin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Angot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.06.041" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230492v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Mourey" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Achkasov" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.07.028" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945850v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois C. Bocquet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Themlin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Layet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/9/094014" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833941v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Chen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hirokazu Ueta" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer D. Beck" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4803933" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834745v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.201401" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834757v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2FD20007D" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834749v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morten Hundt" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4742914" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834782v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce L. Yoder" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3665136" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000937v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>