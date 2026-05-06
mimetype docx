--- v1 (2026-03-24)
+++ v2 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -498,1943 +498,2747 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADP receptor P2Y12 is the capstone of the cross-talk between Ca 2+ mobilization pathways dependent on ATPases SERCA3 and SERCA2b in platelet</w:t>
+                <w:t xml:space="preserve">Two-pore channels (TPCs) acts as a hub for excitation-contraction coupling, metabolism and cardiac hypertrophy signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Feng</w:t>
+                <w:t xml:space="preserve">Antoine de Zélicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Hechler</w:t>
+                <w:t xml:space="preserve">Abdallah Fayssoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
+                <w:t xml:space="preserve">Arnaud Mansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Gachet</w:t>
+                <w:t xml:space="preserve">Faouzi Zarrouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Eckly</w:t>
+                <w:t xml:space="preserve">Ahmed Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 117, pp.102839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2023.102839⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03930689v1</w:t>
+                <w:t xml:space="preserve">hal-04409238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The immunosuppressant drug Cyclosporin A aggravates irradiation effects in endothelial cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Niemann-Pick C1 protein regulates platelet membrane–associated calcium ion signaling in thrombo-occlusive diseases in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Thery</w:t>
+                <w:t xml:space="preserve">Mailin-Christin Manke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérome Pateux</w:t>
+                <w:t xml:space="preserve">Anna Roslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cosler</w:t>
+                <w:t xml:space="preserve">Britta Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Münzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferdinand Kollotzek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2022.02.096⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (7), pp.1957-1966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2023.03.038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453742v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoglin Is an Endothelial Housekeeper against Inflammation: Insight in ECFC-Related Permeability through LIMK/Cofilin Pathway</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADP receptor P2Y12 is the capstone of the cross-talk between Ca 2+ mobilization pathways dependent on ATPases SERCA3 and SERCA2b in platelet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Saller</w:t>
+                <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Frezza</w:t>
+                <w:t xml:space="preserve">Béatrice Hechler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Poirault-Chassac</w:t>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Eckly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research and Practice in Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03388849v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03930689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERCA3 calcium pump: discovery of a new calcium signalling pathway that triggers platelet activation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean‐philippe Rosa</w:t>
+                <w:t xml:space="preserve">The immunosuppressant drug Cyclosporin A aggravates irradiation effects in endothelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Bobe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kathia Beddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Thery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Pateux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cosler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone d'Hémostase et Thrombose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 602, pp.127-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2022.02.096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453801v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAADP/SERCA3-dependent Ca2+ stores pathway specifically controls early autocrine ADP secretion potentiating platelet activation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
+                <w:t xml:space="preserve">Endoglin Is an Endothelial Housekeeper against Inflammation: Insight in ECFC-Related Permeability through LIMK/Cofilin Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Frezza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Poirault-Chassac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.119.316090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-02948394v1</w:t>
+                <w:t xml:space="preserve">hal-03388849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominant negative Ras (DN Ras) attenuates pathological ventricular remodeling in pressure overload cardiac hypertrophy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SERCA3 calcium pump: discovery of a new calcium signalling pathway that triggers platelet activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐philippe Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Francophone d'Hémostase et Thrombose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.41-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.08.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02610567v1</w:t>
+                <w:t xml:space="preserve">hal-04453801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of sarco (endo) plasmic reticulum calcium ATPase (SERCA) system in normal mouse cardiovascular tissues, heart failure and atherosclerosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TRPV4 channel activation induces the transition of venous and arterial endothelial cells toward a pro‐inflammatory phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Beddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Riccobono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.14613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zela Keuylian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karl Blirando</w:t>
+                <w:t xml:space="preserve">hal-04453732v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">NAADP/SERCA3-dependent Ca2+ stores pathway specifically controls early autocrine ADP secretion potentiating platelet activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziane Elaïb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adeline Jacquet</w:t>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (7), pp.e166-e183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/CIRCRESAHA.119.316090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02948394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Platelet Functions are Decreased in Obesity and Restored after Weight Loss: Evidence for a Role of the SERCA3-Dependent ADP Secretion Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziane Elaïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Coupaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Zuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (03), pp.384-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-0038-1677033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filamin A Modulates Store-Operated Ca 2+ Entry by Regulating STIM1 (Stromal Interaction Molecule 1)–Orai1 Association in Human Platelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Albarrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Jardín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Sanchez-Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (2), pp.386-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.117.310139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04457054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominant negative Ras (DN Ras) attenuates pathological ventricular remodeling in pressure overload cardiac hypertrophy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Ramos-Kuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kleopatra Rapti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Mehel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perundurai S Dhandapany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1853 (11), pp.2870-2884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2015.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610567v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expression of sarco (endo) plasmic reticulum calcium ATPase (SERCA) system in normal mouse cardiovascular tissues, heart failure and atherosclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Lipskaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zela Keuylian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Blirando</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mougenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1843 (11), pp.2705-2718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2014.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01545429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crucial Role for Endoplasmic Reticulum Stress During Megakaryocyte Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberta Palazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiraz Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Letizia Albarran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Polidano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arteriosclerosis, Thrombosis, and Vascular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (12), pp.2750-2758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/ATVBAHA.113.302184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04472255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récepteur PAR4 initie la voie SERCA3/NAADP qui potentialise l'activation des plaquettes en réponse à la thrombine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijke Bryckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Francais d'Hémostase</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Saint malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The immunosuppressant drug Cyclosporin A aggravates irradiation effects in endothelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Boittin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Thery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Pateux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cosler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRBNE Research &amp; Innovation conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAADP/SERCA3-Dependent Ca2+ Stores Pathway Specifically Controls Early Autocrine ADP Secretion Potentiating Platelet Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziane Elaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB1745, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ca2+ release from Sarco/Endoplamic Reticulum Ca2+-ATPase 3 (SERCA3) controlled stores is involved in endothelial permeability and inflammatory response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAADP/SERCA3-dependent Ca2+ stores pathway specifically controls early autocrine ADP secretion potentiating platelet activation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziane Elaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile V. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Virtual congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLE OF THE SERCA3/NAADP SIGNALING IN THE CARDIOVASCULAR SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Feng</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine de Zélicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José‐manuel Cancela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de La Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième colloque du LabEx Lermit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLE OF THE SERCA3/NAADP SIGNALING IN THE CARDIOVASCULAR SYSTEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miao Feng</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine de Zélicourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Manuel Cancela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de La Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième colloque du LabEx Lermit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific mobilization of SERCA3-dependent Ca2+ stores by NAADP regulates platelet activity through ADP secretion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziane Elaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijke Bryckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Meeting of the European Calcium Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hambourg (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2444,466 +3248,466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réserves de calcium et fonctions plaquettaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9eme rencontre du CFPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diminution de l’activité des pompes à calcium SERCA3 permet la réduction de la réponse inflammatoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40eme congres de la SFH 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activation des canaux TRPV4 induit la transition des cellules endothéliales veineuses ou artérielles vers un phénotype pro-inflammatoire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Riccobono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40eme congres de la SFH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ADP sécrétée par la voie de signalisation calcique plaquettaire NAADP/SERCA3 active spécifiquement le récepteur purinergique P2Y12 et pas P2Y1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème rencontre Club français des plaquettes et des mégacayocytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, plateforme zoom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3050,51 +3854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Toth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Alhabib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Manoury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leblais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2025.103079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Bachelot-Loza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marchelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ruch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina El Hamaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demagny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2025.11.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boittin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Toth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Riccobono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25042269" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930689v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Feng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hechler" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gachet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453742v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Beddek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pateux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cosler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.02.096" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388849v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saller" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168837" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453801v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Rosa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bobe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948394v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Ela&#239;b" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.316090" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610567v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos-Kuri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Rapti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mehel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihong Zhang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perundurai S Dhandapany" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.08.006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545429v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Blirando" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.08.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Bryckaert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455715v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501065v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Elaib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455301v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455286v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Page" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8208;manuel Cancela" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de La Porte" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519880v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455185v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455403v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455362v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Raffin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455261v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Toth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Alhabib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Manoury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leblais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2025.103079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Bachelot-Loza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marchelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ruch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina El Hamaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demagny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2025.11.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boittin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Toth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Riccobono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25042269" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fayssoil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Zarrouki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2023.102839" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailin-Christin Manke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roslan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Walker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#252;nzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Kollotzek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.03.038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Feng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hechler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gachet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Beddek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pateux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cosler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.02.096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168837" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Rosa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bobe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Raffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14613" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948394v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Ela&#239;b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.316090" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zuber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Becker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1677033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Albarr&#225;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Jard&#237;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez-Collado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Redondo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.310139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos-Kuri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Rapti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mehel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihong Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perundurai S Dhandapany" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.08.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Blirando" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.08.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Palazzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Chaabane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Albarran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Polidano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.113.302184" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455436v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Bryckaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Elaib" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455301v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Page" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8208;manuel Cancela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de La Porte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455403v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455362v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>