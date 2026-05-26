--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERCA3, ubiquitous but specific calcium pumps?</w:t>
+                <w:t xml:space="preserve">Piezo1 gain of function induces a platelet preactivation state</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëliss Toth</w:t>
+                <w:t xml:space="preserve">Christilla Bachelot-Loza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaymaa Alhabib</w:t>
+                <w:t xml:space="preserve">Aurore Marchelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Manoury</w:t>
+                <w:t xml:space="preserve">Laurie Ruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Bobe</w:t>
+                <w:t xml:space="preserve">Divina El Hamaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Leblais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Demagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 132, pp.103079. </w:t>
+              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2025.103079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jtha.2025.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304354v1</w:t>
+                <w:t xml:space="preserve">hal-05441209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piezo1 gain of function induces a platelet preactivation state</w:t>
+                <w:t xml:space="preserve">SERCA3, ubiquitous but specific calcium pumps?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christilla Bachelot-Loza</w:t>
+                <w:t xml:space="preserve">Maëliss Toth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Marchelli</w:t>
+                <w:t xml:space="preserve">Shaymaa Alhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Ruch</w:t>
+                <w:t xml:space="preserve">Boris Manoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divina El Hamaoui</w:t>
+                <w:t xml:space="preserve">Régis Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Demagny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Véronique Leblais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 132, pp.103079. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtha.2025.11.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2025.103079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05441209v1</w:t>
+                <w:t xml:space="preserve">hal-05304354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Protein Kinase A Inhibitor KT5720 Prevents Endothelial Dysfunctions Induced by High-Dose Irradiation</w:t>
               </w:r>
@@ -1029,256 +1029,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endoglin Is an Endothelial Housekeeper against Inflammation: Insight in ECFC-Related Permeability through LIMK/Cofilin Pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SERCA3 calcium pump: discovery of a new calcium signalling pathway that triggers platelet activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisa Rossi</w:t>
+                <w:t xml:space="preserve">Jean‐philippe Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regis Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone d'Hémostase et Thrombose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (1), pp.41-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03388849v1</w:t>
+                <w:t xml:space="preserve">hal-04453801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SERCA3 calcium pump: discovery of a new calcium signalling pathway that triggers platelet activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miao Feng</w:t>
+                <w:t xml:space="preserve">Endoglin Is an Endothelial Housekeeper against Inflammation: Insight in ECFC-Related Permeability through LIMK/Cofilin Pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kauskot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Saller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Frezza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐philippe Rosa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sonia Poirault-Chassac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone d'Hémostase et Thrombose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (16), pp.8837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22168837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453801v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03388849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TRPV4 channel activation induces the transition of venous and arterial endothelial cells toward a pro‐inflammatory phenotype</w:t>
               </w:r>
@@ -1303,51 +1303,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Riccobono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2260,51 +2260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kauskot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,398 +2478,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAADP/SERCA3-Dependent Ca2+ Stores Pathway Specifically Controls Early Autocrine ADP Secretion Potentiating Platelet Activation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miao Feng</w:t>
+                <w:t xml:space="preserve">Ca2+ release from Sarco/Endoplamic Reticulum Ca2+-ATPase 3 (SERCA3) controlled stores is involved in endothelial permeability and inflammatory response.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathia Beddek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ziane Elaib</w:t>
+                <w:t xml:space="preserve">Francois Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Bobe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB1745, 2020</w:t>
+              <w:t xml:space="preserve">ISTH 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501065v1</w:t>
+                <w:t xml:space="preserve">hal-04455301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ca2+ release from Sarco/Endoplamic Reticulum Ca2+-ATPase 3 (SERCA3) controlled stores is involved in endothelial permeability and inflammatory response.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kathia Beddek</w:t>
+                <w:t xml:space="preserve">NAADP/SERCA3-dependent Ca2+ stores pathway specifically controls early autocrine ADP secretion potentiating platelet activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miao Feng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziane Elaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Borgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile V. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISTH 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2020, Virtual conference, France</w:t>
+              <w:t xml:space="preserve">, Jul 2020, Virtual congress, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04455301v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04455286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NAADP/SERCA3-dependent Ca2+ stores pathway specifically controls early autocrine ADP secretion potentiating platelet activation.</w:t>
+                <w:t xml:space="preserve">NAADP/SERCA3-Dependent Ca2+ Stores Pathway Specifically Controls Early Autocrine ADP Secretion Potentiating Platelet Activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziane Elaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile V. Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Adam</w:t>
+                <w:t xml:space="preserve">Frederic Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTH 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Virtual congress, France</w:t>
+              <w:t xml:space="preserve">Virtual Congress of the International Society on Thrombosis and Haemostasis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Milan (Virtual), Italy. Res. Pract. Thromb. Haemost, 4 (Suppl. 1), pp.Abstract PB1745, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455286v1</w:t>
+                <w:t xml:space="preserve">hal-04501065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLE OF THE SERCA3/NAADP SIGNALING IN THE CARDIOVASCULAR SYSTEM</w:t>
               </w:r>
@@ -2900,101 +2900,101 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José‐manuel Cancela</w:t>
+                <w:t xml:space="preserve">José-Manuel Cancela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de La Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième colloque du LabEx Lermit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455220v1</w:t>
+                <w:t xml:space="preserve">hal-04519880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ROLE OF THE SERCA3/NAADP SIGNALING IN THE CARDIOVASCULAR SYSTEM</w:t>
               </w:r>
@@ -3025,131 +3025,131 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José-Manuel Cancela</w:t>
+                <w:t xml:space="preserve">José‐manuel Cancela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine de La Porte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitième colloque du LabEx Lermit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04519880v1</w:t>
+                <w:t xml:space="preserve">hal-04455220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific mobilization of SERCA3-dependent Ca2+ stores by NAADP regulates platelet activity through ADP secretion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziane Elaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3157,51 +3157,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marijke Bryckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Meeting of the European Calcium Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Hambourg (Germany), Germany</w:t>
@@ -3262,51 +3262,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réserves de calcium et fonctions plaquettaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9eme rencontre du CFPM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Bordeaux (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3357,77 +3357,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Bobe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40eme congres de la SFH 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3478,51 +3478,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathia Beddek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Saller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Borgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3603,64 +3603,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Feng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Bobe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐philippe Rosa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème rencontre Club français des plaquettes et des mégacayocytes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, plateforme zoom, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3854,51 +3854,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304354v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Toth" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Alhabib" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Manoury" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bobe" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leblais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2025.103079" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441209v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Bachelot-Loza" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marchelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ruch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina El Hamaoui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demagny" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2025.11.028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boittin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Toth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Riccobono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25042269" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fayssoil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Zarrouki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2023.102839" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailin-Christin Manke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roslan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Walker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#252;nzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Kollotzek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.03.038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Feng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hechler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gachet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Beddek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pateux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cosler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.02.096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388849v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saller" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168837" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453801v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Rosa" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bobe" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Raffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14613" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948394v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Ela&#239;b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.316090" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zuber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Becker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1677033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Albarr&#225;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Jard&#237;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez-Collado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Redondo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.310139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos-Kuri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Rapti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mehel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihong Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perundurai S Dhandapany" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.08.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Blirando" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.08.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Palazzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Chaabane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Albarran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Polidano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.113.302184" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455436v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Bryckaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501065v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Elaib" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455301v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455220v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Page" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8208;manuel Cancela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de La Porte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519880v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455403v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455362v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05441209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christilla Bachelot-Loza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Marchelli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Ruch" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina El Hamaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Demagny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2025.11.028" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;liss Toth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaymaa Alhabib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Manoury" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bobe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Leblais" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2025.103079" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304377v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Boittin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guitard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeliss Toth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Riccobono" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Th&#233;ry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25042269" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409238v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Z&#233;licourt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Fayssoil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mansart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Zarrouki" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Karoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2023.102839" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailin-Christin Manke" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Roslan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Walker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick M&#252;nzer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferdinand Kollotzek" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtha.2023.03.038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930689v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Feng" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Hechler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Adam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gachet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Eckly" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453742v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathia Beddek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Thery" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Pateux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cosler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2022.02.096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;philippe Rosa" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Bobe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388849v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Rossi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kauskot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Saller" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Frezza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22168837" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453732v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Raffin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Borgel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.14613" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02948394v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Ela&#239;b" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Denis" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/CIRCRESAHA.119.316090" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453727v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Lopez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coupaye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Zuber" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Becker" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0038-1677033" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457054v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Albarr&#225;n" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Jard&#237;n" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sanchez-Collado" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Redondo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.117.310139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610567v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ramos-Kuri" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kleopatra Rapti" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Mehel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihong Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perundurai S Dhandapany" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2015.08.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545429v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Lipskaia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zela Keuylian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Blirando" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Jacquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2014.08.002" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04472255v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberta Palazzo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiraz Chaabane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Letizia Albarran" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Polidano" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/ATVBAHA.113.302184" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455436v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marijke Bryckaert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455301v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Saller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455286v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziane Elaib" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile V. Denis" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501065v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Adam" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519880v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Page" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Manuel Cancela" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine de La Porte" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455220v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;&#8208;manuel Cancela" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455185v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455403v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455333v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455362v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455261v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>