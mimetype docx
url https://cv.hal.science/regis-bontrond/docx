--- v0 (2026-03-09)
+++ v1 (2026-05-04)
@@ -1259,1329 +1259,1616 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à l’établissement d’une typo-chronologie des tegulae de Reims et de sa périphérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique champenoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 118 (3), 257 p., 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence des élites en milieu rural en territoires rème et tricasse durant le Haut-Empire : l’apport dans les monuments funéraires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Achard-Corompt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Kasprzyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Durost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gestreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Noël Castorio; Yvan Maligorne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mausolées et grands domaines ruraux à l'époque romaine dans le nord-est de la Gaule </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 90, Ausonius éditions, pp.35-64, 2016, Scripta Antiqua, 9782356131676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux ensembles de fosses à profil en « V-Y » de la périphérie rémoise : Bezannes et Thillois (Marne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sidonie Bündgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Garmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Poupon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société archéologique de l’Est. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chasse, culte ou artisanat ? Les fosses « à profil en Y-V-W ». Structures énigmatiques et récurrentes du Néolithique aux âges de Métaux en France et alentour, actes de la table ronde de Châlons-en-Champagne, 15-16 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, supplément 16, pp.93-108, 2013, Revue archéologique de l’Est</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les édifices de spectacles gallo-romains en Seine-et-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carte archéologique de la Gaule, La Seine-et-Marne. 77/1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.191-194, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (9)</w:t>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'arc monumental dit &amp;quot;la Porte de Mars&amp;quot; (Reims)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tuileries et briqueteries de la Montagne de Reims. Communes de Ludes et Mailly-Champagne, Marne, Grand Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologie du Grand Reims. 2025, 97 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-02957048v1</w:t>
+                <w:t xml:space="preserve">hal-05588527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Collectif de Recherche - « Évolution d’un territoire dans la périphérie rémoise : étude diachronique de la commune de Bezannes (Marne) »</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] PCR Bezannes. 2020</w:t>
+                <w:t xml:space="preserve">Tuileries et briqueteries de la Montagne de Reims. Commune de Trépail, Marne, Grand Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologie du Grand Reims. 2024, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02950027v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de fouille, Reims, Boulevard Désaubeau, Phase 2 : couverture</w:t>
+                <w:t xml:space="preserve">Tuileries et briqueteries de la Montagne de Reims. Commune de Trépail, Marne, Grand Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bontrond</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique du Grand Reims. 2019, 109p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologie du Grand Reims. 2023, 53 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03017846v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05588509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quartiers gallo-romains - Parcelles A 297/306/307/324, ZA 91/103 (Programme 2016-2019).</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Blanc</w:t>
+                <w:t xml:space="preserve">L'arc monumental dit &amp;quot;la Porte de Mars&amp;quot; (Reims)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunet-Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Association La Riobé, Service Régional de l'Archéologie d'Île-de-France. 2019</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique du Grand Reims. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04064540v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reims « 1 Place Museux », Marne, Champagne-Ardenne / Rapport final d’opération de fouille archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Bontrond</w:t>
+                <w:t xml:space="preserve">Projet Collectif de Recherche - « Évolution d’un territoire dans la périphérie rémoise : étude diachronique de la commune de Bezannes (Marne) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Bündgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Charbonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Panouillot</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Service Archéologie du Grand Reims. 2019</w:t>
+                <w:t xml:space="preserve">Ginette Auxiette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bandelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] PCR Bezannes. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04854311v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bezannes « Entre deux voies », Marne, Champagne-Ardenne / Rapport final d’opération de fouille archéologique</w:t>
+                <w:t xml:space="preserve">Rapport de fouille, Reims, Boulevard Désaubeau, Phase 2 : couverture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Service Archéologie du Grand Reims. 2017</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laratte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fronteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Panouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Troublard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Archéologique du Grand Reims. 2019, 109p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04854316v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03017846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint Léonard « La Croix Chaudron », Marne, Champagne-Ardenne / Rapport final d’opération de fouille archéologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Bontrond</w:t>
+                <w:t xml:space="preserve">Quartiers gallo-romains - Parcelles A 297/306/307/324, ZA 91/103 (Programme 2016-2019).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Ballant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Troublard</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Service Archéologie du Grand Reims. 2016, 252 p</w:t>
+                <w:t xml:space="preserve">Clémentine Barbau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association La Riobé, Service Régional de l'Archéologie d'Île-de-France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04854321v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre gallo-romain, Châteaubleau (77) / Le Haut Chemin, parcelles A 239 et ZA 103 (Programme 2013-2015)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bertrand</w:t>
+                <w:t xml:space="preserve">Reims « 1 Place Museux », Marne, Champagne-Ardenne / Rapport final d’opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Panouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Binet</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Association La Riobé, Service Régional de l'Archéologie d'Île-de-France. 2015</w:t>
+                <w:t xml:space="preserve">Aurélie Troublard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologie du Grand Reims. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04064523v1</w:t>
+                <w:t xml:space="preserve">hal-04854311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bezannes « Entre deux voies », Marne, Champagne-Ardenne / Rapport final d’opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Troublard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologie du Grand Reims. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saint Léonard « La Croix Chaudron », Marne, Champagne-Ardenne / Rapport final d’opération de fouille archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Bontrond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Troublard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Service Archéologie du Grand Reims. 2016, 252 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théâtre gallo-romain, Châteaubleau (77) / Le Haut Chemin, parcelles A 239 et ZA 103 (Programme 2013-2015)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Binet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Association La Riobé, Service Régional de l'Archéologie d'Île-de-France. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Saint-Laurent, &amp;quot;La Lue&amp;quot; (Ardennes) Rapport Final d'Opération Fouille archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asselin G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balhawan Y.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Bontrond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2597,65 +2884,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cellule archéologique du Conseil Général des Ardennes. 2014, 403p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2802,51 +3089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854100v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Balhawan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Parthuisot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852603v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gestreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854288v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Magnan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017846v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panouillot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troublard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064540v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854311v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Troublard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854316v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064523v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958881v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cartron" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselin G." TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balhawan Y." TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810653v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Cav&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rollet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Bontrond" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.6499" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854121v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854100v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahya Balhawan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854300v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854304v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lenoble" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854285v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Leblay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lepetz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Parthuisot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pilon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bouquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cabart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garnier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854267v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Huart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588529v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852603v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Achard-Corompt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kasprzyk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durost" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gestreau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891602v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie B&#252;ndgen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garmond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854288v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Magnan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588527v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957048v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunet-Gaston" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Huard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laratte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950027v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Charbonnier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Arnaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginette Auxiette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bandelli" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03017846v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fronteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Panouillot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Troublard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ballant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Barbau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bertrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854311v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Troublard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854316v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Blin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blanc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Cartron" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asselin G." TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balhawan Y." TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>