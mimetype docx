--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -247,195 +247,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (250)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (251)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method constraints on late Pleistocene glacier fluctuations in the Ossau valley (SW France), with wider implications for the Pyrenean icefield during the last glacial maximum</w:t>
+                <w:t xml:space="preserve">The first Large Flake Acheulean in Europe at Revilleja de Valparaíso site, Hortigüela, Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Delmas</w:t>
+                <w:t xml:space="preserve">Francisco-Javier García-Vadillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Reixach</w:t>
+                <w:t xml:space="preserve">Eudald Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xosé-Pedro Rodríguez-Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Benito-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 378, pp.109880. </w:t>
+              <w:t xml:space="preserve">, 2026, 383, pp.109977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545333v1</w:t>
+                <w:t xml:space="preserve">hal-05590777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High alpine preglacial caves modified by glacial processes and late condensationcorrosion in the Scerscen Valley (Valmalenco, Western Alps, Italy)</w:t>
               </w:r>
@@ -549,144 +549,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Early Holocene outburst floods from landslide-dammed lakes in the Central Baikal Rift Zone, Eastern Siberia</w:t>
+                <w:t xml:space="preserve">Multi-method constraints on late Pleistocene glacier fluctuations in the Ossau valley (SW France), with wider implications for the Pyrenean icefield during the last glacial maximum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.G. Arzhannikov</w:t>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Arzhannikova</w:t>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Igor Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.A. Chebotarev</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 763, pp.110198. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 378, pp.109880. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2026.110198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583130v1</w:t>
+                <w:t xml:space="preserve">hal-05545333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of geological samples for 10Be and 26Al measurements by accelerator Mass Spectrometry at the French National Laboratory for Cosmogenic Nuclides (LN2C)</w:t>
               </w:r>
@@ -800,1964 +817,1947 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic 36Cl Dating of Fault Activity in East Messinia, Greece</w:t>
+                <w:t xml:space="preserve">Evidence of Early Holocene outburst floods from landslide-dammed lakes in the Central Baikal Rift Zone, Eastern Siberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Athanassas</w:t>
+                <w:t xml:space="preserve">S.G. Arzhannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassiliki Kanavou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A.V. Arzhannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioannis Ladas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A.A. Chebotarev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHazards</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 7 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 763, pp.110198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/geohazards7010022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2026.110198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509153v1</w:t>
+                <w:t xml:space="preserve">hal-05583130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large landslides and lake evolution in the semi-arid volcanic tableland of the Sarmiento Basin (Patagonia): when did the last major failures occur?</w:t>
+                <w:t xml:space="preserve">Cosmogenic 36Cl Dating of Fault Activity in East Messinia, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomáš Pánek</w:t>
+                <w:t xml:space="preserve">Constantin Athanassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakub Kilnar</w:t>
+                <w:t xml:space="preserve">Vassiliki Kanavou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michal Břežný</w:t>
+                <w:t xml:space="preserve">Ioannis Vakalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Smedley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Règis Braucher</w:t>
+                <w:t xml:space="preserve">Ioannis Ladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109870⟩</w:t>
+              <w:t xml:space="preserve">GeoHazards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 7 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geohazards7010022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05514723v1</w:t>
+                <w:t xml:space="preserve">hal-05509153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating 14 C and 14 C / 10 Be terrestrial age dating systems for meteorites using experimental data and model calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large landslides and lake evolution in the semi-arid volcanic tableland of the Sarmiento Basin (Patagonia): when did the last major failures occur?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Pánek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Tauseef</w:t>
+                <w:t xml:space="preserve">Jakub Kilnar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingo Leya</w:t>
+                <w:t xml:space="preserve">Michal Břežný</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+                <w:t xml:space="preserve">Rachel Smedley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sönke Szidat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Braucher</w:t>
+                <w:t xml:space="preserve">Règis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (5), pp.1263-1283. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 378, pp.109870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.14355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081444v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05514723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New age constraints of the LGM onset in the Bohemian Forest – Central Europe</w:t>
+                <w:t xml:space="preserve">Evaluating 14 C and 14 C / 10 Be terrestrial age dating systems for meteorites using experimental data and model calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Václav Duffek</w:t>
+                <w:t xml:space="preserve">Mohammad Tauseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zbyněk Engel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ingo Leya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönke Szidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.20250846. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (5), pp.1263-1283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/geo-2025-0846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.14355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05232146v1</w:t>
+                <w:t xml:space="preserve">hal-05081444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long term evolution of an escarpment in a tableland landscape (Serra Geral de Goiás, Brazil): Insights from in situ-produced cosmogenic nuclides</w:t>
+                <w:t xml:space="preserve">New age constraints of the LGM onset in the Bohemian Forest – Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe Soares Cherem</w:t>
+                <w:t xml:space="preserve">Václav Duffek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Siame</w:t>
+                <w:t xml:space="preserve">Zbyněk Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Márcio Henrique de Campos Zancopé</w:t>
+                <w:t xml:space="preserve">Pavel Mentlík</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilherme Taitson Bueno</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aster Team</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 478, pp.109721. </w:t>
+              <w:t xml:space="preserve">Open Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.20250846. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/geo-2025-0846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04996432v1</w:t>
+                <w:t xml:space="preserve">hal-05232146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape archaeology of the Chuchuwayha sacred site (British Colombia, Canada)</w:t>
+                <w:t xml:space="preserve">Long term evolution of an escarpment in a tableland landscape (Serra Geral de Goiás, Brazil): Insights from in situ-produced cosmogenic nuclides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐jacques Delannoy</w:t>
+                <w:t xml:space="preserve">Luis Felipe Soares Cherem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Quiles</w:t>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jacquet</w:t>
+                <w:t xml:space="preserve">Márcio Henrique de Campos Zancopé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mike Allison</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Braucher</w:t>
+                <w:t xml:space="preserve">Guilherme Taitson Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 40 (1), pp.e22038. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 478, pp.109721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/gea.22038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04962646v1</w:t>
+                <w:t xml:space="preserve">hal-04996432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateglacial and Holocene mountain glacier fluctuations near Cape Farewell South Greenland inferred from 10 Be moraine dating</w:t>
+                <w:t xml:space="preserve">Landscape archaeology of the Chuchuwayha sacred site (British Colombia, Canada)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Jean‐jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Charton</w:t>
+                <w:t xml:space="preserve">Anita Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Fernández-Fernández</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Julien Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Allison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Swingedouw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40 (1), pp.e22038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.70015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/gea.22038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05338532v1</w:t>
+                <w:t xml:space="preserve">hal-04962646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Records of Ground Deformation in Northern Kefalonia Inferred from Cosmogenic 36Cl Geochronology</w:t>
+                <w:t xml:space="preserve">Lateglacial and Holocene mountain glacier fluctuations near Cape Farewell South Greenland inferred from 10 Be moraine dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin D Athanassas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ioannis Vakalas</w:t>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Apostolopoulos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Joanna Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Fernández-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/geosciences15030094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.70015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989034v1</w:t>
+                <w:t xml:space="preserve">hal-05338532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphology, first 36Cl datings and chrono-evolutionary model of Mount Aragats paleoglaciers (Armenia)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Records of Ground Deformation in Northern Kefalonia Inferred from Cosmogenic 36Cl Geochronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Karampaglidis</w:t>
+                <w:t xml:space="preserve">Constantin D Athanassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Vakalas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.L. Soteres</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">George Apostolopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 361, pp.109404. </w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (3), pp.94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/geosciences15030094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05081420v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleolithic hominin occupations and Quaternary geomorphological evolution in the NE Ararat Depression (Armenia)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Geomorphology, first 36Cl datings and chrono-evolutionary model of Mount Aragats paleoglaciers (Armenia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fernández-Lozano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Karampaglidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.L. Soteres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 368, pp.109532. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109532⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 361, pp.109404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235150v1</w:t>
+                <w:t xml:space="preserve">hal-05081420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene thrust tectonics in the north Peruvian forearc revealed by Terrestrial Cosmogenic Nuclides surface exposure dating, field structural data and seismic profiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andréa Peuzin</w:t>
+                <w:t xml:space="preserve">Paleolithic hominin occupations and Quaternary geomorphological evolution in the NE Ararat Depression (Armenia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Karampaglidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Saillard</w:t>
+                <w:t xml:space="preserve">K. Fenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Espurt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Braucher</w:t>
+                <w:t xml:space="preserve">B. Gasparyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Régnier</w:t>
+                <w:t xml:space="preserve">T. Lauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 910, 230798 [14 p.]. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 368, pp.109532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230798⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05086419v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interplay of geology, climate and tectonics on river incision: the example of the High Verdon Gorges, Southwestern French Alps</w:t>
+                <w:t xml:space="preserve">Late Pleistocene thrust tectonics in the north Peruvian forearc revealed by Terrestrial Cosmogenic Nuclides surface exposure dating, field structural data and seismic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Cardinal</w:t>
+                <w:t xml:space="preserve">Andréa Peuzin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Rolland</w:t>
+                <w:t xml:space="preserve">Nicolas Espurt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gaston Valla</w:t>
+                <w:t xml:space="preserve">Marc Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crgeos.216⟩</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 910, 230798 [14 p.]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04229416v1</w:t>
+                <w:t xml:space="preserve">hal-05086419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valley incision chronologies from alluvium-filled cave systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interplay of geology, climate and tectonics on river incision: the example of the High Verdon Gorges, Southwestern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Calvet</w:t>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gaston Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104963⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 356 (S2), pp.265-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763215v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04229416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated retreat of northern James Ross Island ice streams (Antarctic Peninsula) in the Early-Middle Holocene induced by buoyancy response to postglacial sea level rise</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valley incision chronologies from alluvium-filled cave systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Nývlt</w:t>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bethan Davies</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Braucher</w:t>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen J.A. Jennings</w:t>
+                <w:t xml:space="preserve">Stéphane Jaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 641, pp.118803. </w:t>
+              <w:t xml:space="preserve">Earth-Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 258, pp.104963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628471v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14 C and 14 C‐ 10 Be terrestrial age dating system for meteorites—New data for four recently fallen meteorites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Tauseef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingo Leya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beda Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sönke Szidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
@@ -2821,51 +2821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Demory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2923,7322 +2923,7322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the evolution of debris-free and debris-covered glaciers during the end of the Lateglacial and the Holocene in Dudh Koshi basin, Everest region, Nepal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accelerated retreat of northern James Ross Island ice streams (Antarctic Peninsula) in the Early-Middle Holocene induced by buoyancy response to postglacial sea level rise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Wagnon</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Matěj Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nývlt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bethan Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leo Martin</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen J.A. Jennings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108994⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 641, pp.118803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04765190v1</w:t>
+                <w:t xml:space="preserve">hal-04628471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphic, sedimentological, geochemical, mineralogical and geochronological data characterizing the Upper Miocene sequence of the Turiec Basin, Western Carpathians (Central Europe)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kishan Aherwar</w:t>
+                <w:t xml:space="preserve">Comparing the evolution of debris-free and debris-covered glaciers during the end of the Lateglacial and the Holocene in Dudh Koshi basin, Everest region, Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rastislav Vojtko</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Patrick Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarína Šarinová</w:t>
+                <w:t xml:space="preserve">Leo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 52, pp.109810. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 344, pp.108994. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04299623v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04765190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic (un-)steadiness revealed by paired-nuclide catchment-wide denudation rates in the formerly half-glaciated Vosges Mountains (NE France)</w:t>
+                <w:t xml:space="preserve">Stratigraphic, sedimentological, geochemical, mineralogical and geochronological data characterizing the Upper Miocene sequence of the Turiec Basin, Western Carpathians (Central Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Jautzy</w:t>
+                <w:t xml:space="preserve">Michal Šujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Rixhon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Kishan Aherwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Delunel</w:t>
+                <w:t xml:space="preserve">Rastislav Vojtko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre G Valla</w:t>
+                <w:t xml:space="preserve">Katarína Šarinová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 625, pp.118490. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 52, pp.109810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118490⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2023.109810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294607v1</w:t>
+                <w:t xml:space="preserve">hal-04299623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low variability of authigenic 10Be/9Be across the Holocene Po plain parasequences reveals suitability of dating method for highstand deltaic deposits</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosmogenic (un-)steadiness revealed by paired-nuclide catchment-wide denudation rates in the formerly half-glaciated Vosges Mountains (NE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Amorosi</w:t>
+                <w:t xml:space="preserve">Timothée Jautzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Campo</w:t>
+                <w:t xml:space="preserve">Gilles Rixhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrej Chyba</w:t>
+                <w:t xml:space="preserve">Romain Delunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre G Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.qsa.2024.100201⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 625, pp.118490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628477v1</w:t>
+                <w:t xml:space="preserve">hal-04294607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Southern Peru Hydrothermal Systems: New Perspectives for Geothermal Exploration Along the Andean Forearc</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Taillefer</w:t>
+                <w:t xml:space="preserve">Low variability of authigenic 10Be/9Be across the Holocene Po plain parasequences reveals suitability of dating method for highstand deltaic deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishan Aherwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Šujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Truche</w:t>
+                <w:t xml:space="preserve">Alessandro Amorosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+                <w:t xml:space="preserve">Bruno Campo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Tisserand</w:t>
+                <w:t xml:space="preserve">Andrej Chyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023GC011344⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.100201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.qsa.2024.100201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04721426v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darhad megaflood (southern Siberia): Сause, age and consequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Southern Peru Hydrothermal Systems: New Perspectives for Geothermal Exploration Along the Andean Forearc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Taillefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Arzhannikov</w:t>
+                <w:t xml:space="preserve">Laurent Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastya Arzhannikova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goro Komatsu</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tisserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.10.002⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.e2023GC011344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023GC011344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03814219v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04721426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking a distal ejecta with its source crater: a probabilistic approach applied to tektites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Darhad megaflood (southern Siberia): Сause, age and consequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Baratoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Sergey Arzhannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nastya Arzhannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinciane Debaille</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Goro Komatsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 355 (G1), pp.145 - 155. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 643, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crgeos.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2022.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204946v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03814219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the climate control on debris-free glacier evolution in the Everest region (Nepal, central Himalaya) during the Holocene</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rare, slow but impressive: &amp;gt; 43 ka of rockslide in river canyon incising crystalline rocks of the eastern Bohemian Massif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Kašing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Pánek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">František Kuda</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108109⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 20 (8), pp.1705-1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-023-02062-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04097595v1</w:t>
+                <w:t xml:space="preserve">hal-04082434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the authigenic 10Be/9Be dating to constrain the age of a long-lived lake and its regression in an isolated intermontane basin: The case of Late Miocene Lake Turiec, Western Carpathians</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katarína Šarinová</w:t>
+                <w:t xml:space="preserve">Linking a distal ejecta with its source crater: a probabilistic approach applied to tektites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baratoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cornec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111746⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 355 (G1), pp.145 - 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189152v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare, slow but impressive: &amp;gt; 43 ka of rockslide in river canyon incising crystalline rocks of the eastern Bohemian Massif</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Unraveling the climate control on debris-free glacier evolution in the Everest region (Nepal, central Himalaya) during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Wagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-023-02062-2⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 310, pp.108109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04082434v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04097595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene glaciation in the Cantal Mountains and on the Cézallier Plateau (western Massif Central, France): Insights from glacial geomorphology and surface exposure dating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Application of the authigenic 10Be/9Be dating to constrain the age of a long-lived lake and its regression in an isolated intermontane basin: The case of Late Miocene Lake Turiec, Western Carpathians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Šujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishan Aherwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rastislav Vojtko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarína Šarinová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 442, pp.108909. </w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 628, pp.111746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04232834v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04189152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mud redeposition during river incision as a factor affecting authigenic 10 Be/ 9 Be dating: Early Pleistocene large mammal fossil‐bearing site Nová Vieska, eastern Danube Basin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Late Pleistocene glaciation in the Cantal Mountains and on the Cézallier Plateau (western Massif Central, France): Insights from glacial geomorphology and surface exposure dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Vlačiky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kishan Aherwar</w:t>
+                <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pochat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Defive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jqs.3482⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 442, pp.108909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03872020v1</w:t>
+                <w:t xml:space="preserve">hal-04232834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gneissic tors in the central European upland: Complex Late Pleistocene forms?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Mud redeposition during river incision as a factor affecting authigenic 10 Be/ 9 Be dating: Early Pleistocene large mammal fossil‐bearing site Nová Vieska, eastern Danube Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Šujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Oľga Belova</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Chyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaromír Leichmann</w:t>
+                <w:t xml:space="preserve">Martin Vlačiky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishan Aherwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 436, pp.108764. </w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (3), pp.347-364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jqs.3482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127631v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surviving from transgression to regression of Lake Pannon: Fan deltas of the Nemčiňany Fm. persisted across the rifting until the post-rift stage of the Danube Basin, western Slovakia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gneissic tors in the central European upland: Complex Late Pleistocene forms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Rózsová</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Zdeněk Máčka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Migoń</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oľga Belova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromír Leichmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geologica carpathica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31577/GeolCarp.2023.25⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 436, pp.108764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04428229v1</w:t>
+                <w:t xml:space="preserve">hal-04127631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial ages of seven meteorite strewn fields and two single unpaired meteorites from the Sultanate of Oman determined using 14&amp;lt;/sup&amp;gt; C and10 Be</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Espic</w:t>
+                <w:t xml:space="preserve">Surviving from transgression to regression of Lake Pannon: Fan deltas of the Nemčiňany Fm. persisted across the rifting until the post-rift stage of the Danube Basin, western Slovakia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Šujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishan Aherwar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrej Chyba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Rózsová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.13922⟩</w:t>
+              <w:t xml:space="preserve">Geologica carpathica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 74 (6), pp.469-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31577/GeolCarp.2023.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03911793v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rock walls distribution and Holocene evolution in a mid-latitude mountain range (the Romanian Carpathians)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Terrestrial ages of seven meteorite strewn fields and two single unpaired meteorites from the Sultanate of Oman determined using 14&amp;lt;/sup&amp;gt; C and10 Be</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfred Vespremeanu-Stroe</w:t>
+                <w:t xml:space="preserve">Malgorzata U Sliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Beda A Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingo Leya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sönke Szidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alin Pleșoianue</w:t>
+                <w:t xml:space="preserve">Christophe Espic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.108351. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (12), pp.2170 - 2191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.13922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702052v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03911793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cosmogenic nuclide constraints on Late Glacial and Holocene glacier fluctuations in the sub-Antarctic Indian Ocean (Kerguelen Islands, 49°S)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rock walls distribution and Holocene evolution in a mid-latitude mountain range (the Romanian Carpathians)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mirela Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Vespremeanu-Stroe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Delpech</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alin Pleșoianue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107461⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.108351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03625148v1</w:t>
+                <w:t xml:space="preserve">hal-03702052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debris flow and long-term denudation rates in a tropical passive margin escarpment in South America</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erectus on the move in SE Asia: converging evidences for an early migration to Java 1.8 Myr ago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Augusto Rodrigues Salgado</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-E. Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Zérathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nature-Study Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702006v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03924453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erectus on the move in SE Asia: converging evidences for an early migration to Java 1.8 Myr ago</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-phase millennial-scale glacier changes in the tropics and North Atlantic regions during the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Salles</w:t>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Zérathe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">D Swingedouw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Vuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Goehring</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature-Study Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 401 (1), pp.108125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-28939-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03924453v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last glacial fluctuations in the southwestern Massif Central, Aubrac (France): first direct chronology from cosmogenic 10 Be and 26 Al exposure dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 285, pp.107500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03667340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-phase millennial-scale glacier changes in the tropics and North Atlantic regions during the Holocene</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Debris flow and long-term denudation rates in a tropical passive margin escarpment in South America</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Goehring</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Carolina Villaça Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Carvalho Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Augusto Rodrigues Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-28939-9⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.108333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629935v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial bedrock gorges as markers for Late-Quaternary tectonic and climatic forcing in the Southwestern Alps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+                <w:t xml:space="preserve">New cosmogenic nuclide constraints on Late Glacial and Holocene glacier fluctuations in the sub-Antarctic Indian Ocean (Kerguelen Islands, 49°S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Charton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108476⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 283, pp.107461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03800779v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03625148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of the potassium-rich annular zones at the Bosumtwi impact structure, Ghana, investigated by field study, radiometric analysis, and first cosmogenic nuclide data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheikh Ahmadou Bamba Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baratoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolf Uwe Reimold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57, pp.702-729. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/maps.13788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03661016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of the largest Late Holocene mountain glacier extent insouthern and southeastern Greenland during the middle Neoglacial fromBe-10 moraine dating</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurie Menviel</w:t>
+                <w:t xml:space="preserve">Fluvial bedrock gorges as markers for Late-Quaternary tectonic and climatic forcing in the Southwestern Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 418, pp.108476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bor.12555⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03662941v1</w:t>
+                <w:t xml:space="preserve">hal-03800779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term denudation rate of karstic North Dalmatian Plain (Croatia) calculated from 36Cl cosmogenic nuclides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of the largest Late Holocene mountain glacier extent insouthern and southeastern Greenland during the middle Neoglacial fromBe-10 moraine dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dražen Perica</w:t>
+                <w:t xml:space="preserve">Melody Biette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Domínguez-Villar</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Menviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108358⟩</w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (1), pp.61--77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628781v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source-To-Sink Aeolian Fluxes From Arid Landscape Dynamics in the Lut Desert</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term denudation rate of karstic North Dalmatian Plain (Croatia) calculated from 36Cl cosmogenic nuclides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Barrier</w:t>
+                <w:t xml:space="preserve">Kristina Krklec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reza Derakhshani</w:t>
+                <w:t xml:space="preserve">Dražen Perica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gadal</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Domínguez-Villar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 413, pp.108358. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL097342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03643047v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javanese Homo erectus on the move in SE Asia circa 1.8 Ma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Source-To-Sink Aeolian Fluxes From Arid Landscape Dynamics in the Lut Desert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Elisabeth Lebatard</w:t>
+                <w:t xml:space="preserve">Colin Chanteloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swann Zerathe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Laurie Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reza Derakhshani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-23206-9⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL097342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871950v1</w:t>
+                <w:t xml:space="preserve">insu-03643047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Late Quaternary slip-rate of the Kichera Fault (North Baikal Rift) from morphotectonic, paleoseismological and cosmogenic 10Be analyses</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Javanese Homo erectus on the move in SE Asia circa 1.8 Ma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Elisabeth Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Zerathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.19012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-23206-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228915⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03228438v1</w:t>
+                <w:t xml:space="preserve">hal-03871950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact glasses from Belize represent tektites from the Pleistocene Pantasma impact crater in Nicaragua</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Late Quaternary slip-rate of the Kichera Fault (North Baikal Rift) from morphotectonic, paleoseismological and cosmogenic 10Be analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Arzhannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Arzhannikov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 812, pp.228915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228915⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s43247-021-00155-1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03228415v1</w:t>
+                <w:t xml:space="preserve">hal-03228438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion around a large-scale topographic high in a semi-arid sedimentary basin: Interactions between fluvial erosion, aeolian erosion and aeolian transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dovchintseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Hocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 386, pp.107747. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03203903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic conditions between 19 and 12 ka in the eastern Pyrenees, and wider implications for atmospheric circulation patterns in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Mahé</w:t>
+                <w:t xml:space="preserve">Impact glasses from Belize represent tektites from the Pleistocene Pantasma impact crater in Nicaragua</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bizzarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Cornec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106923⟩</w:t>
+              <w:t xml:space="preserve">Communications Earth &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s43247-021-00155-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204188v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Old but still active: &amp;gt; 18 ka history of rock slope failures affecting a flysch anticline</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Limited glacial erosion during the last glaciation in mid-latitude cirques (Retezat Mts, Southern Carpathians, Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Ruszkiczay-Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Urdea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Madarász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10346-020-01483-7⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 384, pp.107719. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204214v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limited glacial erosion during the last glaciation in mid-latitude cirques (Retezat Mts, Southern Carpathians, Romania)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Which is the best 9Be carrier for 10Be/9Be accelerator mass spectrometry?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Merchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lachner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Rugel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107719⟩</w:t>
+              <w:t xml:space="preserve">MethodsX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8, pp.101486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mex.2021.101486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03204190v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which is the best 9Be carrier for 10Be/9Be accelerator mass spectrometry?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Old but still active: &amp;gt; 18 ka history of rock slope failures affecting a flysch anticline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Břežný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Pánek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karel Šilhán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimír Chalupa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MethodsX</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mex.2021.101486⟩</w:t>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (1), pp.89-104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-020-01483-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320513v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using 10 Be dating to determine when the Cordilleran Ice Sheet stopped flowing over the Canadian Rocky Mountains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Climatic conditions between 19 and 12 ka in the eastern Pyrenees, and wider implications for atmospheric circulation patterns in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zbynĕk Engel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Theo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team Aster</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 102, pp.222-233. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 260, pp.106923. </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/qua.2020.122⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106923⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266715v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03204188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 Be exposure age for sorted polygons in the Sudetes Mountains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using 10 Be dating to determine when the Cordilleran Ice Sheet stopped flowing over the Canadian Rocky Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Křížek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Helen Dulfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Margold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbynĕk Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Krause</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Aster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppp.2091⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 102, pp.222-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/qua.2020.122⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03008882v1</w:t>
+                <w:t xml:space="preserve">hal-03266715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier L. Bourlès (1955–2021), the 5 MV cosmogenic rock star</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">10 Be exposure age for sorted polygons in the Sudetes Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbyněk Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Křížek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+                <w:t xml:space="preserve">Tomáš Uxa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne- Elisabeth Lebatard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Krause</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 65, pp.101186. </w:t>
+              <w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (1), pp.154-168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ppp.2091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03211733v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03008882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary landscape evolution in a tectonically active rift basin (paleo-lake Mweru, south-central Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Didier L. Bourlès (1955–2021), the 5 MV cosmogenic rock star</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spiros Olivotos</w:t>
+                <w:t xml:space="preserve">Pierre‐henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Niedermann</w:t>
+                <w:t xml:space="preserve">Erik T Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tyrel Flügel</w:t>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vasiliki Mouslopoulou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silke Merchel</w:t>
+                <w:t xml:space="preserve">Anne- Elisabeth Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 381, pp.107669. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 65, pp.101186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107669⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03163640v1</w:t>
+                <w:t xml:space="preserve">insu-03211733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ-produced 10 Be and 26 Al indirect dating of Elarmékora Earlier Stone Age artifacts: first attempt in a savannah forest mosaic in the middle Ogooué valley, Gabon</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quaternary landscape evolution in a tectonically active rift basin (paleo-lake Mweru, south-central Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Oslisly</w:t>
+                <w:t xml:space="preserve">Spiros Olivotos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Mesfin</w:t>
+                <w:t xml:space="preserve">Samuel Niedermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P P Ntoutoume Mba</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tyrel Flügel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasiliki Mouslopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Merchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0482⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 381, pp.107669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426405v1</w:t>
+                <w:t xml:space="preserve">hal-03163640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light noble gas records and cosmic ray exposure histories of recent ordinary chondrite falls</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Smith</w:t>
+                <w:t xml:space="preserve">In situ-produced 10 Be and 26 Al indirect dating of Elarmékora Earlier Stone Age artifacts: first attempt in a savannah forest mosaic in the middle Ogooué valley, Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huaiyu He</w:t>
+                <w:t xml:space="preserve">Richard Oslisly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shijie Li</w:t>
+                <w:t xml:space="preserve">I Mesfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ranjith</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P P Ntoutoume Mba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Aster</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/maps.13760⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2020.0482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03517366v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison and performance of two cosmogenic nuclide sample preparation procedures of in situ produced 10Be and 26Al</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zsófia Ruszkiczay-Rüdiger</w:t>
+                <w:t xml:space="preserve">Light noble gas records and cosmic ray exposure histories of recent ordinary chondrite falls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Neuhuber</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johannes Lachner</w:t>
+                <w:t xml:space="preserve">Huaiyu He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Steier</w:t>
+                <w:t xml:space="preserve">Shijie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ranjith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10967-021-07916-4⟩</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 56 (11), pp.2002-2016. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/maps.13760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321855v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03517366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay of fluvial incision and rockfalls in shaping periglacial mountain gorges</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">Comparison and performance of two cosmogenic nuclide sample preparation procedures of in situ produced 10Be and 26Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Ruszkiczay-Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Neuhuber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Lachner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Steier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107665⟩</w:t>
+              <w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 329 (3), pp.1523-1536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10967-021-07916-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150970v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Cenozoic evolution of the Ariège River valley (Pyrenees) constrained by cosmogenic 26Al/10Be and 10Be/21Ne dating of cave sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Sorriaux</w:t>
+                <w:t xml:space="preserve">Interplay of fluvial incision and rockfalls in shaping periglacial mountain gorges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Cardinal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 371, pp.1-20. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 381, pp.107665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02953947v1</w:t>
+                <w:t xml:space="preserve">hal-03150970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “A multidisciplinary overview of the lower Miño River terrace system (NW Iberian Peninsula)” by E. Méndez-Quintas et al</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">W. Viveen</w:t>
+                <w:t xml:space="preserve">Plio-Quaternary landscape evolution in the uplifted Ardennes: New insights from 26Al/10Be data from cave-deposited alluvium (Meuse catchment, E. Belgium)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rixhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Veldkamp</w:t>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.T. van Balen</w:t>
+                <w:t xml:space="preserve">Alexandre Peeters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Schoorl</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Sanjurjo-Sanchez</w:t>
+                <w:t xml:space="preserve">Alain Demoulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.09.036⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 371, pp.107424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152636v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02997370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last deglaciation in the central Balkan Peninsula: Geochronological evidence from the Jablanica Mt. (North Macedonia)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zoltán Kern</w:t>
+                <w:t xml:space="preserve">CHANGE OF CHALAATI GLACIER (GEORGIAN CAUCASUS) SINCE THE LITTLE ICE AGE BASED ON DENDROCHRONOLOGICAL AND BERYLLIUM-10 DATA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.G. Tielidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjan Temovski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Balázs Madarász</w:t>
+                <w:t xml:space="preserve">O.N Solomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivica Milevski</w:t>
+                <w:t xml:space="preserve">E.A. Dolgova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 351, pp.106985. </w:t>
+              <w:t xml:space="preserve">Ice and Snow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (3), pp.453-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.106985⟩</w:t>
+                <w:t xml:space="preserve">⟨10.31857/S2076673420030052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418642v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deglaciation history at the Alpine-Mediterranean transition (Argentera-Mercantour, SW Alps) from 10Be dating of moraines and glacially polished bedrock</w:t>
+                <w:t xml:space="preserve">Comment on “A multidisciplinary overview of the lower Miño River terrace system (NW Iberian Peninsula)” by E. Méndez-Quintas et al</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Rolland</w:t>
+                <w:t xml:space="preserve">W. Viveen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Darnault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">A. Veldkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carole Petit</w:t>
+                <w:t xml:space="preserve">R.T. van Balen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Schoorl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanjurjo-Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.4740⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 565, pp.125-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2020.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02319675v1</w:t>
+                <w:t xml:space="preserve">hal-03152636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHANGE OF CHALAATI GLACIER (GEORGIAN CAUCASUS) SINCE THE LITTLE ICE AGE BASED ON DENDROCHRONOLOGICAL AND BERYLLIUM-10 DATA</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Late Cenozoic evolution of the Ariège River valley (Pyrenees) constrained by cosmogenic 26Al/10Be and 10Be/21Ne dating of cave sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Sartégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E.A. Dolgova</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Sorriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ice and Snow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31857/S2076673420030052⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 371, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036952v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plio-Quaternary landscape evolution in the uplifted Ardennes: New insights from 26Al/10Be data from cave-deposited alluvium (Meuse catchment, E. Belgium)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Peeters</w:t>
+                <w:t xml:space="preserve">Last deglaciation in the central Balkan Peninsula: Geochronological evidence from the Jablanica Mt. (North Macedonia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Ruszkiczay-Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Demoulin</w:t>
+                <w:t xml:space="preserve">Marjan Temovski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Madarász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivica Milevski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 371, pp.107424. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107424⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 351, pp.106985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.106985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02997370v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalaati Glacier variations in the past centuries, Georgian Caucasus, based on Dendrochronological and Beryllium-10 data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deglaciation history at the Alpine-Mediterranean transition (Argentera-Mercantour, SW Alps) from 10Be dating of moraines and glacially polished bedrock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga Solomina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+                <w:t xml:space="preserve">Y. Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekaterina Dolgova</w:t>
+                <w:t xml:space="preserve">Romain Darnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Bushueva</w:t>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ice and Snow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45 (2), pp.393-410. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4740⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915296v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02319675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and 10Be surface exposure dating of a coarse debris accumulation in the Hrubý Jeseník Mountains, Central Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zbyněk Engel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Keddadouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 365, pp.107292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02872000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature Does the Averaging—In-Situ Produced 10Be, 21Ne, and 26Al in a Very Young River Terrace</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Team Aster</w:t>
+                <w:t xml:space="preserve">Chalaati Glacier variations in the past centuries, Georgian Caucasus, based on Dendrochronological and Beryllium-10 data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tielidze Levan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Solomina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Dolgova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Bushueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ice and Snow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02881040v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier fluctuations during the Late Glacial and Holocene on the Ariège valley, northern slope of the Pyrenees and reconstructed climatic conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nature Does the Averaging—In-Situ Produced 10Be, 21Ne, and 26Al in a Very Young River Terrace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Gärtner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Merchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Niedermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Team Aster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42990-020-00018-5⟩</w:t>
+              <w:t xml:space="preserve">Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/geosciences10060237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02476511v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02881040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mountain glacier fluctuations during the Lateglacial and Holocene on Clavering Island (northeastern Greenland) from 10 Be moraine dating</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Glacier fluctuations during the Late Glacial and Holocene on the Ariège valley, northern slope of the Pyrenees and reconstructed climatic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.R. Rinterknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bor.12460⟩</w:t>
+              <w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (1), pp.37-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42990-020-00018-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923458v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02476511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pliocene endorheic-exhoreic drainage transition of the Cenozoic Madrid Basin (Central Spain)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mountain glacier fluctuations during the Lateglacial and Holocene on Clavering Island (northeastern Greenland) from 10 Be moraine dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melody Biette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Pérez-González</w:t>
+                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 194, </w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (873-885), </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bor.12460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923433v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tectono-sedimentary evolution of a major seismogenic zone with low slip rate activity: A geochronological and sedimentological investigation of the Dobrá Voda Depression (Western Carpathians)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Pliocene endorheic-exhoreic drainage transition of the Cenozoic Madrid Basin (Central Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodoros Karampaglidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Benito-Calvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel P. Povinec</w:t>
+                <w:t xml:space="preserve">Alfredo Pérez-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 383, pp.248-267. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194, </w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2019.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059886v1</w:t>
+                <w:t xml:space="preserve">hal-02923433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The age and paleoenvironment of a late Miocene floodplain alongside Lake Pannon: Rodent and mollusk biostratigraphy coupled with authigenic 10Be/9Be dating in the northern Danube Basin of Slovakia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Joniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Šujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klement Fordinál</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Rybár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10283,7148 +10283,7148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-level Domica–Baradla cave system (Slovakia, Hungary): Middle Pliocene–Pleistocene evolution and implications for the denudation chronology of the Western Carpathians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The tectono-sedimentary evolution of a major seismogenic zone with low slip rate activity: A geochronological and sedimentological investigation of the Dobrá Voda Depression (Western Carpathians)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Šujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Bella</w:t>
+                <w:t xml:space="preserve">Martin Šujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Bosák</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Jozef Hók</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Pruner</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Helena Hercman</w:t>
+                <w:t xml:space="preserve">Pavel P. Povinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.10.002⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 383, pp.248-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2019.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893061v1</w:t>
+                <w:t xml:space="preserve">hal-02059886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be-10 in Australasian microtektites compared to tektites: Size and geographic controls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Aumaître</w:t>
+                <w:t xml:space="preserve">Effects of spatially variable accommodation rate on channel belt distribution in an alluvial sequence: Authigenic 10Be/9Be-based Bayesian age-depth models applied to the upper Miocene Volkovce Fm. (northern Pannonian Basin System, Slovakia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Šujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matúš Tibenský</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klement Fordinál</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rybár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G46156Y.1⟩</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.105566. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2019.105566⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621322v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of spatially variable accommodation rate on channel belt distribution in an alluvial sequence: Authigenic 10Be/9Be-based Bayesian age-depth models applied to the upper Miocene Volkovce Fm. (northern Pannonian Basin System, Slovakia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Absolute dating of an Early Paleolithic site in Western Africa based on the radioactive decay of in situ-produced 10Be and 26Al</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2019.105566⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 456, pp.169-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386122v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate of Slip From Multiple Quaternary Dating Methods and Paleoseismic Investigations Along the Talas‐Fergana Fault: Tectonic Implications for the Tien Shan Range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Abdrakhmatov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tectonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (7), pp.2477-2505. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2018TC005188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02268970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The meteorite flux of the last 2 Myr recorded in the Atacama desert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Drouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Drouard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (7), pp.673-676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1130/G45831.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absolute dating of an Early Paleolithic site in Western Africa based on the radioactive decay of in situ-produced 10Be and 26Al</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-level Domica–Baradla cave system (Slovakia, Hungary): Middle Pliocene–Pleistocene evolution and implications for the denudation chronology of the Western Carpathians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Bosák</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Pruner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helena Hercman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.05.052⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 327, pp.62-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268968v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated stratigraphy of the Guşteriţa clay pit: a key section for the early Pannonian (late Miocene) of the Transylvanian Basin (Romania)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Be-10 in Australasian microtektites compared to tektites: Size and geographic controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dániel Botka</w:t>
+                <w:t xml:space="preserve">L. Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imre Magyar</w:t>
+                <w:t xml:space="preserve">C. S. Horng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Csoma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michal Šujan</w:t>
+                <w:t xml:space="preserve">G. Aumaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Austrian Journal of Earth Sciences = Mitteilungen der Oesterreichischen Geologischen Gesellschaft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17738/ajes.2019.0013⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 47 (4), pp.E460-E460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G46156Y.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792192v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip rate of trench‐parallel normal faulting along the Mejillones Fault (Atacama Fault System): Relationships with the northern Chile subduction and implications for seismic hazards</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrated stratigraphy of the Guşteriţa clay pit: a key section for the early Pannonian (late Miocene) of the Transylvanian Basin (Romania)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dániel Botka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Ritz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Imre Magyar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Louis Bourles</w:t>
+                <w:t xml:space="preserve">Vivien Csoma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Delouis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carlos Marquardt</w:t>
+                <w:t xml:space="preserve">Emőke Tóth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Šujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ter.12401⟩</w:t>
+              <w:t xml:space="preserve">Austrian Journal of Earth Sciences = Mitteilungen der Oesterreichischen Geologischen Gesellschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 112 (2), pp.221-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17738/ajes.2019.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03089548v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards successful cleaning of chert samples for improved 10Be and 26Al measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Slip rate of trench‐parallel normal faulting along the Mejillones Fault (Atacama Fault System): Relationships with the northern Chile subduction and implications for seismic hazards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hidy Alan J.</w:t>
+                <w:t xml:space="preserve">Didier Louis Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matmon Ari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Georges Aumaitre</w:t>
+                <w:t xml:space="preserve">Bertrand Delouis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Marquardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.03.030⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (4), pp.390-404. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ter.12401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268973v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03089548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10Be in Australasian microtektites compared to tektites: Size and geographic controls</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Aumaître</w:t>
+                <w:t xml:space="preserve">Towards successful cleaning of chert samples for improved 10Be and 26Al measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hidy Alan J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matmon Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aumaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G45038.1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 456, pp.257-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.03.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868053v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">River incision and migration deduced from 36Cl cosmic-ray exposure durations: The Clue de la Cerise gorge in southern French Alps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valery Guillou</w:t>
+                <w:t xml:space="preserve">10Be in Australasian microtektites compared to tektites: Size and geographic controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Folco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.S. Horng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aumaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 46 (9), pp.803 - 806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G45038.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.01.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02117912v1</w:t>
+                <w:t xml:space="preserve">hal-01868053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performance of an automated chemical extraction bench for the preparation of 10Be and 26Al targets to be analyzed by accelerator mass spectrometry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">River incision and migration deduced from 36Cl cosmic-ray exposure durations: The Clue de la Cerise gorge in southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 330, pp.81-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.04.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02092312v1</w:t>
+                <w:t xml:space="preserve">hal-02117912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active tectonics around the Yakutat indentor: New geomorphological constraints on the eastern Denali, Totschunda and Duke River Faults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ferry</w:t>
+                <w:t xml:space="preserve">Design and performance of an automated chemical extraction bench for the preparation of 10Be and 26Al targets to be analyzed by accelerator mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Keddadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Mazzotti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+                <w:t xml:space="preserve">Mélanie Baroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 482, pp.71-80. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 456, pp.230-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.10.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2019.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671315v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of drainage rearrangement for passive margin escarpment evolution in southern Brazil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphometric comparison of weathering features on side by side carbonate rock surfaces with different exposure ages ― A case from the Croatian coast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Krklec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Domínguez-Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dražen Perica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Vinicius de Sordi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irena Mrak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.01.007⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 494, pp.275 - 285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01700369v1</w:t>
+                <w:t xml:space="preserve">hal-01921727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial 10 Be and electron spin resonance dating of fluvial terraces quantifies quaternary tectonic uplift gradients in the eastern Pyrenees</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+                <w:t xml:space="preserve">Deciphering landscape evolution with karstic networks: A Pyrenean case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Sartégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Voinchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Manel</w:t>
+                <w:t xml:space="preserve">Bouchaib Tibari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.12-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02106565v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01683952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphotectonic analysis and 10 Be dating of the Kyngarga river terraces (southwestern flank of the Baikal rift system, South Siberia)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">10 Be dating reveals pronounced Mid-to Late Holocene activity of deep-seated landslides in the highest part of the Czech Flysch Carpathians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Břežný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Pánek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Zondervan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.11.019⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 195, pp.180 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.07.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01652630v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01868050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 Be dating reveals pronounced Mid-to Late Holocene activity of deep-seated landslides in the highest part of the Czech Flysch Carpathians</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jan Lenart</w:t>
+                <w:t xml:space="preserve">Active tectonics around the Yakutat indentor: New geomorphological constraints on the eastern Denali, Totschunda and Duke River Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Zondervan</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stephane Mazzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 195, pp.180 - 194. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 482, pp.71-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.07.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2017.10.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01868050v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering landscape evolution with karstic networks: A Pyrenean case study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implications of drainage rearrangement for passive margin escarpment evolution in southern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Michael Vinicius de Sordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Augusto Rodrigues Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouchaib Tibari</w:t>
+                <w:t xml:space="preserve">Julio Cesar Paisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43, pp.12-29. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 306, pp.155 - 169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01683952v1</w:t>
+                <w:t xml:space="preserve">hal-01700369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphometric comparison of weathering features on side by side carbonate rock surfaces with different exposure ages ― A case from the Croatian coast</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dražen Perica</w:t>
+                <w:t xml:space="preserve">Terrestrial 10 Be and electron spin resonance dating of fluvial terraces quantifies quaternary tectonic uplift gradients in the eastern Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irena Mrak</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Voinchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.012⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 193 (193), pp.188-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01921727v1</w:t>
+                <w:t xml:space="preserve">halshs-02106565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the late Pliocene to Middle Pleistocene alluvial archive in the confluence of the Western Carpathian and Eastern Alpine rivers: 26Al/10Be burial dating from the Danube Basin (Slovakia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Morphotectonic analysis and 10 Be dating of the Kyngarga river terraces (southwestern flank of the Baikal rift system, South Siberia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arzhannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arzhannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexander Nagy</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aumaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sedimentary Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 303, pp.94-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893057v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01652630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation rates in the Pancas Bornhardt Province (SE Brazil), inferred from in situ produced cosmogenic 10 Be</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">César Augusto Chicarino Varajão</w:t>
+                <w:t xml:space="preserve">Revealing the late Pliocene to Middle Pleistocene alluvial archive in the confluence of the Western Carpathian and Eastern Alpine rivers: 26Al/10Be burial dating from the Danube Basin (Slovakia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Šujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Rybár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Flecha de Alkmim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Juraj Maglay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issamu Endo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luis Felipe Soares Cherem</w:t>
+                <w:t xml:space="preserve">Alexander Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+              <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/zfg/2018/0496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878613v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of new and revised chronological data to constrain the terrace evolution of the Danube River (Gerecse Hills, Pannonian Basin)</w:t>
+                <w:t xml:space="preserve">Denudation rates in the Pancas Bornhardt Province (SE Brazil), inferred from in situ produced cosmogenic 10 Be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zs Ruszkiczay-Rüdiger</w:t>
+                <w:t xml:space="preserve">César Augusto Chicarino Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Csillag</w:t>
+                <w:t xml:space="preserve">Fernando Flecha de Alkmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fodor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Á. Novothny</w:t>
+                <w:t xml:space="preserve">Issamu Endo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Soares Cherem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.08.003⟩</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2018/0496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01878614v1</w:t>
+                <w:t xml:space="preserve">hal-01878613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Glacial Maximum and Lateglacial in the Polish High Tatra Mountains - Revised deglaciation chronology based on the 10 Be exposure age dating</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of new and revised chronological data to constrain the terrace evolution of the Danube River (Gerecse Hills, Pannonian Basin)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs Ruszkiczay-Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michał Makos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">G. Csillag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tołoczko-Pasek</w:t>
+                <w:t xml:space="preserve">L. Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Arnold</w:t>
+                <w:t xml:space="preserve">Á. Novothny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 187, pp.130 - 156. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01824255v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chlorine measurements at the 5MV French AMS national facility ASTER: Associated external uncertainties and comparability with the 6MV DREAMS facility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Braucher</w:t>
+                <w:t xml:space="preserve">Last Glacial Maximum and Lateglacial in the Polish High Tatra Mountains - Revised deglaciation chronology based on the 10 Be exposure age dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Makos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Keddadouche</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId496" w:history="1">
+                <w:t xml:space="preserve">Anna Tołoczko-Pasek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.01.025⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 187, pp.130 - 156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01705927v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal cliffs, rock-slope failures and Late Quaternary transgressions of the Black Sea along southern Crimea</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Chlorine measurements at the 5MV French AMS national facility ASTER: Associated external uncertainties and comparability with the 6MV DREAMS facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Keddadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Aumaître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 420, pp.40 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2018.01.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.12.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01684613v1</w:t>
+                <w:t xml:space="preserve">hal-01705927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes of the base levels in the Ivaí and Paraná Rivers confluence zone (Southern Brazil): Denudational reflexes in the evolution of the upstream drainage network</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Coastal cliffs, rock-slope failures and Late Quaternary transgressions of the Black Sea along southern Crimea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Pánek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Lenart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Hradecký</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Hercman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/zfg/2018/0545⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 181, pp.76 - 92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878563v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01684613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary dating of the Mansu-Ri and Wondang-Jangnamgyo Early Paleolithic sites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
+                <w:t xml:space="preserve">Changes of the base levels in the Ivaí and Paraná Rivers confluence zone (Southern Brazil): Denudational reflexes in the evolution of the upstream drainage network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edivando Vitor Do Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo José Cordeiro dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+                <w:t xml:space="preserve">Michael Vinicius de Sordi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.04.008⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2018/0545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457814v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Miocene fluvial distributary system in the northern Danube Basin (Pannonian Basin System): depositional processes, stratigraphic architecture and controlling factors of the Piešťany Member (Volkovce Formation)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Preliminary dating of the Mansu-Ri and Wondang-Jangnamgyo Early Paleolithic sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Saos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Quarterly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7306/gq.1360⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1-2), pp.143-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2016.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671361v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition from collision to subduction in Western Greece: the Katouna–Stamna active fault system and regional kinematics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Braucher</w:t>
+                <w:t xml:space="preserve">Late Miocene fluvial distributary system in the northern Danube Basin (Pannonian Basin System): depositional processes, stratigraphic architecture and controlling factors of the Piešťany Member (Volkovce Formation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Šujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Bourles</w:t>
+                <w:t xml:space="preserve">Michal Kováč</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozef Hók</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Šujan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00531-016-1345-9⟩</w:t>
+              <w:t xml:space="preserve">Geological Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7306/gq.1360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461336v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les flux hydro-sédimentaires dans le bassin supérieur du fleuve Loire (Massif Central, France) au cours des trois derniers millénaires : archives séquentielles, chronologie et corrélations régionales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Defive</w:t>
+                <w:t xml:space="preserve">Late Quaternary sackungen in the highest mountains of the Carpathians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Panek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‑françois Berger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Poiraud</w:t>
+                <w:t xml:space="preserve">Pavel Mentlik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Barra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emma Bouvard</w:t>
+                <w:t xml:space="preserve">Zbynek Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Zondervan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8304⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 159, pp.47-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.01.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670720v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent, climate-driven river incision rate fluctuations in the Mercantour crystalline massif, southern French Alps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Braucher</w:t>
+                <w:t xml:space="preserve">10 Be exposure age chronology of the last glaciation of the Roháčská Valley in the Western Tatra Mountains, central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbyněk Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Mentlík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Křížek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markéta Pluháčková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.015⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 293, pp.130 - 142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610263v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary sackungen in the highest mountains of the Carpathians</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition from collision to subduction in Western Greece: the Katouna–Stamna active fault system and regional kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pérouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sébrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Panek</w:t>
+                <w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavel Mentlik</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Albert Zondervan</w:t>
+                <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.01.008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106 (3), pp.967-989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00531-016-1345-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610264v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 Be exposure age chronology of the last glaciation of the Roháčská Valley in the Western Tatra Mountains, central Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marek Křížek</w:t>
+                <w:t xml:space="preserve">Les flux hydro-sédimentaires dans le bassin supérieur du fleuve Loire (Massif Central, France) au cours des trois derniers millénaires : archives séquentielles, chronologie et corrélations régionales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Defive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑françois Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markéta Pluháčková</w:t>
+                <w:t xml:space="preserve">Adrien Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.05.012⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (3), pp.373-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671364v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cirques have growth spurts during deglacial and interglacial periods: Evidence from 10Be and 26Al nuclide inventories in the central and eastern Pyrenees</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent, climate-driven river incision rate fluctuations in the Mercantour crystalline massif, southern French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">C. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Gunnell</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Calvet</w:t>
+                <w:t xml:space="preserve">L. Goren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.10.035⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 165, pp.73-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420871v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EARLY PLEISTOCENE AGE OF FLUVIAL SEDIMENT IN THE STARA GARDA CAVE REVEALED BY (26)AL/(BE)-B-10 BURIAL DATING: IMPLICATIONS FOR GEOMORPHIC EVOLUTION OF THE MALE KARPATY MTS. (WESTERN CARPATHIANS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Šujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Lačný</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Lačný</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Braucher</w:t>
+                <w:t xml:space="preserve">Peter Magdolen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aster Team G. Aumaître, D. Bourlès, K. Keddadouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Carsologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 46 (2-3), pp.251-264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3986/ac.v46i2-3.5157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01765460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&lt;sup&gt;10&lt;/sup&gt;Be depth profiles in glacial sediments on the Swiss Plateau: deposition age, denudation and (pseudo-) inheritance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenz Wüthrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenz Wüthrich</w:t>
+                <w:t xml:space="preserve">Claudio Brändli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Brändli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Heinz Veit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId553" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negar Haghipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 66 (2), pp.57 - 68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egqsj-66-57-2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the feldspar alternative for cosmogenic Be-10 applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cirques have growth spurts during deglacial and interglacial periods: Evidence from 10Be and 26Al nuclide inventories in the central and eastern Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Audin</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.06.004⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 278, pp.60 - 77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.10.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01610262v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canyon incision chronology based on ignimbrite stratigraphy and cut-and-fill sediment sequences in SW Peru documents intermittent uplift of the western Central Andes</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Toward the feldspar alternative for cosmogenic Be-10 applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Zerathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Audin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 298, pp.1 - 19. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.83-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01612176v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01610262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner gorges incision history: A proxy for deglaciation? Insights from Cosmic Ray Exposure dating (10Be and 36Cl) of river-polished surfaces (Tinée River, SW Alps, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Petit</w:t>
+                <w:t xml:space="preserve">Canyon incision chronology based on ignimbrite stratigraphy and cut-and-fill sediment sequences in SW Peru documents intermittent uplift of the western Central Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Saillard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Brian R. Jicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.007⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 298, pp.1 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420882v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic-ray exposure dating of a ~5 ka open cast copper mine in the Aegean: modeling volume modulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Inner gorges incision history: A proxy for deglaciation? Insights from Cosmic Ray Exposure dating (10Be and 36Cl) of river-polished surfaces (Tinée River, SW Alps, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0427⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 457, pp.271 - 281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515497v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Early Acheulean technology of Barranc de la Boella (Catalonia, Spain)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosmic-ray exposure dating of a ~5 ka open cast copper mine in the Aegean: modeling volume modulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin D Athanassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-E. Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.05.005⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.43 - 51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342585v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relief evolution of the Continental Rift of Southeast Brazil revealed by in situ-produced 10Be concentrations in river-borne sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Augusto Rodrigues Salgado</w:t>
+                <w:t xml:space="preserve">The Early Acheulean technology of Barranc de la Boella (Catalonia, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Olle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric de Andrade Rezende</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">P. Saladie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliana Rodrigues Da Silva</w:t>
+                <w:t xml:space="preserve">I. Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 393, pp.95-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.05.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457817v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial chronology and palaeoclimate in the Bystra catchment, Western Tatra Mountains (Poland) during the Late Pleistocene</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Relief evolution of the Continental Rift of Southeast Brazil revealed by in situ-produced 10Be concentrations in river-borne sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Augusto Rodrigues Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric de Andrade Rezende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliana Rodrigues Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 67, pp.89 - 99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01671368v1</w:t>
+                <w:t xml:space="preserve">hal-01457817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of a very dense meteorite collection area in western Atacama: Insight into the long-term composition of the meteorite flux to Earth</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Glacial chronology and palaeoclimate in the Bystra catchment, Western Tatra Mountains (Poland) during the Late Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michał Makos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Carro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michał Żarnowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51, pp.468 - 482. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 134, pp.74 - 91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/maps.12607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420768v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic and climatic control on terrace formation: Coupling in situ produced 10Be depth profiles and luminescence approach, Danube River, Hungary, Central Europe</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Description of a very dense meteorite collection area in western Atacama: Insight into the long-term composition of the meteorite flux to Earth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Hutzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">László Fodor</w:t>
+                <w:t xml:space="preserve">Bertrand Carro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 131 (Part A), pp.127 - 147. </w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, pp.468 - 482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/maps.12607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457815v1</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence from cosmic ray exposure (CRE) dating for the existence of a pre-Minoan caldera on Santorini, Greece</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonic and climatic control on terrace formation: Coupling in situ produced 10Be depth profiles and luminescence approach, Danube River, Hungary, Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Ruszkiczay-Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.D. Athanassas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">R. Braucher</w:t>
+                <w:t xml:space="preserve">Ágnes Novothny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
+                <w:t xml:space="preserve">Gábor Csillag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Nomikou</w:t>
+                <w:t xml:space="preserve">László Fodor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 78 (5), </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131 (Part A), pp.127 - 147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00445-016-1026-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461341v1</w:t>
+                <w:t xml:space="preserve">hal-01457815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial variations in late Quaternary slip rates along the Doruneh Fault System (Central Iran)</w:t>
+                <w:t xml:space="preserve">Evidence from cosmic ray exposure (CRE) dating for the existence of a pre-Minoan caldera on Santorini, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yassaman Farbod</w:t>
+                <w:t xml:space="preserve">C.D. Athanassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
+                <w:t xml:space="preserve">Timothy H. Druitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">P. Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015TC003862⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of Volcanology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 78 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00445-016-1026-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01420765v1</w:t>
+                <w:t xml:space="preserve">hal-01461341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic Records along the General Carrera (Chile)–Buenos Aires (Argentina) Glacial Lake (46°-48°S), Climate Inferences, and Glacial Rebound for the Past 7–9ka</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial variations in late Quaternary slip rates along the Doruneh Fault System (Central Iran)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassaman Farbod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bourgois</w:t>
+                <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eugenia Cisternas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 124 (1), pp.27-53. </w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.386 - 406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/684252⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2015TC003862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271536v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Longriqu fault zone, eastern Tibetan Plateau: Segmentation and Holocene behavior</w:t>
+                <w:t xml:space="preserve">Geomorphic Records along the General Carrera (Chile)–Buenos Aires (Argentina) Glacial Lake (46°-48°S), Climate Inferences, and Glacial Rebound for the Past 7–9ka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Ansberque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bellier</w:t>
+                <w:t xml:space="preserve">Jacques Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Godard</w:t>
+                <w:t xml:space="preserve">Maria Eugenia Cisternas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile L Lasserre</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">José Frutos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2015TC004070⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124 (1), pp.27-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/684252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01419856v1</w:t>
+                <w:t xml:space="preserve">hal-01271536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic Records along the General Carrera (Chile)–Buenos Aires (Argentina) Glacial Lake (46°–48°S), Climate Inferences, and Glacial Rebound for the Past 7–9 ka: A Reply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bourgois</w:t>
+                <w:t xml:space="preserve">The Longriqu fault zone, eastern Tibetan Plateau: Segmentation and Holocene behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ansberque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Eugenia Cisternas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Bourlès</w:t>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Frutos</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile L Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/687551⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35, pp.565 - 585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2015TC004070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376108v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01419856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on Pleistocene glaciofluvial terrace age and related soil chronosequence features from vertical 10Be profiles in the Ariège River catchment (Pyrenees, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Geomorphic Records along the General Carrera (Chile)–Buenos Aires (Argentina) Glacial Lake (46°–48°S), Climate Inferences, and Glacial Rebound for the Past 7–9 ka: A Reply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eugenia Cisternas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Frutos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2015.06.011⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 124 (5), pp.637-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/687551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01213482v1</w:t>
+                <w:t xml:space="preserve">hal-01376108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ASTER in-house 10Be/9Be standard solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maurice Arnold</w:t>
+                <w:t xml:space="preserve">Constraints on Pleistocene glaciofluvial terrace age and related soil chronosequence features from vertical 10Be profiles in the Ariège River catchment (Pyrenees, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.06.012⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 132, pp.39-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2015.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01690572v1</w:t>
+                <w:t xml:space="preserve">hal-01213482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthquake Geology of the Bulnay Fault (Mongolia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Preparation of ASTER in-house 10Be/9Be standard solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 361, pp.335 - 340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.06.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1785/0120140119⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01179837v2</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Pleistocene glaciations in southern East Sayan and detection of MIS 2 terminal moraines based on beryllium ( 10 Be) dating of glacier complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergei G. Arzhannikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia V. Arzhannikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17477,11730 +17477,11706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01227889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cave levels as proxies for measuring post-orogenic uplift: Evidence fromcosmogenic dating of alluvium-filled caves in the French Pyrenees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Earthquake Geology of the Bulnay Fault (Mongolia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prentice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vassalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.013⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 105 (1), pp.72-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1785/0120140119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01935623v1</w:t>
+                <w:t xml:space="preserve">hal-01179837v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMS\ 13 – Preface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Cave levels as proxies for measuring post-orogenic uplift: Evidence fromcosmogenic dating of alluvium-filled caves in the French Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Hez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 246, pp.617-633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457819v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depth-dependence of the production rate of in situ 14C in quartz from the Leymon High core, Spain</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AMS\ 13 – Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 361, pp.1 - 7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01690588v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphological evidence and 10Be exposure ages for the Last Glacial Maximum and deglaciation of the Velká and Malá Studená dolina valleys in the High Tatra Mountains, central Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Depth-dependence of the production rate of in situ 14C in quartz from the Leymon High core, Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lupker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jozef Minár</w:t>
+                <w:t xml:space="preserve">L. Wacker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.07.015⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28, pp.80 - 87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690578v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ cosmogenic 10Be production rate in the High Tropical Andes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.C.P. Martin</w:t>
+                <w:t xml:space="preserve">Geomorphological evidence and 10Be exposure ages for the Last Glacial Maximum and deglaciation of the Velká and Malá Studená dolina valleys in the High Tatra Mountains, central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbyněk Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Mentlík</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-H. Blard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Lupker</w:t>
+                <w:t xml:space="preserve">Jozef Minár</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124, pp.106 - 123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.06.012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457821v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mid-Holocene cluster of large-scale landslides revealed in the Southwestern Alps by 36Cl dating. Insight on an Alpine-scale landslide activity,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ cosmogenic 10Be production rate in the High Tropical Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C.P. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Zerathe</w:t>
+                <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lebourg</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lupker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.106-127. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, Part A, pp.54 - 68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.02.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00996722v1</w:t>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of the Northern Prince Gustav Ice Stream retreat and the deglaciation of northern James Ross Island, Antarctic Peninsula during the last glacial–interglacial transition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mid-Holocene cluster of large-scale landslides revealed in the Southwestern Alps by 36Cl dating. Insight on an Alpine-scale landslide activity,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zerathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bedřich Mlčoch</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.106-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId663" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId664" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457829v1</w:t>
+                <w:t xml:space="preserve">hal-00996722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Timing of the Northern Prince Gustav Ice Stream retreat and the deglaciation of northern James Ross Island, Antarctic Peninsula during the last glacial–interglacial transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Nývlt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbyněk Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bedřich Mlčoch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82 (2), pp.441 - 449</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01708833v1</w:t>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nd-isotope evidence for the distal provenance of the historical (c. &amp;lt;3000BP) lateritic surface cover underlying the Equatorial forest in Gabon (Western Africa)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aeolian Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 15, pp.177-192. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 119 (5), pp.1121 - 1135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2014.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01176382v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01708833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface exposure dating of the Veliki vrh rock avalanche in Slovenia associated with the 1348 earthquake</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Nd-isotope evidence for the distal provenance of the historical (c. &amp;lt;3000BP) lateritic surface cover underlying the Equatorial forest in Gabon (Western Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiéblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Guerrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Blaz Repe</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22, pp.33-42. </w:t>
+              <w:t xml:space="preserve">Aeolian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15, pp.177-192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2014.02.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.aeolia.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424611v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01176382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How fast is the denudation of the Taiwan mountain belt? Perspectives from in situ cosmogenic 10Be</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface exposure dating of the Veliki vrh rock avalanche in Slovenia associated with the 1348 earthquake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Merchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irena Mrak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Derrieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rou-Fei Chen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Blaz Repe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88, pp.230 - 245. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22, pp.33-42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.03.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2014.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457831v1</w:t>
+                <w:t xml:space="preserve">hal-01424611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erste Ergebnisse von Oberflächenexpositionsdatierungen an glazialenGroßgeschieben durch in-situ gebildetes kosmogenes Beryllium-10 in Mecklenburg-Vorpommern (Nordostdeutschland)</w:t>
+                <w:t xml:space="preserve">How fast is the denudation of the Taiwan mountain belt? Perspectives from in situ cosmogenic 10Be</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreas Börner</w:t>
+                <w:t xml:space="preserve">Florence Derrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Rinterknecht</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Rou-Fei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Geologische Wissenschaften</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88, pp.230 - 245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867208v1</w:t>
+                <w:t xml:space="preserve">hal-01457831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic 10Be dating of ice sheet marginal belts in Mecklenburg-Vorpommern, Western Pomerania (northeast Germany)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId681" w:history="1">
+                <w:t xml:space="preserve">Erste Ergebnisse von Oberflächenexpositionsdatierungen an glazialenGroßgeschieben durch in-situ gebildetes kosmogenes Beryllium-10 in Mecklenburg-Vorpommern (Nordostdeutschland)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Börner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rinterknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19, pp.42 - 51</w:t>
+              <w:t xml:space="preserve">Zeitschrift für Geologische Wissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457830v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical and geomorphological investigations of a Quaternary karstic paleolake and its underground marine connection in Cassis (Bestouan, Cassis, SE France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Rochette</w:t>
+                <w:t xml:space="preserve">Cosmogenic 10Be dating of ice sheet marginal belts in Mecklenburg-Vorpommern, Western Pomerania (northeast Germany)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Vella</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andreas Börner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.42 - 51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883872v1</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A major advance of tropical Andean glaciers during the Antarctic cold reversal</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Favier</w:t>
+                <w:t xml:space="preserve">Geophysical and geomorphological investigations of a Quaternary karstic paleolake and its underground marine connection in Cassis (Bestouan, Cassis, SE France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Vuille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Leo Martin</w:t>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Arfib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13546⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 214, pp.402-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905267v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of diamond extraction on natural denudation rates in the Diamantina Plateau (Minas Gerais, Brazil)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A major advance of tropical Andean glaciers during the Antarctic cold reversal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Vuille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André A.R. Salgado</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 513 (7517), pp.224-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId693" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457827v1</w:t>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02905267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active tectonics of the eastern Himalaya: New constraints from the first tectonic geomorphology study in southern Bhutan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of diamond extraction on natural denudation rates in the Diamantina Plateau (Minas Gerais, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ritz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Ferry</w:t>
+                <w:t xml:space="preserve">Helen N. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuntsho Pelgay</w:t>
+                <w:t xml:space="preserve">César A.C. Varajão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
+                <w:t xml:space="preserve">André A.R. Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 56, pp.357 - 364</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01122799v1</w:t>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French accelerator mass spectrometry facility ASTER after 4 years: Status and recent developments on Cl-36 and I-129</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Active tectonics of the eastern Himalaya: New constraints from the first tectonic geomorphology study in southern Bhutan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuntsho Pelgay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Cattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.01.049⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (5), pp.427-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G35162.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId705" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00802257v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01122799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating chert (diagenetic silica) using in-situ produced Be-10: Possible complications revealed through a comparison with Cl-36 applied to coexisting limestone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The French accelerator mass spectrometry facility ASTER after 4 years: Status and recent developments on Cl-36 and I-129</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aumaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Keddadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michel Manetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 17, pp.81-93. </w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 294, pp.24-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2013.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2012.01.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873909v1</w:t>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of the Late Weichselian glaciation in the Bohemian Forest in Central Europe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dating chert (diagenetic silica) using in-situ produced Be-10: Possible complications revealed through a comparison with Cl-36 applied to coexisting limestone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Zerathe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laettitia Léanni</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Lebourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Manetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.01.020⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820910v1</w:t>
+                <w:t xml:space="preserve">hal-00873909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling cosmogenic dating and magnetostratigraphy to constrain the chronological evolution of peri-Mediterranean karsts during the Messinian and the Pliocene: Example of Ardèche Valley, Southern France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Tassy</w:t>
+                <w:t xml:space="preserve">Chronology of the Late Weichselian glaciation in the Bohemian Forest in Central Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavel Mentlik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zbynek Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Mocochain</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laettitia Léanni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 189, pp.81-92. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.120-128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.01.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00837784v1</w:t>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary evolution of a large alluvial fan in a periglacial setting (Crau Plain, \SE\ France) constrained by terrestrial cosmogenic nuclide (10Be)</w:t>
+                <w:t xml:space="preserve">Coupling cosmogenic dating and magnetostratigraphy to constrain the chronological evolution of peri-Mediterranean karsts during the Messinian and the Pliocene: Example of Ardèche Valley, Southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Molliex</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId600" w:history="1">
+                <w:t xml:space="preserve">Aurélie Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Mocochain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 195, pp.45 - 52</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, 189, pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.01.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457839v1</w:t>
+                <w:t xml:space="preserve">hal-00837784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French accelerator mass spectrometry facility \ASTER\ after 4 years: Status and recent developments on 36Cl and 129I</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+                <w:t xml:space="preserve">Quaternary evolution of a large alluvial fan in a periglacial setting (Crau Plain, \SE\ France) constrained by terrestrial cosmogenic nuclide (10Be)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Molliex</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier L. Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 294, pp.24 - 28</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 195, pp.45 - 52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457835v1</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geomorphic Mesozoic and Cenozoic evolution in the Oka-Jombolok region (East Sayan ranges, Siberia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+                <w:t xml:space="preserve">The French accelerator mass spectrometry facility \ASTER\ after 4 years: Status and recent developments on 36Cl and 129I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aumaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Keddadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 294, pp.24 - 28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00805603v1</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The granite tors of Dartmoor, Southwest England: rapid and recent emergence revealed by Late Pleistocene cosmogenic apparent exposure ages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+                <w:t xml:space="preserve">Geomorphic Mesozoic and Cenozoic evolution in the Oka-Jombolok region (East Sayan ranges, Siberia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId729" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arzhanikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arzhannikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Jarman</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Magali Delmas</w:t>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.11.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.117-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId733" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2011.09.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820909v1</w:t>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00805603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denudation rates of the Southern Espinhaco Range, Minas Gerais, Brazil, determined by in situ-produced cosmogenic beryllium-10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen N. Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar A. C. Varajao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre A. R. Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 191, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic 10Be production rate calibrated against 3He in the high Tropical Andes (3800–4900 m, 20–22° S)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The granite tors of Dartmoor, Southwest England: rapid and recent emergence revealed by Late Pleistocene cosmogenic apparent exposure ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jarman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.62-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457837v1</w:t>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The potential of historic rock avalanches and man-made structures as chlorine-36 production rate calibration sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cosmogenic 10Be production rate calibrated against 3He in the high Tropical Andes (3800–4900 m, 20–22° S)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-H. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lavé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18, pp.54 - 62</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 382, pp.140 - 149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457834v1</w:t>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term evolution of denudational escarpments in southeastern Brazil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">The potential of historic rock avalanches and man-made structures as chlorine-36 production rate calibration sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Merchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">André Augusto R. Salgado</w:t>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasily Alfimov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Bichler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 173–174, pp.118 - 127</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.54 - 62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457840v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pleistocene alluvial deposits dating along frontal thrust of Changhua Fault in western Taiwan: The cosmic ray exposure point of view</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kuo-Jen Chang</w:t>
+                <w:t xml:space="preserve">Long-term evolution of denudational escarpments in southeastern Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Felipe Soares Cherem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Augusto C. Varajão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Augusto R. Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 173–174, pp.118 - 127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01457843v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of fluvial incision in the Duero Basin (NW Iberia) from longitudinal profile analysis and terrestrial cosmogenic nuclide concentrations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pleistocene alluvial deposits dating along frontal thrust of Changhua Fault in western Taiwan: The cosmic ray exposure point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rou-Fei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Derrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loreto Antón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angel Rodes</w:t>
+                <w:t xml:space="preserve">Jian-Cheng Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerardo De Vicente</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Daniel Garcia-Castellanos</w:t>
+                <w:t xml:space="preserve">Kuo-Jen Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51, pp.1 - 20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jseaes.2012.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457846v1</w:t>
+                <w:t xml:space="preserve">hal-01457843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deglaciation pattern during the Lateglacial / Holocene transition in the Southern French Alps. Chronological data and geographical reconstruction from the Clarée Valley (Upper Durance catchment, Southeastern France).</w:t>
+                <w:t xml:space="preserve">Quantification of fluvial incision in the Duero Basin (NW Iberia) from longitudinal profile analysis and terrestrial cosmogenic nuclide concentrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Cossart</w:t>
+                <w:t xml:space="preserve">Loreto Antón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Fort</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Gerardo De Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Perrier</w:t>
+                <w:t xml:space="preserve">Raimon Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Garcia-Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 315-316, pp.109-123</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 165–166, pp.50 - 61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196633v1</w:t>
+                <w:t xml:space="preserve">hal-01457846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 0.65 Ma chronology and incision rate assessment of the \NW\ Iberian Miño River terraces based on 10Be and luminescence dating</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
+                <w:t xml:space="preserve">Interpreting scattered in-situ produced cosmogenic nuclide depth-profile data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sébrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Veldkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11, pp.98-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2012.02.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId760" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457850v1</w:t>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Binalud Mountains: A key piece for the geodynamic puzzle of NE Iran</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
+                <w:t xml:space="preserve">Deglaciation pattern during the Lateglacial / Holocene transition in the Southern French Alps. Chronological data and geographical reconstruction from the Clarée Valley (Upper Durance catchment, Southeastern France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 315-316, pp.109-123</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId761" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01882018v1</w:t>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting scattered in-situ produced cosmogenic nuclide depth-profile data</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bourles</w:t>
+                <w:t xml:space="preserve">The Binalud Mountains: A key piece for the geodynamic puzzle of NE Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esmaeil Shabanian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad R. Abbassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2012.02.020⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012TC003183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716374v1</w:t>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01882018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of the last deglaciation revealed by receding glaciers at the Alpine-scale: impact on mountain geomorphology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
+                <w:t xml:space="preserve">A 0.65 Ma chronology and incision rate assessment of the \NW\ Iberian Miño River terraces based on 10Be and luminescence dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Viveen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId771" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Revel</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Schoorl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veldkamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 94–95, pp.82 - 100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.10.019⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00667211v1</w:t>
+                <w:t xml:space="preserve">hal-01457850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les glaciations quaternaires dans les Pyrénées de l'Ariège : approche historiographique, données paléogéographiques et chronologie nouvelle</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">History of late Pleistocene glaciations in the central Sayan-Tuva Upland (southern Siberia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergei G Arzhannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia V. Arzhannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (1), pp.61-85. </w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.16-32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId775" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.6091⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId774" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01221721v1</w:t>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00758082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">History of late Pleistocene glaciations in the central Sayan-Tuva Upland (southern Siberia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Les glaciations quaternaires dans les Pyrénées de l'Ariège : approche historiographique, données paléogéographiques et chronologie nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.06.005⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (1), pp.61-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.6091⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758082v1</w:t>
+                <w:t xml:space="preserve">halshs-01221721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId779" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valley downcutting in the Ardennes (W Europe): Interplay between tectonically triggered regressive erosion and climatic cyclicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Timing of the last deglaciation revealed by receding glaciers at the Alpine-scale: impact on mountain geomorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Darnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Demoulin</w:t>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beckers</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Didier Bourles</w:t>
+                <w:t xml:space="preserve">Michel Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETHERLANDS JOURNAL OF GEOSCIENCES-GEOLOGIE EN MIJNBOUW</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 31, pp.127-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.10.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802249v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10Be ages reveal &gt; 12 ka of gravitational movement in a major sackung of the Western Alps (France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Valley downcutting in the Ardennes (W Europe): Interplay between tectonically triggered regressive erosion and climatic cyclicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Demoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beckers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rixhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 171–172, pp.139 - 153</w:t>
+              <w:t xml:space="preserve">NETHERLANDS JOURNAL OF GEOSCIENCES-GEOLOGIE EN MIJNBOUW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (1-2), pp.79-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457844v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Quaternary ice sheet extents in northeastern Germany inferred from surface exposure dating</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">10Be ages reveal &gt; 12 ka of gravitational movement in a major sackung of the Western Alps (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Mercier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Leanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 44, pp.89 - 95</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 171–172, pp.139 - 153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId787" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457847v1</w:t>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of glacial erosion on 10 Be concentrations in fluvial sediments of the Marsyandi catchment, central Nepal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. L. Bourlès</w:t>
+                <w:t xml:space="preserve">Late Quaternary ice sheet extents in northeastern Germany inferred from surface exposure dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Rinterknecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId793" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bookhagen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Böse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.89 - 95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId795" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01537127v1</w:t>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeogeography and 10Be exposure-age chronology of Middle and Late Pleistocene glacier systems in the northern Pyrenees: implications for reconstructing regional palaeoclimates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of glacial erosion on 10 Be concentrations in fluvial sediments of the Marsyandi catchment, central Nepal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId796" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. W. Burbank</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bookhagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (F3), pp.F03013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId799" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JF002230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId796" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01224455v1</w:t>
+            <w:hyperlink r:id="rId800" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01537127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating Pleistocene aeolian landforms in Hungary, Central Europe, using in situ produced cosmogenic 10BE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palaeogeography and 10Be exposure-age chronology of Middle and Late Pleistocene glacier systems in the northern Pyrenees: implications for reconstructing regional palaeoclimates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (6), pp.515 - 529</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 305 (1-4), pp.109-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457854v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01224455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId801" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slip rate and slip magnitudes of past earthquakes along the Bogd left-lateral strike-slip fault (Mongolia)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Prentice</w:t>
+                <w:t xml:space="preserve">Dating Pleistocene aeolian landforms in Hungary, Central Europe, using in situ produced cosmogenic 10BE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zs. Ruszkiczay-Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Csillag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.I. Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.J. Dunai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (6), pp.515 - 529</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05075.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00639467v2</w:t>
+                <w:t xml:space="preserve">hal-01457854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId803" w:history="1">
+            <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The densest meteorite collection area in hot deserts: The San Juan meteorite field (Atacama Desert, Chile)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wind erosion under cold climate: A Pleistocene periglacial mega-yardang system in Central Europe (Western Pannonian Basin, Hungary)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Giscard</w:t>
+                <w:t xml:space="preserve">Krisztina Sebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabor Csillag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsofia Ruszkiczay-Ruediger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laszlo Fodor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edit Thamo-Bozso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2011.01229.x⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 134 (3-4), pp.470-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802291v1</w:t>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind erosion under cold climate: A Pleistocene periglacial mega-yardang system in Central Europe (Western Pannonian Basin, Hungary)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edit Thamo-Bozso</w:t>
+                <w:t xml:space="preserve">Slip rate and slip magnitudes of past earthquakes along the Bogd left-lateral strike-slip fault (Mongolia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Rizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.08.003⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (3), pp.897-927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05075.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00802203v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639467v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COSMIC SPHERULE DENSITY IN SOIL AND SURFACE EXPOSURE AGE IN THE ATACAMA DESERT, CHILE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurore Hutzler</w:t>
+                <w:t xml:space="preserve">The densest meteorite collection area in hot deserts: The San Juan meteorite field (Atacama Desert, Chile)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Valenzuela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Uehara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Nyindong</w:t>
+                <w:t xml:space="preserve">Ajt Jull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId820" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Spitale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Bourles</w:t>
+                <w:t xml:space="preserve">M Giscard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 46, pp.A199-A199</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 46 (9), pp.1276-1287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1945-5100.2011.01229.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802289v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Pleistocene presence of Acheulian hominins in South India</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">COSMIC SPHERULE DENSITY IN SOIL AND SURFACE EXPOSURE AGE IN THE ATACAMA DESERT, CHILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Hutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurice Taieb</w:t>
+                <w:t xml:space="preserve">A. Nyindong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId825" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Spitale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 331 (6024), pp.596-1599</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46, pp.A199-A199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01225746v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary river incision in NE Ardennes (Belgium)–Insights from 10Be/26Al dating of river terraces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Rixhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (2), pp.273-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2010.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacier extents within Briançonnais Alps (southern French Alps) from the Last Glacial Maximum to the Holocene: chronological synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Early Pleistocene presence of Acheulian hominins in South India</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pappu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Akhilesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Monique Fort</w:t>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 331 (6024), pp.596-1599</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9336⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">insu-00679788v1</w:t>
+                <w:t xml:space="preserve">halshs-01225746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Pleistocene Presence of Acheulian Hominins in South India</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shanti Pappu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kumar Akhilesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId833" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Taieb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 331 (6024), pp.1596-1599. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1200183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId834" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleo-erosion rates in Central Asia since 9 Ma: A transient increase at the onset of Quaternary glaciations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Puchol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Avouac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 304 (1-2), pp.85-92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId843" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00586143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId842" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary river incision in \NE\ Ardennes (Belgium)–Insights from 10Be/26Al dating of river terraces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Glacier extents within Briançonnais Alps (southern French Alps) from the Last Glacial Maximum to the Holocene: chronological synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Bovy Bovy</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2/2011, pp.123-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.9336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457858v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00679788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId844" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating inset terraces and offset fans along the Dehshir Fault (Iran) combining cosmogenic and OSL methods</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Quaternary river incision in \NE\ Ardennes (Belgium)–Insights from 10Be/26Al dating of river terraces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Rixhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId845" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Nazari</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bovy Bovy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.273 - 284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05010.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00590894v1</w:t>
+                <w:t xml:space="preserve">hal-01457858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erosion rates in an active orogen (NE-Taiwan): A confrontation of cosmogenic measurements with river suspended loads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Angelier</w:t>
+                <w:t xml:space="preserve">Dating inset terraces and offset fans along the Dehshir Fault (Iran) combining cosmogenic and OSL methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sébrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.-F. Chen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F. Derrieux</w:t>
+                <w:t xml:space="preserve">H. Nazari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 185 (2), pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05010.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457857v1</w:t>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00590894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of density uncertainties in cosmogenic 10Be depth-profiles: Dating a cemented Pleistocene alluvial fan (Carboneras Fault, \SE\ Iberia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Erosion rates in an active orogen (NE-Taiwan): A confrontation of cosmogenic measurements with river suspended loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ximena Moreno</w:t>
+                <w:t xml:space="preserve">J. Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulalia Masana</w:t>
+                <w:t xml:space="preserve">R.-F. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Derrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 6 (2), pp.186 - 194</w:t>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.246 - 260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457851v1</w:t>
+                <w:t xml:space="preserve">hal-01457857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to comment by K. Pedoja et al. on &amp;quot;Tectonic record of strain buildup and abrupt coseismic stress release across the northwestern Peru coastal plain, shelf, and continental slope during the past 200 kyr</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Effect of density uncertainties in cosmogenic 10Be depth-profiles: Dating a cemented Pleistocene alluvial fan (Carboneras Fault, \SE\ Iberia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimon Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ximena Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eulalia Masana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (2), pp.186 - 194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2011JB008582⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00630497v1</w:t>
+                <w:t xml:space="preserve">hal-01457851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irregular tropical glacier retreat over the Holocene epoch driven by progressive warming</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to comment by K. Pedoja et al. on &amp;quot;Tectonic record of strain buildup and abrupt coseismic stress release across the northwestern Peru coastal plain, shelf, and continental slope during the past 200 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature10150⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 116 (B09402), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011JB008582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00647034v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the authigenic Be10/Be9 dating method to continental sediments: reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of northern Chad Basin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irregular tropical glacier retreat over the Holocene epoch driven by progressive warming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId861" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Khodri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Favier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId862" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Brunstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Lebatard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ph. Duringer</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 474 (7350), pp.196-199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId864" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature10150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId862" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01234900v1</w:t>
+            <w:hyperlink r:id="rId865" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00647034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French accelerator mass spectrometry facility ASTER: Improved performance and developments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Surface exposure dating and geophysical prospecting of the Holocene Lauvitel rock slide (French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Delunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Landslides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.393-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10346-010-0221-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457861v1</w:t>
+                <w:t xml:space="preserve">insu-00510585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId867" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface exposure dating and geophysical prospecting of the Holocene Lauvitel rock slide (French Alps)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Application of the authigenic Be10/Be9 dating method to continental sediments: reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of northern Chad Basin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schoeneich</w:t>
+            <w:hyperlink r:id="rId872" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Arnauld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landslides</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297, pp.57-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10346-010-0221-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00510585v1</w:t>
+                <w:t xml:space="preserve">hal-01234900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the authigenic 10Be/9Be dating method to continental sediments: Reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of the northern Chad Basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId472" w:history="1">
+                <w:t xml:space="preserve">The French accelerator mass spectrometry facility ASTER: Improved performance and developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Merchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier L. Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duringer</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 268 (11–12), pp.1954 - 1959</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00549775v1</w:t>
+                <w:t xml:space="preserve">hal-01457861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for active retreat of a coastal cliff between 3.5 and 12 ka in Cassis (South East France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the authigenic 10Be/9Be dating method to continental sediments: Reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of the northern Chad Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Recorbet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L Benedetti</w:t>
+                <w:t xml:space="preserve">Philippe Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 297, pp.57-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId877" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.06.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.04.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00420250v1</w:t>
+                <w:t xml:space="preserve">insu-00549775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic significance of glacier retreat and rockglaciers re-assessed in the light of cosmogenic dating and weathering rind thickness in Clarée valley (Briançonnais, French Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for active retreat of a coastal cliff between 3.5 and 12 ka in Cassis (South East France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Recorbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Romain Perrier</w:t>
+                <w:t xml:space="preserve">L Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 115 (1-2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId880" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00545250v1</w:t>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00420250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small isolated glacial catchments as priority target areas for cosmogenic surface exposure dating of Pleistocene climate fluctuations, southeastern Pyrenee</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Climatic significance of glacier retreat and rockglaciers re-assessed in the light of cosmogenic dating and weathering rind thickness in Clarée valley (Briançonnais, French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 38, pp.891-894</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 80 (3), pp.204-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01230047v1</w:t>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00545250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId883" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of both exposure time and denudation rate from an in situ-produced 10Be depth profile: A mathematical proof of uniqueness. Model sensitivity and applications to natural cases</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Small isolated glacial catchments as priority target areas for cosmogenic surface exposure dating of Pleistocene climate fluctuations, southeastern Pyrenee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimon Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (1), pp.56 - 67</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 38, pp.891-894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId883" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457862v1</w:t>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01230047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holocene right-slip rate determined by cosmogenic and OSL dating on the Anar fault, Central Iran</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of both exposure time and denudation rate from an in situ-produced 10Be depth profile: A mathematical proof of uniqueness. Model sensitivity and applications to natural cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Del Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Hidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (1), pp.56 - 67</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04309.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00424944v1</w:t>
+                <w:t xml:space="preserve">hal-01457862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmogenic 10Be dating of a sackung and its faulted rock glaciers, in the Alps of Savoy (France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Holocene right-slip rate determined by cosmogenic and OSL dating on the Anar fault, Central Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristell Le Dortz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId763" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sébrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Nazari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Leanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.02.024⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 179, pp.700-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04309.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">insu-00372999v1</w:t>
+                <w:t xml:space="preserve">hal-00424944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRE dating on the head scarp of a major landslide (Séchilienne, French Alps), age constraints on Holocene kinematics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Didier Bourles</w:t>
+                <w:t xml:space="preserve">Cosmogenic 10Be dating of a sackung and its faulted rock glaciers, in the Alps of Savoy (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Leanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.01.034⟩</w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 108 (3-4), pp.312-320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00411150v1</w:t>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00372999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId895" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between tectonics, slope instability and climate change: Cosmic ray exposure dating of active faults, landslides and glacial surfaces in the SW Alps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CRE dating on the head scarp of a major landslide (Séchilienne, French Alps), age constraints on Holocene kinematics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Gamond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Sanchez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Bourles</w:t>
+                <w:t xml:space="preserve">Denis Jongmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 280 (1-4), pp.236-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.10.019⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447074v1</w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00411150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France): Evidence from field data and 10Be cosmic ray exposure ages</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Relationships between tectonics, slope instability and climate change: Cosmic ray exposure dating of active faults, landslides and glacial surfaces in the SW Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId780" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Corsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 95 (1-2), pp.3 à 26. </w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
             </w:r>
             <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.12.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00349899v1</w:t>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00447074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micrometeorites from the Transantarctic Mountains</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relief evolution of the Quadrilatero Ferrifero (Minas Gerais, Brazil) by means of (Be-10) cosmogenic nuclei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Suavet</w:t>
+                <w:t xml:space="preserve">Andre Augusto Rodrigues Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId908" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. van Ginneken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Gattacceca</w:t>
+                <w:t xml:space="preserve">Augusto Chicarino Varajao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelica Fortes Drummond Chicarino Varajao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0806049105⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (3), pp.317-323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052-0317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03036605v1</w:t>
+                <w:t xml:space="preserve">hal-00802246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId910" w:history="1">
+            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How minimum are the minimum ages of deglaciation deduced from surface exposure dating? Assessment based on data from the Pyrenees (Iberian Peninsula)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France): Evidence from field data and 10Be cosmic ray exposure ages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (1-2), pp.3 à 26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId910" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457901v1</w:t>
+            <w:hyperlink r:id="rId915" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00349899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relief evolution of the Quadrilatero Ferrifero (Minas Gerais, Brazil) by means of (Be-10) cosmogenic nuclei</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Colin</w:t>
+                <w:t xml:space="preserve">Micrometeorites from the Transantarctic Mountains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Folco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica Fortes Drummond Chicarino Varajao</w:t>
+                <w:t xml:space="preserve">C. Suavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. van Ginneken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052-0317⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (47), pp.18206-18211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0806049105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId913" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802246v1</w:t>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId919" w:history="1">
+            <w:hyperlink r:id="rId920" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muon produced Neon in quartz at large depths: BeNe project progress report</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How minimum are the minimum ages of deglaciation deduced from surface exposure dating? Assessment based on data from the Pyrenees (Iberian Peninsula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId921" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Marti</w:t>
+                <w:t xml:space="preserve">R. Pallas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId922" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Hahm</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Rodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 72 (12, 1), pp.A265</w:t>
+              <w:t xml:space="preserve">, 2008, 72 (12, 1), pp.A719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457903v1</w:t>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmogenic nuclide dating of Sahelanthropus tchadensis and Australopithecus bahrelghazali: Mio-Pliocene hominids from Chad.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Duringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Duringer</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 105 (9), pp.3226-3231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId926" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.0708015105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId924" w:history="1">
+            <w:hyperlink r:id="rId923" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00335837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId928" w:history="1">
+            <w:hyperlink r:id="rId927" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exposure age chronology of the last glaciation in the eastern Pyrenees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Muon produced Neon in quartz at large depths: BeNe project progress report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Fernandez-Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId931" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Vidal-Romani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (12, 1), pp.A265</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId930" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01183399v1</w:t>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId931" w:history="1">
+            <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating carbonate rocks with in-situ produced cosmogenic 10Be: Why it often fails</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Exposure age chronology of the last glaciation in the eastern Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 69 (2), pp.231-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId933" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yqres.2007.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId931" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457867v1</w:t>
+            <w:hyperlink r:id="rId934" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId932" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId933" w:history="1">
+            <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate during the last glacial cycle in the Pyrenees inferred from Be-10 dating and paleoglacier modeling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
+                <w:t xml:space="preserve">Dating carbonate rocks with in-situ produced cosmogenic 10Be: Why it often fails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silke Merchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier L. Bourlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 72 (12, 1), pp.A801</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (4), pp.299 - 307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId933" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457900v1</w:t>
+            <w:hyperlink r:id="rId935" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId935" w:history="1">
+            <w:hyperlink r:id="rId937" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating cartonate rocks with in-situ produced cosmogenic Be-10:why it often fails</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Climate during the last glacial cycle in the Pyrenees inferred from Be-10 dating and paleoglacier modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId938" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. A. Plummer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (4), pp.299-307</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (12, 1), pp.A801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId935" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386840v1</w:t>
+            <w:hyperlink r:id="rId937" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId937" w:history="1">
+            <w:hyperlink r:id="rId939" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France) : pieces of evidence from field data and 10Be cosmic ray exposure ages ».</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dating cartonate rocks with in-situ produced cosmogenic Be-10:why it often fails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId936" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 95 (1-2), pp.3-26</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (4), pp.299-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId937" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336873v1</w:t>
+            <w:hyperlink r:id="rId939" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId938" w:history="1">
+            <w:hyperlink r:id="rId941" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative and Qualitative Insights into Bedrock Landform Erosion on the South Indian Craton Using Cosmogenic Nuclides and Apatite Fission Tracks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Andre</w:t>
+                <w:t xml:space="preserve">« Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France) : pieces of evidence from field data and 10Be cosmic ray exposure ages ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (1-2), pp.3-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId938" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477745v1</w:t>
+            <w:hyperlink r:id="rId941" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00336873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId941" w:history="1">
+            <w:hyperlink r:id="rId942" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tectonic record of strain buildup and abrupt coseismic stress release across the northwestern Peru coastal plain, shelf, and continental slope during the past 200 kyr</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">Quantitative and Qualitative Insights into Bedrock Landform Erosion on the South Indian Craton Using Cosmogenic Nuclides and Apatite Fission Tracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Andre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 112 (B4), pp.B04104. </w:t>
+              <w:t xml:space="preserve">Geological Society of America Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119 (5-6), pp.576--585. </w:t>
             </w:r>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006JB004491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1130/B25945.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId941" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-00155036v1</w:t>
+            <w:hyperlink r:id="rId942" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transpressional tectonics and stream terraces of the Gobi-Altay, Mongolia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tectonic record of strain buildup and abrupt coseismic stress release across the northwestern Peru coastal plain, shelf, and continental slope during the past 200 kyr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Vassallo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Florence Bigot-Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId947" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Carretier</w:t>
+                <w:t xml:space="preserve">Olivier Dauteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (5), pp.TC5013. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 112 (B4), pp.B04104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId948" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2006TC002081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2006JB004491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323558v2</w:t>
+                <w:t xml:space="preserve">insu-00155036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mongolian summits: An uplifted, flat, old but still preserved erosion surface</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
+                <w:t xml:space="preserve">Transpressional tectonics and stream terraces of the Gobi-Altay, Mongolia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G23758A.1⟩</w:t>
+              <w:t xml:space="preserve">Tectonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (5), pp.TC5013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2006TC002081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406436v1</w:t>
+                <w:t xml:space="preserve">hal-00323558v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplift age and rates of the Gurvan Bogd system (Gobi-Altay) by apatite fission track analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+                <w:t xml:space="preserve">Mongolian summits: An uplifted, flat, old but still preserved erosion surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Ritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.047⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (10), pp.871-874. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId955" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G23758A.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId955" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00191116v1</w:t>
+            <w:hyperlink r:id="rId953" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial retreat history of Nanhuta Shan (north-east Taiwan) from preserved glacial features: the cosmic ray exposure perspective.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Siame</w:t>
+                <w:t xml:space="preserve">Uplift age and rates of the Gurvan Bogd system (Gobi-Altay) by apatite fission track analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.-T. Chu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">C. Larroque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 26 (17-18), pp.2185 à 2200. </w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 259 (3-4), pp.333-346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.04.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId956" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00351030v1</w:t>
+                <w:t xml:space="preserve">insu-00191116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The consequences of glacial debuttressing in deglaciated areas: evidence from field data and cosmogenic datings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Edouard Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 95 (1-2), pp.3-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29225,103 +29201,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating carbonate rocks with in situ produced cosmogenic Be-10 : why it often fails</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId940" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Merchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId936" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Merchel</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">O. Grauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 71 (15), A653-A653 suppl. S</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29340,1644 +29316,1656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the erosion rates in the upper Maracuja Basin (Quadrilatero Ferrifero/MG, Brazil) by the in situ produced cosmogenic Be-10 method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glacial retreat history of Nanhuta Shan (north-east Taiwan) from preserved glacial features: the cosmic ray exposure perspective.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId963" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Salgado</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">H.-T. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angelica Varajao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/esp.1448⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 26 (17-18), pp.2185 à 2200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId967" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId962" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802245v1</w:t>
+                <w:t xml:space="preserve">insu-00351030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId968" w:history="1">
+            <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating carbonate rocks with in situ produced cosmogenic Be-10: Why it often fails</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the erosion rates in the upper Maracuja Basin (Quadrilatero Ferrifero/MG, Brazil) by the in situ produced cosmogenic Be-10 method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId967" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Varajao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId969" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Merchel</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angelica Varajao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (6), pp.905-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.1448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId968" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802254v1</w:t>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId966" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId971" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation rates of the Quadrilátero Ferrífero (Minas Gerais, Brazil): Preliminary results from measurements of solute fluxes in rivers and in situ-produced cosmogenic 10Be</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Dating carbonate rocks with in situ produced cosmogenic Be-10: Why it often fails</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId973" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Merchel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Grauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 88 (1–3), pp.313 - 317</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (15), pp.A653-A653</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId971" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457870v1</w:t>
+            <w:hyperlink r:id="rId972" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId974" w:history="1">
+            <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10Be dating of alluvial deposits from Southeastern Iran (the Hormoz Strait area)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Bourles</w:t>
+                <w:t xml:space="preserve">On activity of major faults of the Ih Bogd mountain range (Gobi-Altay, Mongolia) during the Quaternary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Arzhannikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Arzhannikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Larroque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 242 (1–2), pp.36 - 53</w:t>
+              <w:t xml:space="preserve">Proceedings of the VI Russian-Mongolian Conference on Astronomy and Geophysics (Irkutsk), Recent Geodynamics and Natural Hazards in the Central Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4, pp.80-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId974" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457869v1</w:t>
+            <w:hyperlink r:id="rId975" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00497767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On activity of major faults of the Ih Bogd mountain range (Gobi-Altay, Mongolia) during the Quaternary</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Jolivet</w:t>
+                <w:t xml:space="preserve">Denudation rates of the Quadrilátero Ferrífero (Minas Gerais, Brazil): Preliminary results from measurements of solute fluxes in rivers and in situ-produced cosmogenic 10Be</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Augusto Rodrigues Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId977" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermínio Arias Nalini Jr.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId978" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the VI Russian-Mongolian Conference on Astronomy and Geophysics (Irkutsk), Recent Geodynamics and Natural Hazards in the Central Asia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 4, pp.80-93</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (1–3), pp.313 - 317</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId978" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00497767v1</w:t>
+            <w:hyperlink r:id="rId976" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denudation rates of the Quadrilatero Ferrifero (Minas Gerais, Brazil): Preliminary results from measurements of solute fluxes in rivers and in situ-produced cosmogenic Be-10</w:t>
+                <w:t xml:space="preserve">10Be dating of alluvial deposits from Southeastern Iran (the Hormoz Strait area)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aar Salgado</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Colin</w:t>
+                <w:t xml:space="preserve">V. Regard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId981" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Nalini</w:t>
+                <w:t xml:space="preserve">O Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId982" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Afdc Varajao</w:t>
+                <w:t xml:space="preserve">F. Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 242 (1–2), pp.36 - 53</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802243v1</w:t>
+                <w:t xml:space="preserve">hal-01457869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId984" w:history="1">
+            <w:hyperlink r:id="rId983" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recent fault scarps of the Western Alps (France): Tectonic surface ruptures or gravitational sackung scarps? A combined mapping, geomorphic, levelling, and 10Be dating approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+                <w:t xml:space="preserve">Denudation rates of the Quadrilatero Ferrifero (Minas Gerais, Brazil): Preliminary results from measurements of solute fluxes in rivers and in situ-produced cosmogenic Be-10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId984" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aar Salgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId985" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Brocard</w:t>
+                <w:t xml:space="preserve">Ha Nalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Tardy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Didier Bourles</w:t>
+                <w:t xml:space="preserve">Afdc Varajao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 88 (1-3), pp.313-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId987" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId984" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961933v1</w:t>
+            <w:hyperlink r:id="rId983" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using in situ-produced 10Be to quantify active tectonics in the Gurvan Bogd mountain range (Gobi-Altay, Mongolia)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+                <w:t xml:space="preserve">The recent fault scarps of the Western Alps (France): Tectonic surface ruptures or gravitational sackung scarps? A combined mapping, geomorphic, levelling, and 10Be dating approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Brown</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Carretier</w:t>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 415, pp.87 à 110</w:t>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 418 (3-4), pp.255-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00402774v1</w:t>
+                <w:t xml:space="preserve">hal-01961933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId990" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Pleistocene and Holocene glaciation in the Pyrenees: a critical review and new evidence from 10Be exposure ages, south-central Pyrenees</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Using in situ-produced 10Be to quantify active tectonics in the Gurvan Bogd mountain range (Gobi-Altay, Mongolia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vassallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Ortuno</w:t>
+            <w:hyperlink r:id="rId993" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId951" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geological Society of America Special Papers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 415, pp.87 à 110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2006.04.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00242532v1</w:t>
+                <w:t xml:space="preserve">insu-00402774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId993" w:history="1">
+            <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The recent fault scarps of the Western Alps (France): Tectonic surface ruptures or gravitational sackung scarps? A combined mapping, geomorphic, levelling, and $^{10}$Be dating approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Braucher</w:t>
+                <w:t xml:space="preserve">Late Pleistocene and Holocene glaciation in the Pyrenees: a critical review and new evidence from 10Be exposure ages, south-central Pyrenees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimon Pallas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angel Rodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId995" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ortuno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tectonophysics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.2937-2963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId996" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2006.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04671527v1</w:t>
+                <w:t xml:space="preserve">insu-00242532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId996" w:history="1">
+            <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les potentialités d'un croisement des datations cosmogéniques avec une approche géomorphologique. Application à la mise en évidence de la décompression post-glaciaire (Haut-Gyr, Massif des Ecrins) »</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The recent fault scarps of the Western Alps (France): Tectonic surface ruptures or gravitational sackung scarps? A combined mapping, geomorphic, levelling, and $^{10}$Be dating approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Hippolyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId989" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements périglaciaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tectonophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 418 (3-4), pp.255-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId998" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId996" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00336219v1</w:t>
+            <w:hyperlink r:id="rId999" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId997" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId997" w:history="1">
+            <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumulative right-lateral fault slip rate across the Zagros-Makran transfer zone: role of the Minab-Zendan fault system in accommodating Arabia-Eurasia convergence in southeast Iran</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
+                <w:t xml:space="preserve">« Les potentialités d'un croisement des datations cosmogéniques avec une approche géomorphologique. Application à la mise en évidence de la décompression post-glaciaire (Haut-Gyr, Massif des Ecrins) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId767" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId999" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Carcaillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Journal International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnements périglaciaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12, pp.53-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1000" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2005.02558.X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00321123v1</w:t>
+                <w:t xml:space="preserve">hal-00336219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1001" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of in situ-produced 10Be in carbonate-rich environments: A first attempt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.T. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31022,2118 +31010,2252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronological constraints on processes leading to large active landslides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cumulative right-lateral fault slip rate across the Zagros-Makran transfer zone: role of the Minab-Zendan fault system in accommodating Arabia-Eurasia convergence in southeast Iran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId980" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Regard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bigot-Cormier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId520" w:history="1">
+                <w:t xml:space="preserve">J.-C. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1006" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Guglielmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mirentxu Dubar</w:t>
+                <w:t xml:space="preserve">Sébastien Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.03.012⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Journal International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 162 (1), pp.177-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1007" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/J.1365-246X.2005.02558.X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1009" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00407423v1</w:t>
+                <w:t xml:space="preserve">hal-00321123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local erosion rates versus active tectonics: cosmic ray exposure modelling in Provence (south-east France)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Chronological constraints on processes leading to large active landslides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1009" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bigot-Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Sébrier</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1010" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guglielmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward Marc Cushing</w:t>
+                <w:t xml:space="preserve">Mirentxu Dubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 220 (3-4), pp.345-364. </w:t>
+              <w:t xml:space="preserve">, 2005, 235 (1-2), pp.141-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(04)00061-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.03.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1010" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457872v1</w:t>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1008" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00407423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1013" w:history="1">
+            <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stone-line formation processes documented by in situ-produced 10Be distribution, Jardim River basin, DF, Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
+                <w:t xml:space="preserve">Local erosion rates versus active tectonics: cosmic ray exposure modelling in Provence (south-east France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sébrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Gaspar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Edward Marc Cushing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 222 (2), pp.645 - 651</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2004, 220 (3-4), pp.345-364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1016" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(04)00061-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1013" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457873v1</w:t>
+            <w:hyperlink r:id="rId1014" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ produced 10Be measurements at great depths: implications for production rates by fast muons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Stone-line formation processes documented by in situ-produced 10Be distribution, Jardim River basin, DF, Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1018" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.V. Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1018" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Colin</w:t>
+            <w:hyperlink r:id="rId1019" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Gaspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1020" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.L. Assad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 211 (3–4), pp.251 - 258</w:t>
+              <w:t xml:space="preserve">, 2004, 222 (2), pp.645 - 651</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1017" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457874v1</w:t>
+                <w:t xml:space="preserve">hal-01457873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1019" w:history="1">
+            <w:hyperlink r:id="rId1021" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Be-10 down-concentration profiles and high denudation rates: diagnostic criteria for identifying active deformation?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M Sebrier</w:t>
+                <w:t xml:space="preserve">In situ produced 10Be measurements at great depths: implications for production rates by fast muons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cushing</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 66 (15A, 1), pp.A714</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 211 (3–4), pp.251 - 258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1019" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01459813v1</w:t>
+            <w:hyperlink r:id="rId1021" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High slip rate for a low seismicity along the Palu-Koro active fault in central Sulawesi (Indonesia)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId1021" w:history="1">
+                <w:t xml:space="preserve">Be-10 down-concentration profiles and high denudation rates: diagnostic criteria for identifying active deformation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1024" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Baroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sebrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1024" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId1026" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cushing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 66 (15A, 1), pp.A714</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802264v1</w:t>
+                <w:t xml:space="preserve">hal-01459813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic ray exposure dating of geomorphic surface features using in situ-production Be-10: tectonic and climatic implications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId1021" w:history="1">
+                <w:t xml:space="preserve">High slip rate for a low seismicity along the Palu-Koro active fault in central Sulawesi (Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sebrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Villeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/172.2.223⟩</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 13 (6), pp.463-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1030" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-3121.2001.00382.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01457918v1</w:t>
+                <w:t xml:space="preserve">hal-00802264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of in situ-produced cosmogenic nuclides to quantitative geomorphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Cosmic ray exposure dating of geomorphic surface features using in situ-production Be-10: tectonic and climatic implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Siame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1025" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Sebrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 171 (4), pp.383-396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/171.4.383⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 172 (2), pp.223-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1032" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/172.2.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1029" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457920v1</w:t>
+            <w:hyperlink r:id="rId1031" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of in-situ produced cosmogenic Be-10 to study the lateritic soil evolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Applications of in situ-produced cosmogenic nuclides to quantitative geomorphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F Colin</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 171 (5), pp.511-520. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2000, 171 (4), pp.383-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1034" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/171.4.383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/171.5.511⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01457921v1</w:t>
+                <w:t xml:space="preserve">hal-01457920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of in situ-produced cosmogenic 10Be and 26Al to the study of lateritic soil development in tropical forest: theory and examples from Cameroon and Gabon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D.L Bourlès</w:t>
+                <w:t xml:space="preserve">Use of in-situ produced cosmogenic Be-10 to study the lateritic soil evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Siame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.T Brown</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F Colin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00243-0⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 171 (5), pp.511-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/171.5.511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1039" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01457875v1</w:t>
+            <w:hyperlink r:id="rId1035" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1040" w:history="1">
+            <w:hyperlink r:id="rId1038" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to “Brazilian laterite dynamics using in situ-produced 10Be”[Earth Planet. Sci. Lett. 163 (1998) 197-205]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Application of in situ-produced cosmogenic 10Be and 26Al to the study of lateritic soil development in tropical forest: theory and examples from Cameroon and Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D.L. Bourles</w:t>
+            <w:hyperlink r:id="rId1039" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1040" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Colin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J.-P Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(98)00276-3⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 170 (1–4), pp.95 - 111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1042" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00243-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1045" w:history="1">
+            <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1040" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03195719v1</w:t>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1046" w:history="1">
+            <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of organic matter's properties of the Rio Negro basin by crossflow ultra-filtration and UV-spectrofluorescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum to “Brazilian laterite dynamics using in situ-produced 10Be”[Earth Planet. Sci. Lett. 163 (1998) 197-205]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1045" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1046" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. T. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mounier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
+                <w:t xml:space="preserve">B. Boulangé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 165 (3-4), pp.295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1048" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(98)00276-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00456-4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1046" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394627v1</w:t>
+            <w:hyperlink r:id="rId1044" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03195719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1051" w:history="1">
+            <w:hyperlink r:id="rId1050" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of organic matter's properties of the Rio Negro basin by cross-flow ultra-filtration and UV-spectrofluorescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1047" w:history="1">
+                <w:t xml:space="preserve">Differentiation of organic matter's properties of the Rio Negro basin by crossflow ultra-filtration and UV-spectrofluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1051" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1048" w:history="1">
+            <w:hyperlink r:id="rId1052" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 33 (10), pp.2363 - 2373</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1999, 33 (10), pp.2363--2373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1053" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00456-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1051" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01457876v1</w:t>
+            <w:hyperlink r:id="rId1054" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1050" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1052" w:history="1">
+            <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cosmic Ray Exposure (CRE) dating in a wet tropical domain: late Quaternary fan emplacements in central Sulawesi (Indonesia)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Braucher</w:t>
+                <w:t xml:space="preserve">Differentiation of organic matter's properties of the Rio Negro basin by cross-flow ultra-filtration and UV-spectrofluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1051" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1052" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Benaïm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terra Nova</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 11 (4), pp.174-180</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 33 (10), pp.2363 - 2373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1052" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458923v1</w:t>
+            <w:hyperlink r:id="rId1055" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01457876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1053" w:history="1">
+            <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">African laterite dynamics using in situ-produced $^{10}$Be</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">Cosmic Ray Exposure (CRE) dating in a wet tropical domain: late Quaternary fan emplacements in central Sulawesi (Indonesia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId981" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Bellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1054" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId1028" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Beaudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 62, pp.1501-1507</w:t>
+              <w:t xml:space="preserve">Terra Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11 (4), pp.174-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1053" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00000210v1</w:t>
+            <w:hyperlink r:id="rId1056" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1055" w:history="1">
+            <w:hyperlink r:id="rId1057" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brazilian laterite dynamics using in-situ-produced $^{10}$Be</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">African laterite dynamics using in situ-produced $^{10}$Be</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1018" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1058" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bamba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 163, pp.197-205</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 62, pp.1501-1507</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1055" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00000254v1</w:t>
+            <w:hyperlink r:id="rId1057" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1059" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Brazilian laterite dynamics using in-situ-produced $^{10}$Be</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1022" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1002" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.T. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1060" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boulange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 163, pp.197-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1059" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00000254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId1061" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Examination of soil and landforms development using in situ produced cosmogenic $^{10}$Be. Applications to lateritic systems in tropical environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1002" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.T. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1058" w:history="1">
+            <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 9, pp.583</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1057" w:history="1">
+            <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00003250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33143,7043 +33265,7043 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-method dating (¹⁰Be, ³⁶Cl, and ¹⁴C) of the Ossau Valley moraine complex (Pyrenees, France). A new stronghold of asynchronous glacier maximum advance relative to the global LGM falls.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regis Braucher</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Igor Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29eme édition de la Réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Montpeliier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1059" w:history="1">
+            <w:hyperlink r:id="rId1063" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycles glaciaires-interglaciaires dans les Alpes occidentales (Vallée de la Moyenne Durance, France) : évolution sédimentaire et réponses des surfaces continentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Dervis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657946</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1060" w:history="1">
+            <w:hyperlink r:id="rId1064" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05376107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations glaciaires entre 15 et 29 ka et leurs implications climatiques dans la haute-vallée de la Neste (Pyrénées Centrales, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1064" w:history="1">
+            <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelline Péan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1065" w:history="1">
+            <w:hyperlink r:id="rId1069" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1063" w:history="1">
+            <w:hyperlink r:id="rId1067" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04621433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New surface exposure age data using cosmogenic radionuclides 10Be and 14C to constrain the age of the last deglaciation in the Retezat Mts, Southern Carpathians, Romania</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zsófia Ruszkiczay-Rüdiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoltán Kern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balázs Madarász</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zsófia Ruszkiczay-Rüdiger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Petru Urdea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1067" w:history="1">
+            <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1066" w:history="1">
+            <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1068" w:history="1">
+            <w:hyperlink r:id="rId1072" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraindre la chronologie des fluctuations glaciaires du bassin de la Garonne à partir de la datation multiméthode (OSL, ESR, 14C,10Be) des séquences fluviales pléistocènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1069" w:history="1">
+                <w:t xml:space="preserve">Dating of Pleistocene fluvial sequence in the upper Garonne valley and implications for glacial fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Calvet</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">Q14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Etude du Quaternaire, Feb 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1068" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379218v1</w:t>
+            <w:hyperlink r:id="rId1072" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1071" w:history="1">
+            <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating of Pleistocene fluvial sequence in the upper Garonne valley and implications for glacial fluctuations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId1069" w:history="1">
+                <w:t xml:space="preserve">Contraindre la chronologie des fluctuations glaciaires du bassin de la Garonne à partir de la datation multiméthode (OSL, ESR, 14C,10Be) des séquences fluviales pléistocènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Regis Braucher</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Q14</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française d'Etude du Quaternaire, Feb 2024, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1071" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492834v1</w:t>
+            <w:hyperlink r:id="rId1075" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data from Făgăraș and Retezat Massifs set the timeframe of the last glacial activity in Southern Carpathins during Younger Dryas and Early Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Vespremeanu-Stroe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1073" w:history="1">
+            <w:hyperlink r:id="rId1077" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Razvan Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1074" w:history="1">
+            <w:hyperlink r:id="rId1078" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Enachescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1075" w:history="1">
+            <w:hyperlink r:id="rId1079" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1072" w:history="1">
+            <w:hyperlink r:id="rId1076" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04723440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les terrasses de la Moyenne Durance : une signature des cycles glaciaire-interglaciaires du quaternaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Dervis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASF, Nov 2024, Villeneuve d’Ascq, France. pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1076" w:history="1">
+            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04823072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of authigenic 10Be/9Be in spatial and temporal scale and its implications for applicability of dating method for river dominated deltas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kishan Aherwar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michal Šujan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrej Chyba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1078" w:history="1">
+            <w:hyperlink r:id="rId1082" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjan de Leeuw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1079" w:history="1">
+            <w:hyperlink r:id="rId1083" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1077" w:history="1">
+            <w:hyperlink r:id="rId1081" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1080" w:history="1">
+            <w:hyperlink r:id="rId1084" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the slip over various time scales on active normal faults in the Apennines (Italy): the Liri fault from paleoearthquakes to long-term slip rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1081" w:history="1">
+            <w:hyperlink r:id="rId1085" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Riesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucilla Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1082" w:history="1">
+            <w:hyperlink r:id="rId1086" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1083" w:history="1">
+            <w:hyperlink r:id="rId1087" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Pucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ferry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU fall meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Vienna (AUSTRIA), France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId1088" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1084" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId1080" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04622629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1085" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the last deglaciation in the Cantal and the Aubrac mountains (Massif Central, France) and paleoclimatic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1086" w:history="1">
+            <w:hyperlink r:id="rId1090" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pochat Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.R. Rinterknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rodríguez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th IAG International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1088" w:history="1">
+            <w:hyperlink r:id="rId1092" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/icg2022-315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1085" w:history="1">
+            <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie des fluctuations glaciaires dans les Pyrénées au cours du Global LGM et de la Dernière Terminaison Glaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion mi-parcours du projet MOPGA-MAGICLIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1089" w:history="1">
+            <w:hyperlink r:id="rId1093" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Late Glacial and Holocene 36Cl and 10Be moraine chronologies from sub-Antarctic Kerguelen Archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Verfaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Vienna (online), France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1096" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1090" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'oscillation des glaciers sur l'Archipel des Kerguelen au cours du Tardiglaciaire et de l'Holocène à partir de datations cosmogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Verfaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1093" w:history="1">
+            <w:hyperlink r:id="rId1097" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03419277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1094" w:history="1">
+            <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River incision, climate and vertical motions since the LGM in south-western Alps (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Cardinal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1094" w:history="1">
+            <w:hyperlink r:id="rId1098" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation par nucléides cosmogéniques du dernier Maximum Glaciaire et du désenglacement en Auvergne (Massif central, France) et reconstitutions paléoclimatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1096" w:history="1">
+            <w:hyperlink r:id="rId1100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier M. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1095" w:history="1">
+            <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1097" w:history="1">
+            <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating pre-quaternary sediments using ESR: some attempts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1098" w:history="1">
+            <w:hyperlink r:id="rId1102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1099" w:history="1">
+            <w:hyperlink r:id="rId1103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1100" w:history="1">
+            <w:hyperlink r:id="rId1104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1101" w:history="1">
+            <w:hyperlink r:id="rId1105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Luminescence and ESR Dating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1097" w:history="1">
+            <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1102" w:history="1">
+            <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluctuations glaciaires sur l'Archipel Kerguelen (49°S, 69°E) au cours du Tardiglaciaire et de l'Holocène contraintes à l'aide des nucléides cosmogéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Charton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Schimmelpfennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1091" w:history="1">
+            <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Verfaillie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues (JJG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1102" w:history="1">
+            <w:hyperlink r:id="rId1106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1103" w:history="1">
+            <w:hyperlink r:id="rId1107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation de formation glaciaire en Auvergne (Massif central, France) par nucléides cosmogéniques et reconstitutions paléogéographiques de la dernière déglaciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rinterknecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1087" w:history="1">
+            <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Rodríguez-Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1103" w:history="1">
+            <w:hyperlink r:id="rId1107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1104" w:history="1">
+            <w:hyperlink r:id="rId1108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des paléoclimats post-LGM dans les Pyrénées à travers l'étude des fluctuations glaciaires documentées par datations cosmogéniques : implications pour les modèles de circulation atmosphérique en Europe occidentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Emprise spatiale et chronologie des fluctuations glaciaire post-LGM en haute vallée de l'Ariège : données nouvelles et implications paléoclimatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème colloque "Climat et Impacts"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Q12</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04066657v1</w:t>
+            <w:hyperlink r:id="rId1108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03993891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1105" w:history="1">
+            <w:hyperlink r:id="rId1109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emprise spatiale et chronologie des fluctuations glaciaire post-LGM en haute vallée de l'Ariège : données nouvelles et implications paléoclimatiques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Détermination des paléoclimats post-LGM dans les Pyrénées à travers l'étude des fluctuations glaciaires documentées par datations cosmogéniques : implications pour les modèles de circulation atmosphérique en Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q12</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">6ème colloque "Climat et Impacts"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03993891v1</w:t>
+            <w:hyperlink r:id="rId1109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1106" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emprise spatiale et chronologie des fluctuations glaciaires LGM et post-LGM dans les Pyrénées : données nouvelles et implications paléoclimatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1107" w:history="1">
+            <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvet Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1106" w:history="1">
+            <w:hyperlink r:id="rId1110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1108" w:history="1">
+            <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie des fluctuations glaciaires dans les Pyrénées au cours du Global LGM et de la dernière Terminaison glaciaire : données nouvelles et implications paléoclimatiques.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId402" w:history="1">
+                <w:t xml:space="preserve">Terrestrial ages of the shisr 015 meteorite strewn field from the sultanate of oman, determined using measured in situ c-14 and be-10</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. U. Sliz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1111" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId1114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Espic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gattacceca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. A. Hofmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde : vivre pendant la dernière glaciation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Recherche, Apr 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">82nd Annual Meeting of the Meteoritical-Society (MetSoc)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554884v1</w:t>
+            <w:hyperlink r:id="rId1112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02735916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1112" w:history="1">
+            <w:hyperlink r:id="rId1116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terrestrial ages of the shisr 015 meteorite strewn field from the sultanate of oman, determined using measured in situ c-14 and be-10</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. A. Hofmann</w:t>
+                <w:t xml:space="preserve">L’englacement du Massif central : nouvelles perspectives de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Defive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Poiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">82nd Annual Meeting of the Meteoritical-Society (MetSoc)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.1</w:t>
+              <w:t xml:space="preserve">Journées des jeunes géomorphologues 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02735916v1</w:t>
+            <w:hyperlink r:id="rId1116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02121383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1116" w:history="1">
+            <w:hyperlink r:id="rId1117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’englacement du Massif central : nouvelles perspectives de recherche</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronologie des fluctuations glaciaires dans les Pyrénées au cours du Global LGM et de la dernière Terminaison glaciaire : données nouvelles et implications paléoclimatiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Reixach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des jeunes géomorphologues 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Table ronde : vivre pendant la dernière glaciation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02121383v1</w:t>
+            <w:hyperlink r:id="rId1117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1117" w:history="1">
+            <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le LGM et la dernière Terminaison glaciaire dans les Pyrénées : données nouvelles et implications paléoclimatiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1109" w:history="1">
+            <w:hyperlink r:id="rId1118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1110" w:history="1">
+            <w:hyperlink r:id="rId1119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop de lancement de l’ANR MAGICLIM - Climat de montagne, glaciers et dynamique du paysage.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTerre, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1117" w:history="1">
+            <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02554879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1118" w:history="1">
+            <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terrestrial ages of meteorites using in situ c-14 and be-10 measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. U. Sliz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. A. Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1119" w:history="1">
+            <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. J. T. Jull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">81st Annual Meeting of the Meteoritical-Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Moscow, Russia. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1118" w:history="1">
+            <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02735958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1120" w:history="1">
+            <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carving mountains : aeolian erosion as a major factor controlling the topographic evolution in the Gobi region (Mongolia).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1121" w:history="1">
+            <w:hyperlink r:id="rId1125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dagvasuren Dovchintseren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1122" w:history="1">
+            <w:hyperlink r:id="rId1126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Virlogeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1123" w:history="1">
+            <w:hyperlink r:id="rId1127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France. pp.195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1120" w:history="1">
+            <w:hyperlink r:id="rId1124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01915999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1124" w:history="1">
+            <w:hyperlink r:id="rId1128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifier les mouvements verticaux pléistocènes de la croûte terrestre à partir de la datation croisée par ESR et profils verticaux de TCN d’un système de terrasses fluviatiles. Cas du bassin de la Têt, Pyrénées-Orientales, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1107" w:history="1">
+            <w:hyperlink r:id="rId1111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calvet Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Manel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q11 - Au Centre des Enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEQ-CNF-INQUA, Feb 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1124" w:history="1">
+            <w:hyperlink r:id="rId1128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1125" w:history="1">
+            <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The meteorite flux of the last 2 Myr recorded in Atacama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1126" w:history="1">
+            <w:hyperlink r:id="rId1130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Gattacceca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Hutzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress EPSC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1125" w:history="1">
+            <w:hyperlink r:id="rId1129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03532952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1127" w:history="1">
+            <w:hyperlink r:id="rId1131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraindre les taux d'incision des vallées depuis le Miocène ancien : nouveautés, potentialités et limites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1128" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sartegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1129" w:history="1">
+            <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1127" w:history="1">
+            <w:hyperlink r:id="rId1131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1130" w:history="1">
+            <w:hyperlink r:id="rId1134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenetic evolution of the Têt river valley (eastern Pyrenees) using 10Be/21Ne cosmogenic burial dating.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Calvet</w:t>
+                <w:t xml:space="preserve">Évolution morphogénique des Pyrénées orientales vue par les datations cosmogéniques de systèmes karstiques étagés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Sartégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02910706v1</w:t>
+            <w:hyperlink r:id="rId1134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1133" w:history="1">
+            <w:hyperlink r:id="rId1135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution morphogénique des Pyrénées orientales vue par les datations cosmogéniques de systèmes karstiques étagés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Calvet</w:t>
+                <w:t xml:space="preserve">Morphogenetic evolution of the Têt river valley (eastern Pyrenees) using 10Be/21Ne cosmogenic burial dating.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sartégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.H. Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourlès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720868v1</w:t>
+            <w:hyperlink r:id="rId1135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02910706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1134" w:history="1">
+            <w:hyperlink r:id="rId1138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un complexe morainique du Pléistocène moyen daté par la méthode des profils cosmogéniques verticaux (Pyrénées orientales, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">10Be data on erosional surfaces in the Mayombe massif (SW Congo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thieblemont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951090v1</w:t>
+            <w:hyperlink r:id="rId1138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1135" w:history="1">
+            <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denudation rates on alpine cirque floors and their surrounding ridgetop crests from 10Be and 26Al data. Implications for the glacial buzzsaw hypothesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1110" w:history="1">
+            <w:hyperlink r:id="rId1119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Joint Geomorphological Meeting et Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1135" w:history="1">
+            <w:hyperlink r:id="rId1140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1136" w:history="1">
+            <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contraindre les taux d’incision des vallées depuis le Miocène ancien : nouveautés, potentialités et limites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Un complexe morainique du Pléistocène moyen daté par la méthode des profils cosmogéniques verticaux (Pyrénées orientales, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Calvet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720853v1</w:t>
+            <w:hyperlink r:id="rId1141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1137" w:history="1">
+            <w:hyperlink r:id="rId1142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10Be data on erosional surfaces in the Mayombe massif (SW Congo)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Contraindre les taux d’incision des vallées depuis le Miocène ancien : nouveautés, potentialités et limites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Sartégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326135v1</w:t>
+            <w:hyperlink r:id="rId1142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1139" w:history="1">
+            <w:hyperlink r:id="rId1143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenetic evolution of the Têt River valley (Eastern Pyrenees) using 10Be/21Ne cosmogenic burial dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Sartégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1140" w:history="1">
+            <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-H Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Workshop on Developments In Noble Gas Understanding and Expertise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1139" w:history="1">
+            <w:hyperlink r:id="rId1143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1141" w:history="1">
+            <w:hyperlink r:id="rId1145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution morphogénique des Pyrénées orientales vue par les datations cosmogéniques de systèmes karstiques étagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Sartégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1141" w:history="1">
+            <w:hyperlink r:id="rId1145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1142" w:history="1">
+            <w:hyperlink r:id="rId1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution morphogénique des Pyrénées orientales vue par les datations cosmogéniques de systèmes karstiques étagés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1128" w:history="1">
+            <w:hyperlink r:id="rId1132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sartegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1129" w:history="1">
+            <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.H. Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25e Réunion des Sciences de la Terre,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1142" w:history="1">
+            <w:hyperlink r:id="rId1146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02946193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1143" w:history="1">
+            <w:hyperlink r:id="rId1147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux karstiques étagés et vitesse d’incision des vallées. L’exemple des Pyrénées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1131" w:history="1">
+            <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sartégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1144" w:history="1">
+            <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème RIK RAK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Villefranche de Conflent, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1143" w:history="1">
+            <w:hyperlink r:id="rId1147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1145" w:history="1">
+            <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene floodplain response to climatic forcing in the Ariège river catchment (Pyrenees, France): constraints from vertical 10Be profiles along glaciofluvial fill terraces and from related soil chronosequence features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1147" w:history="1">
+            <w:hyperlink r:id="rId1151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1145" w:history="1">
+            <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1148" w:history="1">
+            <w:hyperlink r:id="rId1152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux karstiques étagés et vitesse d’incision des vallées. L’exemple des Pyrénées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1131" w:history="1">
+            <w:hyperlink r:id="rId1136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sartégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1144" w:history="1">
+            <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop BRGM-AMI Pyr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1148" w:history="1">
+            <w:hyperlink r:id="rId1152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1149" w:history="1">
+            <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleistocene floodplain response to climatic forcing in the Ariège River catchment (Pyrenees, France): constraints from vertical 10Be profiles along glaciofluvial fill terraces and from related soil chronosequence feature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1110" w:history="1">
+            <w:hyperlink r:id="rId1119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1111" w:history="1">
+            <w:hyperlink r:id="rId1120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’association française de sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1149" w:history="1">
+            <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1150" w:history="1">
+            <w:hyperlink r:id="rId1154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement des cirques glaciaires pyreneens au Würm et à l’Holocene : quantification des taux de denudation des cirques “ en van ” par les nucleides cosmogeniques et par mesure des volumes sedimentaires morainiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Crest</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès français de Sédimentologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1150" w:history="1">
+            <w:hyperlink r:id="rId1154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1152" w:history="1">
+            <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation d’alluvions par les nucléides cosmogéniques, forçages climatiques et variations sur 200 ka des styles fluviaux sur le piémont nord-pyrénéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1147" w:history="1">
+            <w:hyperlink r:id="rId1151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24. Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1152" w:history="1">
+            <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1153" w:history="1">
+            <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse des têtes de bassin aux fluctuations environnementales, du Tardiglaciaire à l’Actuel : l’exemple du bassin supérieur de la Loire dans le massif du Mézenc (Velay-Vivarais, Sud-Est du Massif central, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1154" w:history="1">
+            <w:hyperlink r:id="rId1158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1155" w:history="1">
+            <w:hyperlink r:id="rId1159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Virmoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1156" w:history="1">
+            <w:hyperlink r:id="rId1160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque AFEQ-CNF INQUA Q9 « Le Quaternaire : marqueurs, traçeurs et chronomètres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEQ-CNF INQUA, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1153" w:history="1">
+            <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1157" w:history="1">
+            <w:hyperlink r:id="rId1161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overview of Last Deglaciation sedimentological, palynostratigraphical and 14C chronologies in mountain lake sediments: Towards improved knowledge of the MIS2/MIS1 transition in the Mediterranean Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1158" w:history="1">
+            <w:hyperlink r:id="rId1162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1159" w:history="1">
+            <w:hyperlink r:id="rId1163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1160" w:history="1">
+            <w:hyperlink r:id="rId1164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Miramont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1157" w:history="1">
+            <w:hyperlink r:id="rId1161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02614911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1161" w:history="1">
+            <w:hyperlink r:id="rId1165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capturing the timing and rates of valley incision through cave dating in the Eastern Pyrenees : geodynamic implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1162" w:history="1">
+            <w:hyperlink r:id="rId1166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Gunnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1161" w:history="1">
+            <w:hyperlink r:id="rId1165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00867013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1163" w:history="1">
+            <w:hyperlink r:id="rId1167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LGM to Younger Dryas glacial landforms, sedimentary and pollen record, and chronology in the Vosges mountains, eastern France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1164" w:history="1">
+            <w:hyperlink r:id="rId1168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1165" w:history="1">
+            <w:hyperlink r:id="rId1169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Occhietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier L. Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1166" w:history="1">
+            <w:hyperlink r:id="rId1170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bossuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1163" w:history="1">
+            <w:hyperlink r:id="rId1167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1167" w:history="1">
+            <w:hyperlink r:id="rId1171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosmogenic nuclide dating of Australopithecus bahrelghazali and Sahelanthropus tchadensis : Plio-Miocene Hominids from Chad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-E. Lebatard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duringer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId926" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1167" w:history="1">
+            <w:hyperlink r:id="rId1171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1168" w:history="1">
+            <w:hyperlink r:id="rId1172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the rates of soil formation, weathering and mechanical erosions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1169" w:history="1">
+            <w:hyperlink r:id="rId1173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1170" w:history="1">
+            <w:hyperlink r:id="rId1174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Siame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1168" w:history="1">
+            <w:hyperlink r:id="rId1172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1171" w:history="1">
+            <w:hyperlink r:id="rId1175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the rates of soil formation, weathering and mechanical erosions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1169" w:history="1">
+            <w:hyperlink r:id="rId1173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Bourrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1170" w:history="1">
+            <w:hyperlink r:id="rId1174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Siame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling of pedogenesis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Orléans, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1171" w:history="1">
+            <w:hyperlink r:id="rId1175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1172" w:history="1">
+            <w:hyperlink r:id="rId1176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Deglaciation pattern of the Upper Durance catchment (Southern French Alps) since the Late Glacial Maximum : new data from cosmic ray exposure dating »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1172" w:history="1">
+            <w:hyperlink r:id="rId1176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1173" w:history="1">
+            <w:hyperlink r:id="rId1177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« What are the triggering factors of mass movements in deglaciated areas? Insights from field data and cosmonuclides dating in Upper Durance catchment (Southern French Alps) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carcaillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1173" w:history="1">
+            <w:hyperlink r:id="rId1177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1174" w:history="1">
+            <w:hyperlink r:id="rId1178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New clues about the continental origin of deep submerged relief in the Mediterranean Sea: the terrestrial in situ-produced cosmonuclides signature of rock surfaces and scree deposits along the Sardinian channel scarps.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1175" w:history="1">
+            <w:hyperlink r:id="rId1179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1176" w:history="1">
+            <w:hyperlink r:id="rId1180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bouillin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1177" w:history="1">
+            <w:hyperlink r:id="rId1181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Mascle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1178" w:history="1">
+            <w:hyperlink r:id="rId1182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Tricart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapport de la Commission Internationale de la Mer Méditerrannée (37)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1174" w:history="1">
+            <w:hyperlink r:id="rId1178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1179" w:history="1">
+            <w:hyperlink r:id="rId1183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of in-situ-produced cosmogenic $^{10}$Be for the study of Brazilian lateritic soil evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1018" w:history="1">
+            <w:hyperlink r:id="rId1022" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1180" w:history="1">
+            <w:hyperlink r:id="rId1184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1181" w:history="1">
+            <w:hyperlink r:id="rId1185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.B. Vecchieto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference 8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Toulouse, France. pp.233-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1179" w:history="1">
+            <w:hyperlink r:id="rId1183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00000255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -40189,2401 +40311,2401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1182" w:history="1">
+            <w:hyperlink r:id="rId1186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glacial-interglacial cycles in the Western Alps (Middle Durance Valley, France): sedimentary evolution and responses of continental surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1061" w:history="1">
+            <w:hyperlink r:id="rId1065" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virgile Dervis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1062" w:history="1">
+            <w:hyperlink r:id="rId1066" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dietrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-12949, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1183" w:history="1">
+            <w:hyperlink r:id="rId1187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-12949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1182" w:history="1">
+            <w:hyperlink r:id="rId1186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05569841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1184" w:history="1">
+            <w:hyperlink r:id="rId1188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraining the chronology of glacial fluctuations in the upper Garonne basin through multimethod dating of Pleistocene fluvioglacial sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1069" w:history="1">
+            <w:hyperlink r:id="rId1073" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Torcheboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1070" w:history="1">
+            <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Valla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedGu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Barcelona (ES), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1184" w:history="1">
+            <w:hyperlink r:id="rId1188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1185" w:history="1">
+            <w:hyperlink r:id="rId1189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’englacement de l’Aubrac au Pléistocène supérieur : premières datations par nucléides cosmogéniques terrestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1185" w:history="1">
+            <w:hyperlink r:id="rId1189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1186" w:history="1">
+            <w:hyperlink r:id="rId1190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des paléoclimats post-LGM dans les Pyrénées à travers l'étude des fluctuations glaciaires documentées par datations cosmogéniques : implications pour les modèles de circulation atmosphérique en Europe occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Reixach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème colloque "Climat et Impacts"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1186" w:history="1">
+            <w:hyperlink r:id="rId1190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1187" w:history="1">
+            <w:hyperlink r:id="rId1191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie de l'englacement de l'Aubrac au Pléistocène supérieur : apports des Nucléides Cosmogéniques Terrestres (NCT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Ancrenaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Poiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q12 sur le quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1187" w:history="1">
+            <w:hyperlink r:id="rId1191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1188" w:history="1">
+            <w:hyperlink r:id="rId1192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morpho-tectonic segmentation vs. seismic segmentation along the Andean margin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1189" w:history="1">
+            <w:hyperlink r:id="rId1193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1190" w:history="1">
+            <w:hyperlink r:id="rId1194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Audin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1191" w:history="1">
+            <w:hyperlink r:id="rId1195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandro Vaca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.T13H-0332, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1188" w:history="1">
+            <w:hyperlink r:id="rId1192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02385326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1192" w:history="1">
+            <w:hyperlink r:id="rId1196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difficulté de dater les réseaux karstiques étagés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1147" w:history="1">
+            <w:hyperlink r:id="rId1151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sorriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1144" w:history="1">
+            <w:hyperlink r:id="rId1148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Hez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KARST 2018, Congrès International de Karstologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1192" w:history="1">
+            <w:hyperlink r:id="rId1196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1193" w:history="1">
+            <w:hyperlink r:id="rId1197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When TCN meet high school students: deciphering western Cévennes landscape evolution (Lozère, France) using TCN on karstic networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Sartégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1194" w:history="1">
+            <w:hyperlink r:id="rId1198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mialon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1195" w:history="1">
+            <w:hyperlink r:id="rId1199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1196" w:history="1">
+            <w:hyperlink r:id="rId1200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Giordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1197" w:history="1">
+            <w:hyperlink r:id="rId1201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Nordic Workshop on Cosmogenic Nuclides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Geiranger, Norway. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1193" w:history="1">
+            <w:hyperlink r:id="rId1197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1198" w:history="1">
+            <w:hyperlink r:id="rId1202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying incision rates since the early Miocene using terrestrial cosmogenic nuclides into caves: methodological issues, solutions and expectations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Sartégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1199" w:history="1">
+            <w:hyperlink r:id="rId1203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Nordic Workshop on Cosmogenic Nuclides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Geiranger, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1198" w:history="1">
+            <w:hyperlink r:id="rId1202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01925937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1200" w:history="1">
+            <w:hyperlink r:id="rId1204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying incision rates since the early Miocene: novelties, potentialities and limitations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Zimmermann</w:t>
+                <w:t xml:space="preserve">Paired electron spin resonance and in situ produced terrestrial cosmogenic nuclide ages on a Pleistocene fluvial sequence of the Têt River, eastern Pyrenees (France): implications for Quaternary crustal uplift regimes. Session SS1-A13</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Manel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Calvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanni Gunnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. 2017</w:t>
+              <w:t xml:space="preserve">International Meeting on Sedimentology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01720890v1</w:t>
+            <w:hyperlink r:id="rId1204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1201" w:history="1">
+            <w:hyperlink r:id="rId1206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paired electron spin resonance and in situ produced terrestrial cosmogenic nuclide ages on a Pleistocene fluvial sequence of the Têt River, eastern Pyrenees (France): implications for Quaternary crustal uplift regimes. Session SS1-A13</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P Voinchet</w:t>
+                <w:t xml:space="preserve">Quantifying incision rates since the early Miocene: novelties, potentialities and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Sartégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.L. Bourles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meeting on Sedimentology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, New Orleans, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951422v1</w:t>
+            <w:hyperlink r:id="rId1206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01720890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1203" w:history="1">
+            <w:hyperlink r:id="rId1207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface exposure dating of Lateglacial ice fluctuations in the upper Ariège catchment (France): inferences concerning paleoclimate and implications for Upper Paleolithic human dispersals through the Pyrenees.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1151" w:history="1">
+            <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1203" w:history="1">
+            <w:hyperlink r:id="rId1207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1204" w:history="1">
+            <w:hyperlink r:id="rId1208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface exposure dating of Lateglacial ice fluctuations in the upper Ariège catchment (France): inferences concerning paleoclimate and implications for Upper Paleolithic human dispersals through the Pyrenees. Session PP4-L10</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1205" w:history="1">
+            <w:hyperlink r:id="rId1209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Crest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Braucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1151" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId1147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Meeting on Sedimentology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1204" w:history="1">
+            <w:hyperlink r:id="rId1208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1206" w:history="1">
+            <w:hyperlink r:id="rId1210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la difficulté de dater les réseaux karstiques étagés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sorriaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Hez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Karstological School “Classical Karst"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Postojna, Slovénie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1206" w:history="1">
+            <w:hyperlink r:id="rId1210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1207" w:history="1">
+            <w:hyperlink r:id="rId1211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrements holocènes des flux hydro-sédimentaires dans les têtes de réseau du bassin supérieur de la Loire (Massif central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Defive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1208" w:history="1">
+            <w:hyperlink r:id="rId1212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Barra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1209" w:history="1">
+            <w:hyperlink r:id="rId1213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1210" w:history="1">
+            <w:hyperlink r:id="rId1214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1211" w:history="1">
+            <w:hyperlink r:id="rId1215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q10 – AFEQ – CNF INQUA « Paléoclimats et environnements quaternaires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1207" w:history="1">
+            <w:hyperlink r:id="rId1211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1212" w:history="1">
+            <w:hyperlink r:id="rId1216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphogenetic evolution of the Têt river valley (eastern Pyrenees) using 10Be/21Ne cosmogenic burial dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Sartégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Blard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 18, pp.2016 - 8385, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1212" w:history="1">
+            <w:hyperlink r:id="rId1216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01720827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1213" w:history="1">
+            <w:hyperlink r:id="rId1217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification par les nucléides cosmogéniques produits in situ du développement des cirques glaciaires pyrénéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1151" w:history="1">
+            <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1213" w:history="1">
+            <w:hyperlink r:id="rId1217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1214" w:history="1">
+            <w:hyperlink r:id="rId1218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic impacts, age and significance of two giant landslide dams in the Nepal Himalayas: Ringmo‐Phoksundo (Dolpo District) and Dhampu‐Chhoya (Mustang District).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1215" w:history="1">
+            <w:hyperlink r:id="rId1219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Nath Rimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1214" w:history="1">
+            <w:hyperlink r:id="rId1218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01262118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1216" w:history="1">
+            <w:hyperlink r:id="rId1220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datations par les nucléides cosmogéniques de l’abandon de réseaux karstiques et rythmes de l’incision des vallées dans les Pyrénées : implications géodynamiques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1147" w:history="1">
+            <w:hyperlink r:id="rId1151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1146" w:history="1">
+            <w:hyperlink r:id="rId1150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.L. Bourles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1216" w:history="1">
+            <w:hyperlink r:id="rId1220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -42593,147 +42715,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1217" w:history="1">
+            <w:hyperlink r:id="rId1221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les industries du Paléolithique ancien de la Corée du Sud dans leur contexte stratigraphique et paléoécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1218" w:history="1">
+            <w:hyperlink r:id="rId1222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry de Lumley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1219" w:history="1">
+            <w:hyperlink r:id="rId1223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cauche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1220" w:history="1">
+            <w:hyperlink r:id="rId1224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Celiberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">CNRS ÉDITIONS, pp.631, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1221" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId1217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00601395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -42743,262 +42865,262 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1222" w:history="1">
+            <w:hyperlink r:id="rId1226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burial age determination using cosmogenic nuclides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Pappu, K. Akhilesh. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prehistoric Landscapes of Tamil Nadu, Southeast India - vol. 1. Excavations at Attirampakkam: the Earlier Acheulian. Vertebrate Paleobiology and Paleoanthropology Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1222" w:history="1">
+            <w:hyperlink r:id="rId1226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01255335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1223" w:history="1">
+            <w:hyperlink r:id="rId1227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 11: Recent Advances in Research on Quaternary Glaciations in the Pyrenees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanni Gunnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bourlès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jürgen Ehlers, Philip L. Gibbard and Philip D. Hughes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Glaciations - Extent and ChronologyA Closer Look</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, Elsevier, pp.127 - 139, 2011, Developments in Quaternary Sciences, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1224" w:history="1">
+            <w:hyperlink r:id="rId1228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-444-53447-7.00011-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1223" w:history="1">
+            <w:hyperlink r:id="rId1227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01457859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43008,147 +43130,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1225" w:history="1">
+            <w:hyperlink r:id="rId1229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River incision, climate and vertical motions since the LGM in south-western Alps (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1226" w:history="1">
+            <w:hyperlink r:id="rId1230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bourlès Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1227" w:history="1">
+            <w:hyperlink r:id="rId1231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardinal Thibaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1225" w:history="1">
+            <w:hyperlink r:id="rId1229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43158,147 +43280,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1228" w:history="1">
+            <w:hyperlink r:id="rId1232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1229" w:history="1">
+            <w:hyperlink r:id="rId1233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1230" w:history="1">
+            <w:hyperlink r:id="rId1234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1231" w:history="1">
+            <w:hyperlink r:id="rId1235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId1236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Magniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigone Uzunidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1232" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId1228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03148928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -43308,185 +43430,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1234" w:history="1">
+            <w:hyperlink r:id="rId1238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UTILISATION DU 10BE COSMOGENIQUE PRODUIT IN-SITU POUR L'ETUDE DE LA DYNAMIQUE DES LATERITES EN ZONE INTERTROPICALE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université de droit, d'économie et des sciences - Aix-Marseille III, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1235" w:history="1">
+            <w:hyperlink r:id="rId1239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1234" w:history="1">
+            <w:hyperlink r:id="rId1238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1236" w:history="1">
+            <w:hyperlink r:id="rId1240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation du 10Be cosmogenique produit in-situ pour l'etude de la dynamique des laterites en zone intertropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Braucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geophysics [physics.geo-ph]. Université Paris Sud - Paris XI, 1998. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId1235" w:history="1">
+            <w:hyperlink r:id="rId1239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1236" w:history="1">
+            <w:hyperlink r:id="rId1240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00002761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId1237"/>
+      <w:footerReference w:type="default" r:id="rId1241"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -43554,51 +43676,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2575AE75"/>
+    <w:nsid w:val="4F77D0AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -43785,51 +43907,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-braucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4637-4302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221383360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo de Waele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Uggeri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.110054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Arzhannikov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Arzhannikova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chebotarev" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110198" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia L&#233;anni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Auma&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Keddadouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Zaidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2026.166015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509153v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Athanassas" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Kanavou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vakalas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ladas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards7010022" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514723v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; P&#225;nek" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kilnar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal B&#345;e&#382;n&#253;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smedley" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#232;gis Braucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109870" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081444v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tauseef" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Leya" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Szidat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14355" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Duffek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Engel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mentl&#237;k" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2025-0846" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cherem" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique de Campos Zancop&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Taitson Bueno" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109721" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962646v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allison" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22038" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338532v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70015" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989034v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin D Athanassas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Apostolopoulos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15030094" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081420v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Carrasco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez-Lozano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karampaglidis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Soteres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109404" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235150v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fenn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gasparyan" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109532" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229416v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cardinal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaston Valla" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.216" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763215v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104963" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628471v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Roman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#253;vlt" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethan Davies" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J.A. Jennings" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118803" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436636v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Hofmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14144" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765190v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108994" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299623v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;ujan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishan Aherwar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastislav Vojtko" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na &#352;arinov&#225;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109810" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294607v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jautzy" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118490" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amorosi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Chyba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2024.100201" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011344" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814219v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Arzhannikov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastya Arzhannikova" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goro Komatsu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.10.002" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204946v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cornec" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.206" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097595v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108109" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189152v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111746" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082434v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lenart" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ka&#353;ing" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Kuda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-023-02062-2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232834v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ancrenaz" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108909" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872020v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vla&#269;iky" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3482" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127631v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k M&#225;&#269;ka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Migo&#324;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#318;ga Belova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Leichmann" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108764" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428229v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara R&#243;zsov&#225;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/GeolCarp.2023.25" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911793v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata U Sliz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda A Hofmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13922" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03702052v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Vasile" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Vespremeanu-Stroe" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pascal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Ple&#537;oianue" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108351" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625148v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107461" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03702006v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Villa&#231;a Gomes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Carvalho Vieira" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Rodrigues Salgado" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108333" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924453v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667340v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107500" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629935v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Swingedouw" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuille" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goehring" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28939-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800779v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108476" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661016v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmadou Bamba Niang" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Uwe Reimold" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13788" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662941v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12555" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628781v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Krklec" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Perica" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dom&#237;nguez-Villar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108358" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643047v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chanteloube" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Derakhshani" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097342" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871950v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23206-9" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228438v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Arzhannikova" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228915" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228415v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bizzarro" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00155-1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03203903v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dovchintseren" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Schmitt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107747" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204188v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Reixach" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mah&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106923" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204214v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;ilh&#225;n" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Chalupa" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01483-7" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204190v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ruszkiczay-R&#252;diger" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Kern" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Urdea" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Madar&#225;sz" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107719" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320513v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merchel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lachner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rugel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101486" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266715v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Dulfer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Margold" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#277;k Engel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2020.122" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008882v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek K&#345;&#237;&#382;ek" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Uxa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krause" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2091" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163640v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Olivotos" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Niedermann" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrel Fl&#252;gel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mouslopoulou" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107669" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426405v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mesfin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Ntoutoume Mba" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0482" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03517366v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu He" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Li" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ranjith" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Su" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13760" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321855v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Neuhuber" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-07916-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150970v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107665" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953947v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sart&#233;gou" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107441" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152636v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Viveen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veldkamp" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. van Balen" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Schoorl" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanjurjo-Sanchez" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.036" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418642v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Temovski" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Milevski" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106985" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319675v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4740" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036952v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Tielidze" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N Solomina" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Dolgova" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S2076673420030052" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997370v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demoulin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107424" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915296v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tielidze Levan" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Solomina" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolgova" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bushueva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872000v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aumaitre" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107292" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881040v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#228;rtner" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10060237" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923458v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12460" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923433v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karampaglidis" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Benito-Calvo" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rodes" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103295" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059886v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;ujan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef H&#243;k" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel P. Povinec" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.02.003" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384698v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Joniak" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Fordin&#225;l" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ryb&#225;r" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109482" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893061v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bella" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bos&#225;k" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pruner" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hercman" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.10.002" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621322v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Folco" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Horng" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auma&#238;tre" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46156Y.1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386122v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Tibensk&#253;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105566" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268970v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizza" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdrakhmatov" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Walker" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005188" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422598v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hutzler" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45831.1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268968v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.052" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792192v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Botka" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Magyar" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Csoma" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke T&#243;th" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17738/ajes.2019.0013" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089548v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis Bourles" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marquardt" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12401" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268973v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidy Alan J." TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matmon Ari" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.03.030" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868053v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Horng" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45038.1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117912v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.011" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092312v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.002" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671315v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marechal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.10.051" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700369v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vinicius de Sordi" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Paisani" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.01.007" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106565v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.001" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01652630v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhannikov" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhannikov" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.019" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868050v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zondervan" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.07.030" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683952v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Tibari" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.09.005" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921727v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mrak" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.012" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893057v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Maglay" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nagy" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.10.001" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878613v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Flecha de Alkmim" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issamu Endo" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2018/0496" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878614v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Ruszkiczay-R&#252;diger" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csillag" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fodor" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Novothny" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.08.003" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824255v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Makos" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna To&#322;oczko-Pasek" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.006" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8QPHW84-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705927v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keddadouche" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.01.025" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684613v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hradeck&#253;" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.12.004" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878563v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edivando Vitor Do Couto" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Jos&#233; Cordeiro dos Santos" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2018/0545" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457814v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.04.008" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671361v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kov&#225;&#269;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7306/gq.1360" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461336v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rouse" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1345-9" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670720v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8304" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610264v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Panek" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mentlik" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Engel" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.01.008" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671364v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Pluh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.05.012" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420871v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crest" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delmas" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.10.035" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765460v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander La&#269;n&#253;" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Magdolen" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team G. Auma&#238;tre, D. Bourl&#232;s, K. Keddadouche" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v46i2-3.5157" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671306v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz W&#252;thrich" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Br&#228;ndli" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Veit" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Haghipour" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-66-57-2017" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610262v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.06.004" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612176v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.013" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C28K12SQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515497v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0427" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342585v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosquera" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olle" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saladie" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huguet" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.05.005" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457817v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Andrade Rezende" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rodrigues Da Silva" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671368v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; &#379;arnowski" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.004" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5HB1ZTL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420768v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carro" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12607" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457815v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Novothny" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Csillag" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Fodor" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.041" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461341v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Athanassas" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1026-3" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420765v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Farbod" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Abbassi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003862" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271536v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Cisternas" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Frutos" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/684252" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376108v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Frutos" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/687551" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01213482v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.06.011" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW7PF703-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690572v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.06.012" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVWG2XV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179837v2" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prentice" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassalo" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140119" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01227889v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Arzhannikov" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V. Arzhannikova" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2015.10.001" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB28TXZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935623v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hez" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.013" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3VZTBDP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457819v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690588v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupker" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hippe" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wacker" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.004" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX5KP2SN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690578v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Min&#225;r" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.07.015" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V3V9VF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457821v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.P. Martin" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.012" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2GHNLR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996722v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.015" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL9CHXH2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457829v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Ml&#269;och" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176382v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2014.06.002" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMD4S764-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424611v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaz Repe" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.02.002" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNVXF8PL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457831v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Derrieux" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rou-Fei Chen" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.03.012" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GV2MZL6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867208v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#246;rner" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rinterknecht" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457830v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457827v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen N. Barreto" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A.R. Salgado" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122799v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuntsho Pelgay" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35162.1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802257v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.01.049" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-489RV380-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873909v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manetti" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.01.003" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6FZK6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820910v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laettitia L&#233;anni" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.01.020" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X3M703H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837784v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.019" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHDG3X9R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457839v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457835v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805603v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhanikov" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhannikova" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.09.017" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MF2C79R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820909v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.11.005" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Z9TD7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873907v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. C. Varajao" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. R. Salgado" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.021" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70WTX2TJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457837v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457834v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Alfimov" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bichler" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457840v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto R. Salgado" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457843v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Cheng Lee" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Jen Chang" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.02.002" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H9HXBTG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457846v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Ant&#243;n" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo De Vicente" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Pallas" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Castellanos" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196633v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457850v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882018v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Abbassi" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012TC003183" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716374v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Le Dortz" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.020" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667211v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darnault" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.10.019" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGR1SK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221721v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6091" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758082v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Arzhannikov" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.06.005" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802249v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoulin" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beckers" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rixhon" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457844v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauvet" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457847v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mercier" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537127v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Burbank" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bookhagen" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002230" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F62A77A3D0F27EC23AF5E96B131D890303F63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224455v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457854v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Ruszkiczay-R&#252;diger" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Fodor" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Dunai" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639467v2" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05075.x" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802291v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valenzuela" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Uehara" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajt Jull" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giscard" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01229.x" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCTP1JVB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802203v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Sebe" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Csillag" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Ruszkiczay-Ruediger" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Fodor" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Thamo-Bozso" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.08.003" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5XCP587-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802289v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyindong" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spitale" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225746v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pappu" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akhilesh" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197566v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bovy" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2010.11.001" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLJSXFLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679788v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9336" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-T7MT2DJQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465821v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pappu" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200183" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00586143v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchol" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.018" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457858v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bovy Bovy" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590894v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nazari" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05010.x" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457857v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-F. Chen" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derrieux" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457851v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Moreno" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Masana" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630497v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008582" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234900v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnauld" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duringer" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457861v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00510585v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hantz" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-010-0221-0" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549775v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.003" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL02QDPV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420250v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recorbet" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benedetti" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.04.023" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW0KFNWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545250v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230047v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457862v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Del Castillo" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hidy" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424944v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04309.x" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372999v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.024" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHSWCD6V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411150v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Roux" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.034" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR76LFDQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447074v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.10.019" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSC34B35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00349899v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.12.022" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CWJWFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036605v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Ginneken" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806049105" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457901v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pallas" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodes" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802246v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Augusto Rodrigues Salgado" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Chicarino Varajao" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Fortes Drummond Chicarino Varajao" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052-0317" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457903v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez-Mosquera" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marti" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hahm" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Vidal-Romani" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335837v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duringer" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708015105" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01183399v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.11.004" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFC42BT7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457867v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457900v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Plummer" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386840v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merchel" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336873v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477745v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B25945.1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155036v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot-Cormier" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004491" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323558v2" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002081" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406436v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23758A.1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00191116v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.047" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKTMRVL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351030v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. Chu" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.04.016" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC0515XR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545259v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182603v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802245v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Varajao" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Varajao" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1448" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDV54NXG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802254v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merchel" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grauby" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457870v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herm&#237;nio Arias Nalini Jr." TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457869v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497767v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802243v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar Salgado" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nalini" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afdc Varajao" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.064" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961933v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00402774v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brown" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00242532v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortuno" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.04.004" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336219v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321123v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2005.02558.X" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457871v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Brown" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407423v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.012" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK7PZBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457873v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Lima" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaspar" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.L. Assad" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457874v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459813v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baroux" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sebrier" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802264v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Beaudouin" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2001.00382.x" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457918v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.2.223" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457920v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/171.4.383" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457921v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Colin" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/171.5.511" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457875v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T Brown" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Muller" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00243-0" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBH7C7SN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195719v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colin" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Brown" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulang&#233;" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00276-3" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGH387TT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394627v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bena&#239;m" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00456-4" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1318FA28C7398B92A3BCAF67EBCC7EB7186C0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457876v1" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458923v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000210v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bamba" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000254v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulange" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003250v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Muller" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376107v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Dervis" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621433v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline P&#233;an" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725135v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12758" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379218v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torcheboeuf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492834v1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723440v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Popescu" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enachescu" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16431" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04823072v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726043v1" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Leeuw" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10959" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622629v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Riesner" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5124" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938683v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochat St&#233;phane" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-315" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067621v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419239v1" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9883" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419277v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588185v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938611v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985932v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duval" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549526v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587830v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066657v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993891v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993883v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet Marc" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554884v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reixach" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735916v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Sliz" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espic" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Hofmann" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121383v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554879v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735958v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. T. Jull" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915999v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagvasuren Dovchintseren" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Virlogeux" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993914v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532952v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946186v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sartegou" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Blard" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910706v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sart&#233;gou" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720868v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951090v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911988v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720853v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01326135v1" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieblemont" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720811v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720840v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946193v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971925v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hez" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951102v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvet" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971927v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966350v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951115v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Crest" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951171v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131230v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanial" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867013v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnel" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683048v1" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392033v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756472v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siame" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820518v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333069v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333066v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103832v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brocard" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillin" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000255v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliveira" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Vecchieto" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569841v1" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12949" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379229v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042330v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993932v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905827v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385326v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951211v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925926v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mialon" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giordani" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lacour" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925937v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720890v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951422v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Voinchet" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994007v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951217v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mah&#233;" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994028v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176901v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barra" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720827v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951665v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262118v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Nath Rimal" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951677v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601395v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255335v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457859v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53447-7.00011-8" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145990v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourl&#232;s Didier" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Thibaut" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003552v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002761v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-braucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4637-4302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221383360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590777v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Garc&#237;a-Vadillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Carbonell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233;-Pedro Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Benito-Calvo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109977" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo de Waele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Uggeri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.110054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia L&#233;anni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Auma&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Keddadouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Zaidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2026.166015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Arzhannikov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Arzhannikova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chebotarev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Athanassas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Kanavou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vakalas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ladas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards7010022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; P&#225;nek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kilnar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal B&#345;e&#382;n&#253;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smedley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#232;gis Braucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109870" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tauseef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Leya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Szidat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14355" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Duffek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Engel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mentl&#237;k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2025-0846" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996432v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cherem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique de Campos Zancop&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Taitson Bueno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109721" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin D Athanassas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Apostolopoulos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15030094" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Carrasco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez-Lozano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karampaglidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Soteres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109404" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235150v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fenn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gasparyan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109532" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cardinal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaston Valla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104963" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436636v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Hofmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14144" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Roman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#253;vlt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethan Davies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J.A. Jennings" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118803" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765190v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108994" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299623v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;ujan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishan Aherwar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastislav Vojtko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na &#352;arinov&#225;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109810" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jautzy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118490" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amorosi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Chyba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2024.100201" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721426v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011344" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Arzhannikov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastya Arzhannikova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goro Komatsu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.10.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lenart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ka&#353;ing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Kuda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-023-02062-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cornec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.206" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097595v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108109" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111746" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232834v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ancrenaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108909" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872020v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vla&#269;iky" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3482" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127631v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k M&#225;&#269;ka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Migo&#324;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#318;ga Belova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Leichmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108764" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara R&#243;zsov&#225;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/GeolCarp.2023.25" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata U Sliz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda A Hofmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13922" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03702052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Vasile" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Vespremeanu-Stroe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pascal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Ple&#537;oianue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108351" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924453v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629935v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Swingedouw" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goehring" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28939-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107500" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03702006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Villa&#231;a Gomes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Carvalho Vieira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Rodrigues Salgado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108333" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625148v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107461" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661016v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmadou Bamba Niang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Uwe Reimold" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13788" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800779v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108476" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662941v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12555" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628781v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Krklec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Perica" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dom&#237;nguez-Villar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108358" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chanteloube" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Derakhshani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097342" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871950v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23206-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Arzhannikova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228915" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03203903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dovchintseren" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Schmitt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107747" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bizzarro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00155-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204190v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ruszkiczay-R&#252;diger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Kern" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Urdea" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Madar&#225;sz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107719" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320513v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merchel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lachner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rugel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101486" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204214v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;ilh&#225;n" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Chalupa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01483-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Reixach" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mah&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106923" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266715v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Dulfer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Margold" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#277;k Engel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2020.122" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008882v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek K&#345;&#237;&#382;ek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Uxa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krause" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2091" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163640v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Olivotos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Niedermann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrel Fl&#252;gel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mouslopoulou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107669" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426405v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mesfin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Ntoutoume Mba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0482" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03517366v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu He" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ranjith" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Su" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13760" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321855v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Neuhuber" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-07916-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150970v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107665" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997370v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demoulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107424" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036952v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Tielidze" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N Solomina" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Dolgova" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S2076673420030052" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152636v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Viveen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veldkamp" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. van Balen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Schoorl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanjurjo-Sanchez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.036" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953947v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sart&#233;gou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107441" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418642v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Temovski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Milevski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106985" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319675v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4740" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872000v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aumaitre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107292" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915296v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tielidze Levan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Solomina" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolgova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bushueva" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881040v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#228;rtner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10060237" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923458v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12460" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923433v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karampaglidis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rodes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103295" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384698v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Joniak" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Fordin&#225;l" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ryb&#225;r" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109482" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059886v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;ujan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef H&#243;k" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel P. Povinec" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.02.003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386122v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Tibensk&#253;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105566" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268968v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.052" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268970v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizza" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdrakhmatov" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Walker" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005188" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422598v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hutzler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45831.1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893061v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bella" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bos&#225;k" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pruner" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hercman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.10.002" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621322v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Folco" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Horng" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auma&#238;tre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46156Y.1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792192v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Botka" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Magyar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Csoma" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke T&#243;th" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17738/ajes.2019.0013" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089548v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis Bourles" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marquardt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12401" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268973v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidy Alan J." TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matmon Ari" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.03.030" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868053v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Horng" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45038.1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117912v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.011" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092312v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.002" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921727v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mrak" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.012" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683952v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Tibari" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.09.005" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868050v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zondervan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.07.030" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671315v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marechal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.10.051" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700369v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vinicius de Sordi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Paisani" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.01.007" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106565v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.001" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01652630v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhannikov" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhannikov" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.019" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893057v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Maglay" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nagy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.10.001" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878613v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Flecha de Alkmim" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issamu Endo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2018/0496" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878614v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Ruszkiczay-R&#252;diger" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csillag" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fodor" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Novothny" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.08.003" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824255v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Makos" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna To&#322;oczko-Pasek" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.006" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8QPHW84-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705927v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keddadouche" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.01.025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684613v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hradeck&#253;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.12.004" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878563v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edivando Vitor Do Couto" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Jos&#233; Cordeiro dos Santos" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2018/0545" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457814v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.04.008" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671361v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kov&#225;&#269;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7306/gq.1360" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610264v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Panek" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mentlik" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Engel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.01.008" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671364v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Pluh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.05.012" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461336v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rouse" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1345-9" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670720v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8304" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765460v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander La&#269;n&#253;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Magdolen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team G. Auma&#238;tre, D. Bourl&#232;s, K. Keddadouche" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v46i2-3.5157" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671306v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz W&#252;thrich" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Br&#228;ndli" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Veit" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Haghipour" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-66-57-2017" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420871v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crest" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delmas" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.10.035" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610262v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.06.004" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612176v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.013" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C28K12SQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515497v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0427" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342585v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosquera" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olle" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saladie" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huguet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.05.005" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457817v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Andrade Rezende" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rodrigues Da Silva" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671368v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; &#379;arnowski" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.004" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5HB1ZTL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420768v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carro" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12607" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457815v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Novothny" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Csillag" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Fodor" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.041" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461341v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Athanassas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1026-3" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420765v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Farbod" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Abbassi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003862" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271536v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Cisternas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Frutos" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/684252" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376108v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Frutos" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/687551" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01213482v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.06.011" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW7PF703-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690572v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.06.012" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVWG2XV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01227889v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Arzhannikov" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V. Arzhannikova" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2015.10.001" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB28TXZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179837v2" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prentice" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassalo" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140119" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935623v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hez" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.013" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3VZTBDP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457819v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690588v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupker" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hippe" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wacker" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.004" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX5KP2SN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690578v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Min&#225;r" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.07.015" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V3V9VF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457821v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.P. Martin" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.012" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2GHNLR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996722v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.015" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL9CHXH2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457829v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Ml&#269;och" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176382v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2014.06.002" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMD4S764-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424611v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaz Repe" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.02.002" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNVXF8PL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457831v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Derrieux" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rou-Fei Chen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.03.012" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GV2MZL6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867208v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#246;rner" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rinterknecht" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457830v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457827v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen N. Barreto" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A.R. Salgado" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122799v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuntsho Pelgay" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35162.1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802257v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.01.049" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-489RV380-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873909v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manetti" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.01.003" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6FZK6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820910v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laettitia L&#233;anni" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.01.020" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X3M703H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837784v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.019" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHDG3X9R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457839v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457835v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805603v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhanikov" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhannikova" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.09.017" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MF2C79R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873907v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. C. Varajao" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. R. Salgado" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.021" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70WTX2TJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820909v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.11.005" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Z9TD7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457837v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457834v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Alfimov" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bichler" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457840v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto R. Salgado" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457843v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Cheng Lee" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Jen Chang" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.02.002" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H9HXBTG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457846v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Ant&#243;n" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo De Vicente" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Pallas" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Castellanos" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716374v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Le Dortz" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.020" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196633v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882018v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Abbassi" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012TC003183" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457850v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758082v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Arzhannikov" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.06.005" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221721v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6091" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667211v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darnault" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.10.019" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGR1SK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802249v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoulin" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beckers" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rixhon" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457844v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauvet" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457847v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mercier" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537127v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Burbank" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bookhagen" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002230" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F62A77A3D0F27EC23AF5E96B131D890303F63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224455v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457854v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Ruszkiczay-R&#252;diger" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Fodor" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Dunai" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802203v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Sebe" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Csillag" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Ruszkiczay-Ruediger" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Fodor" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Thamo-Bozso" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.08.003" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5XCP587-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639467v2" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05075.x" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802291v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valenzuela" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Uehara" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajt Jull" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giscard" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01229.x" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCTP1JVB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802289v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyindong" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spitale" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197566v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bovy" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2010.11.001" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLJSXFLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225746v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pappu" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akhilesh" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465821v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pappu" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200183" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00586143v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchol" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.018" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679788v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9336" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457858v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bovy Bovy" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590894v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nazari" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05010.x" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457857v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-F. Chen" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derrieux" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457851v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Moreno" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Masana" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630497v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008582" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00510585v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hantz" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-010-0221-0" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234900v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnauld" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duringer" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457861v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549775v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.003" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL02QDPV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420250v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recorbet" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benedetti" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.04.023" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW0KFNWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545250v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230047v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457862v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Del Castillo" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hidy" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424944v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04309.x" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372999v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.024" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHSWCD6V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411150v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Roux" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.034" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR76LFDQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447074v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.10.019" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSC34B35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802246v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Augusto Rodrigues Salgado" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Chicarino Varajao" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Fortes Drummond Chicarino Varajao" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052-0317" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00349899v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.12.022" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CWJWFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036605v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Ginneken" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806049105" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457901v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pallas" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodes" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335837v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duringer" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708015105" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457903v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez-Mosquera" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marti" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hahm" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Vidal-Romani" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01183399v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.11.004" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFC42BT7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457867v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457900v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Plummer" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386840v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merchel" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336873v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477745v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B25945.1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155036v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot-Cormier" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004491" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323558v2" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002081" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406436v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23758A.1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00191116v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.047" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKTMRVL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545259v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182603v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351030v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. Chu" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.04.016" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC0515XR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802245v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Varajao" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Varajao" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1448" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDV54NXG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802254v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merchel" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grauby" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497767v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457870v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herm&#237;nio Arias Nalini Jr." TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457869v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802243v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar Salgado" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nalini" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afdc Varajao" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.064" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961933v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00402774v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brown" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00242532v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortuno" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.04.004" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336219v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457871v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Brown" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321123v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2005.02558.X" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407423v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.012" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK7PZBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457873v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Lima" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaspar" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.L. Assad" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457874v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459813v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baroux" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sebrier" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802264v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Beaudouin" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2001.00382.x" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457918v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.2.223" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457920v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/171.4.383" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457921v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Colin" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/171.5.511" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457875v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T Brown" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Muller" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00243-0" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBH7C7SN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195719v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colin" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Brown" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulang&#233;" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00276-3" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGH387TT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394627v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bena&#239;m" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00456-4" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1318FA28C7398B92A3BCAF67EBCC7EB7186C0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457876v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458923v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000210v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bamba" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000254v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulange" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003250v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Muller" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376107v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Dervis" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621433v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline P&#233;an" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725135v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12758" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492834v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torcheboeuf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379218v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723440v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Popescu" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enachescu" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16431" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04823072v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726043v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Leeuw" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10959" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622629v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Riesner" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5124" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938683v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochat St&#233;phane" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-315" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067621v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419239v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9883" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419277v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588185v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938611v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985932v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duval" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549526v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587830v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993891v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066657v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993883v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet Marc" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735916v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Sliz" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espic" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Hofmann" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121383v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554884v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reixach" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554879v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735958v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. T. Jull" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915999v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagvasuren Dovchintseren" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Virlogeux" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993914v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532952v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946186v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sartegou" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Blard" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720868v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910706v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sart&#233;gou" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01326135v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieblemont" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911988v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951090v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720853v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720811v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720840v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946193v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971925v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hez" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951102v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvet" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971927v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966350v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951115v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Crest" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951171v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131230v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanial" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867013v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnel" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683048v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392033v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756472v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siame" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820518v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333069v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333066v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103832v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brocard" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillin" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000255v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliveira" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Vecchieto" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569841v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12949" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379229v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042330v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993932v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905827v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385326v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951211v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925926v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mialon" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giordani" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lacour" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925937v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951422v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Voinchet" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720890v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994007v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951217v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mah&#233;" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994028v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176901v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barra" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720827v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951665v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262118v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Nath Rimal" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951677v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601395v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255335v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457859v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53447-7.00011-8" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145990v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourl&#232;s Didier" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Thibaut" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003552v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002761v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>