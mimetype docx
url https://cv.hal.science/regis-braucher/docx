--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -1,43621 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...43569 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:97.395833333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis Braucher </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">regis-braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4637-4302</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">221383360</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://scholar.google.fr/citations?user=2iQUDAQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compétences :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Géochimie,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Mesure par spectrométrie de masse par accélérateur,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Datations par analyses des nucléides cosmogéniques terrestres (10Be, 26Al et 36Cl).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principaux thèmes de recherche :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Paramètres de production des nucléides cosmogéniques terrestres (10Be, 26Al et 36Cl),</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Développements méthodologiques des applications basées sur les nucléides cosmogéniques en Sciences de la Terre et Archéologie,</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Quantification des processus de surface (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e.g.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, dénudation des reliefs, chronologie glaciaire et phénomènes gravitaires).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (251)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first Large Flake Acheulean in Europe at Revilleja de Valparaíso site, Hortigüela, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco-Javier García-Vadillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eudald Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xosé-Pedro Rodríguez-Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Benito-Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 383, pp.109977. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109977⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05590777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High alpine preglacial caves modified by glacial processes and late condensationcorrosion in the Scerscen Valley (Valmalenco, Western Alps, Italy)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Audra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jo de Waele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Uggeri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilenia d'Angeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 492, pp.110054. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.110054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of Early Holocene outburst floods from landslide-dammed lakes in the Central Baikal Rift Zone, Eastern Siberia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Arzhannikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Arzhannikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Chebotarev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 763, pp.110198. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2026.110198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of geological samples for 10Be and 26Al measurements by accelerator Mass Spectrometry at the French National Laboratory for Cosmogenic Nuclides (LN2C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Léanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gairoard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Keddadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fawzi Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 573, pp.166015. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2026.166015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method constraints on late Pleistocene glacier fluctuations in the Ossau valley (SW France), with wider implications for the Pyrenean icefield during the last glacial maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Reixach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 378, pp.109880. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109880⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic 36Cl Dating of Fault Activity in East Messinia, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Athanassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Kanavou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Vakalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Ladas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 7 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geohazards7010022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05509153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large landslides and lake evolution in the semi-arid volcanic tableland of the Sarmiento Basin (Patagonia): when did the last major failures occur?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Pánek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jakub Kilnar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Břežný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Smedley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Règis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 378, pp.109870. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2026.109870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New age constraints of the LGM onset in the Bohemian Forest – Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Václav Duffek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbyněk Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Mentlík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aster Team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (1), pp.20250846. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/geo-2025-0846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating 14 C and 14 C / 10 Be terrestrial age dating systems for meteorites using experimental data and model calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tauseef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Leya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sönke Szidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (5), pp.1263-1283. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.14355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term evolution of an escarpment in a tableland landscape (Serra Geral de Goiás, Brazil): Insights from in situ-produced cosmogenic nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Soares Cherem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márcio Henrique de Campos Zancopé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilherme Taitson Bueno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 478, pp.109721. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2025.109721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04996432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lateglacial and Holocene mountain glacier fluctuations near Cape Farewell South Greenland inferred from 10 Be moraine dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Fernández-Fernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.70015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05338532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landscape archaeology of the Chuchuwayha sacred site (British Colombia, Canada)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Quiles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Allison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40 (1), pp.e22038. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/gea.22038⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04962646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphology, first 36Cl datings and chrono-evolutionary model of Mount Aragats paleoglaciers (Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.M. Carrasco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fernández-Lozano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karampaglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.L. Soteres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 361, pp.109404. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Records of Ground Deformation in Northern Kefalonia Inferred from Cosmogenic 36Cl Geochronology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin D Athanassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Vakalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Apostolopoulos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (3), pp.94. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences15030094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleolithic hominin occupations and Quaternary geomorphological evolution in the NE Ararat Depression (Armenia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Karampaglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Fenn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gasparyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 368, pp.109532. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2025.109532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene thrust tectonics in the north Peruvian forearc revealed by Terrestrial Cosmogenic Nuclides surface exposure dating, field structural data and seismic profiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andréa Peuzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Espurt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Régnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 910, 230798 [14 p.]. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2025.230798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05086419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">14 C and 14 C‐ 10 Be terrestrial age dating system for meteorites—New data for four recently fallen meteorites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tauseef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Leya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beda Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sönke Szidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.14144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating the late Miocene marine sediments around the southern middle Durance valley (Provence, SE France): new evidences for a Tortonian age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doriane Delanghe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.14. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bsgf/2024014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated retreat of northern James Ross Island ice streams (Antarctic Peninsula) in the Early-Middle Holocene induced by buoyancy response to postglacial sea level rise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matěj Roman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nývlt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bethan Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen J.A. Jennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 641, pp.118803. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118803⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valley incision chronologies from alluvium-filled cave systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Jaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth-Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 258, pp.104963. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.earscirev.2024.104963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04763215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The interplay of geology, climate and tectonics on river incision: the example of the High Verdon Gorges, Southwestern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gaston Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 356 (S2), pp.265-287. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing the evolution of debris-free and debris-covered glaciers during the end of the Lateglacial and the Holocene in Dudh Koshi basin, Everest region, Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 344, pp.108994. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2024.108994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratigraphic, sedimentological, geochemical, mineralogical and geochronological data characterizing the Upper Miocene sequence of the Turiec Basin, Western Carpathians (Central Europe)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishan Aherwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rastislav Vojtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Šarinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52, pp.109810. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2023.109810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic (un-)steadiness revealed by paired-nuclide catchment-wide denudation rates in the formerly half-glaciated Vosges Mountains (NE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Jautzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rixhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre G Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 625, pp.118490. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2023.118490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low variability of authigenic 10Be/9Be across the Holocene Po plain parasequences reveals suitability of dating method for highstand deltaic deposits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishan Aherwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Amorosi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15, pp.100201. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.qsa.2024.100201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Southern Peru Hydrothermal Systems: New Perspectives for Geothermal Exploration Along the Andean Forearc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Taillefer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Truche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric-Victor Donzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Tisserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25, pp.e2023GC011344. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GC011344⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04721426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rare, slow but impressive: &amp;gt; 43 ka of rockslide in river canyon incising crystalline rocks of the eastern Bohemian Massif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Kašing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Pánek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">František Kuda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (8), pp.1705-1718. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-023-02062-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04082434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the authigenic 10Be/9Be dating to constrain the age of a long-lived lake and its regression in an isolated intermontane basin: The case of Late Miocene Lake Turiec, Western Carpathians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishan Aherwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rastislav Vojtko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarína Šarinová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 628, pp.111746. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2023.111746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the climate control on debris-free glacier evolution in the Everest region (Nepal, central Himalaya) during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Wagnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 310, pp.108109. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04097595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking a distal ejecta with its source crater: a probabilistic approach applied to tektites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinciane Debaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 355 (G1), pp.145 - 155. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04204946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Darhad megaflood (southern Siberia): Сause, age and consequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Arzhannikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastya Arzhannikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goro Komatsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 643, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2022.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03814219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene glaciation in the Cantal Mountains and on the Cézallier Plateau (western Massif Central, France): Insights from glacial geomorphology and surface exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 442, pp.108909. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mud redeposition during river incision as a factor affecting authigenic 10 Be/ 9 Be dating: Early Pleistocene large mammal fossil‐bearing site Nová Vieska, eastern Danube Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Vlačiky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishan Aherwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Quaternary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 38 (3), pp.347-364. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jqs.3482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gneissic tors in the central European upland: Complex Late Pleistocene forms?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdeněk Máčka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Migoń</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oľga Belova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaromír Leichmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 436, pp.108764. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2023.108764⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04127631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surviving from transgression to regression of Lake Pannon: Fan deltas of the Nemčiňany Fm. persisted across the rifting until the post-rift stage of the Danube Basin, western Slovakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishan Aherwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Rózsová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geologica carpathica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 74 (6), pp.469-488. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/GeolCarp.2023.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04428229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erectus on the move in SE Asia: converging evidences for an early migration to Java 1.8 Myr ago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-E. Lebatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Zérathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature-Study Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-phase millennial-scale glacier changes in the tropics and North Atlantic regions during the Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Swingedouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Goehring</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 401 (1), pp.108125. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-28939-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03629935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last glacial fluctuations in the southwestern Massif Central, Aubrac (France): first direct chronology from cosmogenic 10 Be and 26 Al exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 285, pp.107500. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107500⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03667340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debris flow and long-term denudation rates in a tropical passive margin escarpment in South America</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Carolina Villaça Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Carvalho Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Rodrigues Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108333. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New cosmogenic nuclide constraints on Late Glacial and Holocene glacier fluctuations in the sub-Antarctic Indian Ocean (Kerguelen Islands, 49°S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delpech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 283, pp.107461. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2022.107461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial ages of seven meteorite strewn fields and two single unpaired meteorites from the Sultanate of Oman determined using 14&amp;lt;/sup&amp;gt; C and10 Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata U Sliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beda A Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Leya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sönke Szidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Espic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57 (12), pp.2170 - 2191. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03911793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rock walls distribution and Holocene evolution in a mid-latitude mountain range (the Romanian Carpathians)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirela Vasile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Vespremeanu-Stroe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alin Pleșoianue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.108351. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The origin of the potassium-rich annular zones at the Bosumtwi impact structure, Ghana, investigated by field study, radiometric analysis, and first cosmogenic nuclide data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Ahmadou Bamba Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Baratoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wolf Uwe Reimold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 57, pp.702-729. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13788⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03661016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial bedrock gorges as markers for Late-Quaternary tectonic and climatic forcing in the Southwestern Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 418, pp.108476. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108476⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term denudation rate of karstic North Dalmatian Plain (Croatia) calculated from 36Cl cosmogenic nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Krklec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dražen Perica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Domínguez-Villar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 413, pp.108358. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2022.108358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the largest Late Holocene mountain glacier extent insouthern and southeastern Greenland during the middle Neoglacial fromBe-10 moraine dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Menviel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 51 (1), pp.61--77. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.12555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source-To-Sink Aeolian Fluxes From Arid Landscape Dynamics in the Lut Desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colin Chanteloube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Derakhshani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Gadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 49, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL097342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03643047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javanese Homo erectus on the move in SE Asia circa 1.8 Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tristan Salles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Elisabeth Lebatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Zerathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19012. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-23206-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion around a large-scale topographic high in a semi-arid sedimentary basin: Interactions between fluvial erosion, aeolian erosion and aeolian transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dovchintseren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-M. Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 386, pp.107747. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107747⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03203903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact glasses from Belize represent tektites from the Pleistocene Pantasma impact crater in Nicaragua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Bizzarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Cornec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Earth &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.94. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s43247-021-00155-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Late Quaternary slip-rate of the Kichera Fault (North Baikal Rift) from morphotectonic, paleoseismological and cosmogenic 10Be analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Arzhannikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Arzhannikov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 812, pp.228915. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2021.228915⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03228438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limited glacial erosion during the last glaciation in mid-latitude cirques (Retezat Mts, Southern Carpathians, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Ruszkiczay-Rüdiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Urdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Madarász</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 384, pp.107719. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107719⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which is the best 9Be carrier for 10Be/9Be accelerator mass spectrometry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lachner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Rugel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MethodsX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, pp.101486. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mex.2021.101486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Old but still active: &amp;gt; 18 ka history of rock slope failures affecting a flysch anticline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Břežný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Pánek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Šilhán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimír Chalupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (1), pp.89-104. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-020-01483-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic conditions between 19 and 12 ka in the eastern Pyrenees, and wider implications for atmospheric circulation patterns in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Reixach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 260, pp.106923. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2021.106923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03204188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using 10 Be dating to determine when the Cordilleran Ice Sheet stopped flowing over the Canadian Rocky Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Dulfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Margold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynĕk Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Aster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 102, pp.222-233. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/qua.2020.122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03266715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Be exposure age for sorted polygons in the Sudetes Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbyněk Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Křížek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Uxa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Krause</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Permafrost and Periglacial Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 32 (1), pp.154-168. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppp.2091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03008882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary landscape evolution in a tectonically active rift basin (paleo-lake Mweru, south-central Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spiros Olivotos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Niedermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tyrel Flügel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasiliki Mouslopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 381, pp.107669. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ-produced 10 Be and 26 Al indirect dating of Elarmékora Earlier Stone Age artifacts: first attempt in a savannah forest mosaic in the middle Ogooué valley, Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Oslisly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Mesfin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P P Ntoutoume Mba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Aster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rstb.2020.0482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès (1955–2021), the 5 MV cosmogenic rock star</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik T Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne- Elisabeth Lebatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 65, pp.101186. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2021.101186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03211733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison and performance of two cosmogenic nuclide sample preparation procedures of in situ produced 10Be and 26Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Ruszkiczay-Rüdiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Neuhuber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Lachner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Steier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Radioanalytical and Nuclear Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 329 (3), pp.1523-1536. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10967-021-07916-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03321855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light noble gas records and cosmic ray exposure histories of recent ordinary chondrite falls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huaiyu He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijie Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ranjith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fei Su</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 56 (11), pp.2002-2016. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.13760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03517366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of fluvial incision and rockfalls in shaping periglacial mountain gorges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 381, pp.107665. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2021.107665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03150970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plio-Quaternary landscape evolution in the uplifted Ardennes: New insights from 26Al/10Be data from cave-deposited alluvium (Meuse catchment, E. Belgium)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rixhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 371, pp.107424. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107424⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02997370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CHANGE OF CHALAATI GLACIER (GEORGIAN CAUCASUS) SINCE THE LITTLE ICE AGE BASED ON DENDROCHRONOLOGICAL AND BERYLLIUM-10 DATA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.G. Tielidze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.N Solomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.A. Dolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ice and Snow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (3), pp.453-470. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31857/S2076673420030052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last deglaciation in the central Balkan Peninsula: Geochronological evidence from the Jablanica Mt. (North Macedonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Ruszkiczay-Rüdiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjan Temovski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Madarász</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivica Milevski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 351, pp.106985. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.106985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deglaciation history at the Alpine-Mediterranean transition (Argentera-Mercantour, SW Alps) from 10Be dating of moraines and glacially polished bedrock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Darnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 45 (2), pp.393-410. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.4740⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02319675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Cenozoic evolution of the Ariège River valley (Pyrenees) constrained by cosmogenic 26Al/10Be and 10Be/21Ne dating of cave sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sartégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre‐henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 371, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment on “A multidisciplinary overview of the lower Miño River terrace system (NW Iberian Peninsula)” by E. Méndez-Quintas et al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Viveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veldkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.T. van Balen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Schoorl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sanjurjo-Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 565, pp.125-128. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2020.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin and 10Be surface exposure dating of a coarse debris accumulation in the Hrubý Jeseník Mountains, Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbyněk Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aumaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Keddadouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 365, pp.107292. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2020.107292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02872000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalaati Glacier variations in the past centuries, Georgian Caucasus, based on Dendrochronological and Beryllium-10 data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tielidze Levan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Solomina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ekaterina Dolgova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Bushueva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ice and Snow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02915296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain glacier fluctuations during the Lateglacial and Holocene on Clavering Island (northeastern Greenland) from 10 Be moraine dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody Biette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Boreas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (873-885), </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bor.12460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature Does the Averaging—In-Situ Produced 10Be, 21Ne, and 26Al in a Very Young River Terrace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Gärtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Niedermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team Aster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (6), pp.237. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences10060237⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier fluctuations during the Late Glacial and Holocene on the Ariège valley, northern slope of the Pyrenees and reconstructed climatic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Chapron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Geoscience Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2 (1), pp.37-51. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42990-020-00018-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02476511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pliocene endorheic-exhoreic drainage transition of the Cenozoic Madrid Basin (Central Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodoros Karampaglidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfonso Benito-Calvo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Rodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo Pérez-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 194, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2020.103295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of spatially variable accommodation rate on channel belt distribution in an alluvial sequence: Authigenic 10Be/9Be-based Bayesian age-depth models applied to the upper Miocene Volkovce Fm. (northern Pannonian Basin System, Slovakia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matúš Tibenský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klement Fordinál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rybár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.105566. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2019.105566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meteorite flux of the last 2 Myr recorded in the Atacama desert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (7), pp.673-676. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45831.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absolute dating of an Early Paleolithic site in Western Africa based on the radioactive decay of in situ-produced 10Be and 26Al</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 456, pp.169-179. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.05.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rate of Slip From Multiple Quaternary Dating Methods and Paleoseismic Investigations Along the Talas‐Fergana Fault: Tectonic Implications for the Tien Shan Range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Abdrakhmatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Walker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (7), pp.2477-2505. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018TC005188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be-10 in Australasian microtektites compared to tektites: Size and geographic controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Horng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 47 (4), pp.E460-E460. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G46156Y.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-level Domica–Baradla cave system (Slovakia, Hungary): Middle Pliocene–Pleistocene evolution and implications for the denudation chronology of the Western Carpathians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Bosák</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Pruner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Hercman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 327, pp.62-79. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The tectono-sedimentary evolution of a major seismogenic zone with low slip rate activity: A geochronological and sedimentological investigation of the Dobrá Voda Depression (Western Carpathians)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Hók</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel P. Povinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 383, pp.248-267. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2019.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02059886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The age and paleoenvironment of a late Miocene floodplain alongside Lake Pannon: Rodent and mollusk biostratigraphy coupled with authigenic 10Be/9Be dating in the northern Danube Basin of Slovakia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Joniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klement Fordinál</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rybár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 538, pp.109482. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.palaeo.2019.109482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated stratigraphy of the Guşteriţa clay pit: a key section for the early Pannonian (late Miocene) of the Transylvanian Basin (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dániel Botka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imre Magyar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Csoma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emőke Tóth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Austrian Journal of Earth Sciences = Mitteilungen der Oesterreichischen Geologischen Gesellschaft</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 112 (2), pp.221-247. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17738/ajes.2019.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip rate of trench‐parallel normal faulting along the Mejillones Fault (Atacama Fault System): Relationships with the northern Chile subduction and implications for seismic hazards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Louis Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Marquardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 31 (4), pp.390-404. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ter.12401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03089548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards successful cleaning of chert samples for improved 10Be and 26Al measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hidy Alan J.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matmon Ari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aumaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 456, pp.257-263. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be in Australasian microtektites compared to tektites: Size and geographic controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Horng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (9), pp.803 - 806. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G45038.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River incision and migration deduced from 36Cl cosmic-ray exposure durations: The Clue de la Cerise gorge in southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 330, pp.81-88. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2019.01.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance of an automated chemical extraction bench for the preparation of 10Be and 26Al targets to be analyzed by accelerator mass spectrometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Keddadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Baroni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 456, pp.230-235. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2019.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphometric comparison of weathering features on side by side carbonate rock surfaces with different exposure ages ― A case from the Croatian coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristina Krklec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Domínguez-Villar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dražen Perica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Mrak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 494, pp.275 - 285. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2017.04.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01921727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering landscape evolution with karstic networks: A Pyrenean case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sartégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouchaib Tibari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43, pp.12-29. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2017.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Be dating reveals pronounced Mid-to Late Holocene activity of deep-seated landslides in the highest part of the Czech Flysch Carpathians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Břežný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Pánek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 195, pp.180 - 194. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.07.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01868050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphotectonic analysis and 10 Be dating of the Kyngarga river terraces (southwestern flank of the Baikal rift system, South Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arzhannikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arzhannikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 303, pp.94-105. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.11.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01652630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implications of drainage rearrangement for passive margin escarpment evolution in southern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vinicius de Sordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Rodrigues Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar Paisani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 306, pp.155 - 169. </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial 10 Be and electron spin resonance dating of fluvial terraces quantifies quaternary tectonic uplift gradients in the eastern Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 193 (193), pp.188-211. </w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02106565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active tectonics around the Yakutat indentor: New geomorphological constraints on the eastern Denali, Totschunda and Duke River Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Marechal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Mazzotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 482, pp.71-80. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2017.10.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing the late Pliocene to Middle Pleistocene alluvial archive in the confluence of the Western Carpathian and Eastern Alpine rivers: 26Al/10Be burial dating from the Danube Basin (Slovakia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Rybár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Maglay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Nagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sedimentary Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sedgeo.2018.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation rates in the Pancas Bornhardt Province (SE Brazil), inferred from in situ produced cosmogenic 10 Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César Augusto Chicarino Varajão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Flecha de Alkmim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issamu Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Soares Cherem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/zfg/2018/0496⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of new and revised chronological data to constrain the terrace evolution of the Danube River (Gerecse Hills, Pannonian Basin)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs Ruszkiczay-Rüdiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Csillag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Á. Novothny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2018.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Last Glacial Maximum and Lateglacial in the Polish High Tatra Mountains - Revised deglaciation chronology based on the 10 Be exposure age dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Makos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Tołoczko-Pasek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 187, pp.130 - 156. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01824255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorine measurements at the 5MV French AMS national facility ASTER: Associated external uncertainties and comparability with the 6MV DREAMS facility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Keddadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 420, pp.40 - 45. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2018.01.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01705927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coastal cliffs, rock-slope failures and Late Quaternary transgressions of the Black Sea along southern Crimea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomáš Pánek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Lenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Hradecký</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helena Hercman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 181, pp.76 - 92. </w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01684613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes of the base levels in the Ivaí and Paraná Rivers confluence zone (Southern Brazil): Denudational reflexes in the evolution of the upstream drainage network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edivando Vitor Do Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo José Cordeiro dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Vinicius de Sordi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/zfg/2018/0545⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01878563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary dating of the Mansu-Ri and Wondang-Jangnamgyo Early Paleolithic sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Saos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Palevol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (1-2), pp.143-151. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crpv.2016.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary sackungen in the highest mountains of the Carpathians</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomas Panek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Mentlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynek Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Zondervan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 159, pp.47-62. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 Be exposure age chronology of the last glaciation of the Roháčská Valley in the Western Tatra Mountains, central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbyněk Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Mentlík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Křížek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markéta Pluháčková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 293, pp.130 - 142. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.05.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent, climate-driven river incision rate fluctuations in the Mercantour crystalline massif, southern French Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Goren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 165, pp.73-87. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2017.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from collision to subduction in Western Greece: the Katouna–Stamna active fault system and regional kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pérouse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chamot-Rooke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 106 (3), pp.967-989. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00531-016-1345-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les flux hydro-sédimentaires dans le bassin supérieur du fleuve Loire (Massif Central, France) au cours des trois derniers millénaires : archives séquentielles, chronologie et corrélations régionales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑françois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bouvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (3), pp.373-388. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01670720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Miocene fluvial distributary system in the northern Danube Basin (Pannonian Basin System): depositional processes, stratigraphic architecture and controlling factors of the Piešťany Member (Volkovce Formation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Kováč</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Hók</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (3), </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7306/gq.1360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EARLY PLEISTOCENE AGE OF FLUVIAL SEDIMENT IN THE STARA GARDA CAVE REVEALED BY (26)AL/(BE)-B-10 BURIAL DATING: IMPLICATIONS FOR GEOMORPHIC EVOLUTION OF THE MALE KARPATY MTS. (WESTERN CARPATHIANS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Lačný</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Magdolen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aster Team G. Aumaître, D. Bourlès, K. Keddadouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Carsologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 46 (2-3), pp.251-264. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3986/ac.v46i2-3.5157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&lt;sup&gt;10&lt;/sup&gt;Be depth profiles in glacial sediments on the Swiss Plateau: deposition age, denudation and (pseudo-) inheritance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorenz Wüthrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudio Brändli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heinz Veit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Haghipour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> E&amp;G Quaternary Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 66 (2), pp.57 - 68. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egqsj-66-57-2017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cirques have growth spurts during deglacial and interglacial periods: Evidence from 10Be and 26Al nuclide inventories in the central and eastern Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 278, pp.60 - 77. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.10.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the feldspar alternative for cosmogenic Be-10 applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Zerathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 41, pp.83-96. </w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2017.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01610262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Canyon incision chronology based on ignimbrite stratigraphy and cut-and-fill sediment sequences in SW Peru documents intermittent uplift of the western Central Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian R. Jicha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Paquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 298, pp.1 - 19. </w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner gorges incision history: A proxy for deglaciation? Insights from Cosmic Ray Exposure dating (10Be and 36Cl) of river-polished surfaces (Tinée River, SW Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 457, pp.271 - 281. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2016.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic-ray exposure dating of a ~5 ka open cast copper mine in the Aegean: modeling volume modulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin D Athanassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-E. Lebatard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 61 (1), pp.43 - 51. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/zfg/2017/0427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description of a very dense meteorite collection area in western Atacama: Insight into the long-term composition of the meteorite flux to Earth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Carro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 51, pp.468 - 482. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maps.12607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic and climatic control on terrace formation: Coupling in situ produced 10Be depth profiles and luminescence approach, Danube River, Hungary, Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Ruszkiczay-Rüdiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ágnes Novothny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gábor Csillag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">László Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 131 (Part A), pp.127 - 147. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial chronology and palaeoclimate in the Bystra catchment, Western Tatra Mountains (Poland) during the Late Pleistocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Makos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michał Żarnowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 134, pp.74 - 91. </w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2016.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01671368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Early Acheulean technology of Barranc de la Boella (Catalonia, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Olle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Saladie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Caceres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 393, pp.95-111. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.05.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief evolution of the Continental Rift of Southeast Brazil revealed by in situ-produced 10Be concentrations in river-borne sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Rodrigues Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric de Andrade Rezende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Rodrigues Da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 67, pp.89 - 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence from cosmic ray exposure (CRE) dating for the existence of a pre-Minoan caldera on Santorini, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.D. Athanassas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy H. Druitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Nomikou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 78 (5), </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-016-1026-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01461341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variations in late Quaternary slip rates along the Doruneh Fault System (Central Iran)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassaman Farbod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Reza Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35, pp.386 - 406. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC003862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic Records along the General Carrera (Chile)–Buenos Aires (Argentina) Glacial Lake (46°-48°S), Climate Inferences, and Glacial Rebound for the Past 7–9ka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Cisternas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Frutos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (1), pp.27-53. </w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/684252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01271536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Longriqu fault zone, eastern Tibetan Plateau: Segmentation and Holocene behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ansberque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile L Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingming Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35, pp.565 - 585. </w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015TC004070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic Records along the General Carrera (Chile)–Buenos Aires (Argentina) Glacial Lake (46°–48°S), Climate Inferences, and Glacial Rebound for the Past 7–9 ka: A Reply</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Eugenia Cisternas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Frutos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 124 (5), pp.637-642. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1086/687551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of ASTER in-house 10Be/9Be standard solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 361, pp.335 - 340. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2015.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints on Pleistocene glaciofluvial terrace age and related soil chronosequence features from vertical 10Be profiles in the Ariège River catchment (Pyrenees, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.39-53. </w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gloplacha.2015.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene glaciations in southern East Sayan and detection of MIS 2 terminal moraines based on beryllium ( 10 Be) dating of glacier complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei G. Arzhannikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia V. Arzhannikova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Geology and Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 56 (11), pp.1509-1521. </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rgg.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01227889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Earthquake Geology of the Bulnay Fault (Mongolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vassalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of the Seismological Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 105 (1), pp.72-93. </w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0120140119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01179837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cave levels as proxies for measuring post-orogenic uplift: Evidence fromcosmogenic dating of alluvium-filled caves in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 246, pp.617-633. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01935623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphological evidence and 10Be exposure ages for the Last Glacial Maximum and deglaciation of the Velká and Malá Studená dolina valleys in the High Tatra Mountains, central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbyněk Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Mentlík</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jozef Minár</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 124, pp.106 - 123. </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.07.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Depth-dependence of the production rate of in situ 14C in quartz from the Leymon High core, Spain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wacker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Kober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28, pp.80 - 87. </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2015.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01690588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AMS\ 13 – Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 361, pp.1 - 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ cosmogenic 10Be production rate in the High Tropical Andes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.C.P. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lupker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, Part A, pp.54 - 68. </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2015.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nd-isotope evidence for the distal provenance of the historical (c. &amp;lt;3000BP) lateritic surface cover underlying the Equatorial forest in Gabon (Western Africa)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thiéblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Guerrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Négrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aeolian Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.177-192. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aeolia.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary incision rates in the Vésubie catchment area (Southern French Alps) from in situ-produced 36 Cl cosmogenic nuclide dating: Tectonic and climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 119 (5), pp.1121 - 1135. </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2013JF002985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01708833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of the Northern Prince Gustav Ice Stream retreat and the deglaciation of northern James Ross Island, Antarctic Peninsula during the last glacial–interglacial transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Nývlt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbyněk Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bedřich Mlčoch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 82 (2), pp.441 - 449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mid-Holocene cluster of large-scale landslides revealed in the Southwestern Alps by 36Cl dating. Insight on an Alpine-scale landslide activity,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zerathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 90, pp.106-127. </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00996722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface exposure dating of the Veliki vrh rock avalanche in Slovenia associated with the 1348 earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irena Mrak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blaz Repe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22, pp.33-42. </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2014.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01424611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How fast is the denudation of the Taiwan mountain belt? Perspectives from in situ cosmogenic 10Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Derrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rou-Fei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 88, pp.230 - 245. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2014.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erste Ergebnisse von Oberflächenexpositionsdatierungen an glazialenGroßgeschieben durch in-situ gebildetes kosmogenes Beryllium-10 in Mecklenburg-Vorpommern (Nordostdeutschland)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Börner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Geologische Wissenschaften</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic 10Be dating of ice sheet marginal belts in Mecklenburg-Vorpommern, Western Pomerania (northeast Germany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Börner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.42 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geophysical and geomorphological investigations of a Quaternary karstic paleolake and its underground marine connection in Cassis (Bestouan, Cassis, SE France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Romey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Vella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arfib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Andrieu-Ponel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 214, pp.402-415. </w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2014.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02883872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A major advance of tropical Andean glaciers during the Antarctic cold reversal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Vuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 513 (7517), pp.224-228. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature13546⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of diamond extraction on natural denudation rates in the Diamantina Plateau (Minas Gerais, Brazil)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen N. Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">César A.C. Varajão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André A.R. Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of South American Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 56, pp.357 - 364</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active tectonics of the eastern Himalaya: New constraints from the first tectonic geomorphology study in southern Bhutan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phuntsho Pelgay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Cattin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (5), pp.427-430. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G35162.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01122799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French accelerator mass spectrometry facility \ASTER\ after 4 years: Status and recent developments on 36Cl and 129I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aumaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Keddadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 294, pp.24 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary evolution of a large alluvial fan in a periglacial setting (Crau Plain, \SE\ France) constrained by terrestrial cosmogenic nuclide (10Be)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Molliex</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 195, pp.45 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic Mesozoic and Cenozoic evolution in the Oka-Jombolok region (East Sayan ranges, Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Arzhanikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arzhannikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Southeast Asian earth sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 62, pp.117-133. </w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2011.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00805603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French accelerator mass spectrometry facility ASTER after 4 years: Status and recent developments on Cl-36 and I-129</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aumaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Keddadouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 294, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nimb.2012.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronology of the Late Weichselian glaciation in the Bohemian Forest in Central Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Mentlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zbynek Engel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laettitia Léanni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.120-128. </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2013.01.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling cosmogenic dating and magnetostratigraphy to constrain the chronological evolution of peri-Mediterranean karsts during the Messinian and the Pliocene: Example of Ardèche Valley, Southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Tassy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Mocochain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 189, pp.81-92. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.01.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00837784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating chert (diagenetic silica) using in-situ produced Be-10: Possible complications revealed through a comparison with Cl-36 applied to coexisting limestone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swann Zerathe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lebourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Manetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 17, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2013.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation rates of the Southern Espinhaco Range, Minas Gerais, Brazil, determined by in situ-produced cosmogenic beryllium-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen N. Barreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar A. C. Varajao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. R. Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 191, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2013.01.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The granite tors of Dartmoor, Southwest England: rapid and recent emergence revealed by Late Pleistocene cosmogenic apparent exposure ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Jarman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 61, pp.62-76. </w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic 10Be production rate calibrated against 3He in the high Tropical Andes (3800–4900 m, 20–22° S)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lavé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 382, pp.140 - 149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of historic rock avalanches and man-made structures as chlorine-36 production rate calibration sites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasily Alfimov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Max Bichler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18, pp.54 - 62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpreting scattered in-situ produced cosmogenic nuclide depth-profile data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Le Dortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11, pp.98-115. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2012.02.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00716374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 0.65 Ma chronology and incision rate assessment of the \NW\ Iberian Miño River terraces based on 10Be and luminescence dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Viveen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Schoorl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Veldkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global and Planetary Change</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 94–95, pp.82 - 100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Binalud Mountains: A key piece for the geodynamic puzzle of NE Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esmaeil Shabanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad R. Abbassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2012TC003183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deglaciation pattern during the Lateglacial / Holocene transition in the Southern French Alps. Chronological data and geographical reconstruction from the Clarée Valley (Upper Durance catchment, Southeastern France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 315-316, pp.109-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term evolution of denudational escarpments in southeastern Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Soares Cherem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Augusto C. Varajão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto R. Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173–174, pp.118 - 127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene alluvial deposits dating along frontal thrust of Changhua Fault in western Taiwan: The cosmic ray exposure point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rou-Fei Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Derrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jian-Cheng Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kuo-Jen Chang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Asian Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 51, pp.1 - 20. </w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jseaes.2012.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of fluvial incision in the Duero Basin (NW Iberia) from longitudinal profile analysis and terrestrial cosmogenic nuclide concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loreto Antón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Rodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo De Vicente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimon Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Garcia-Castellanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 165–166, pp.50 - 61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing of the last deglaciation revealed by receding glaciers at the Alpine-scale: impact on mountain geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Darnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 31, pp.127-142. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2011.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00667211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les glaciations quaternaires dans les Pyrénées de l'Ariège : approche historiographique, données paléogéographiques et chronologie nouvelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 23 (1), pp.61-85. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.6091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01221721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">History of late Pleistocene glaciations in the central Sayan-Tuva Upland (southern Siberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei G Arzhannikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia V. Arzhannikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 49, pp.16-32. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2012.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00758082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valley downcutting in the Ardennes (W Europe): Interplay between tectonically triggered regressive erosion and climatic cyclicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Demoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Beckers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rixhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NETHERLANDS JOURNAL OF GEOSCIENCES-GEOLOGIE EN MIJNBOUW</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91 (1-2), pp.79-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be ages reveal &gt; 12 ka of gravitational movement in a major sackung of the Western Alps (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 171–172, pp.139 - 153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Quaternary ice sheet extents in northeastern Germany inferred from surface exposure dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Böse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-L. Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44, pp.89 - 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of glacial erosion on 10 Be concentrations in fluvial sediments of the Marsyandi catchment, central Nepal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. Burbank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bookhagen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Earth Surface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 117 (F3), pp.F03013. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JF002230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind erosion under cold climate: A Pleistocene periglacial mega-yardang system in Central Europe (Western Pannonian Basin, Hungary)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krisztina Sebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Csillag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsofia Ruszkiczay-Ruediger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laszlo Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edit Thamo-Bozso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 134 (3-4), pp.470-482. </w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The densest meteorite collection area in hot deserts: The San Juan meteorite field (Atacama Desert, Chile)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Valenzuela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Uehara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ajt Jull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Giscard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46 (9), pp.1276-1287. </w:t></w:r><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1945-5100.2011.01229.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slip rate and slip magnitudes of past earthquakes along the Bogd left-lateral strike-slip fault (Mongolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prentice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 186 (3), pp.897-927. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05075.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639467v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palaeogeography and 10Be exposure-age chronology of Middle and Late Pleistocene glacier systems in the northern Pyrenees: implications for reconstructing regional palaeoclimates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 305 (1-4), pp.109-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01224455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating Pleistocene aeolian landforms in Hungary, Central Europe, using in situ produced cosmogenic 10BE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zs. Ruszkiczay-Rüdiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Csillag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.I. Fodor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.J. Dunai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (6), pp.515 - 529</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COSMIC SPHERULE DENSITY IN SOIL AND SURFACE EXPOSURE AGE IN THE ATACAMA DESERT, CHILE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nyindong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Spitale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meteoritics and Planetary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 46, pp.A199-A199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary river incision in NE Ardennes (Belgium)–Insights from 10Be/26Al dating of river terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rixhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.273-284. </w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quageo.2010.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene presence of Acheulian hominins in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pappu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Akhilesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 331 (6024), pp.596-1599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacier extents within Briançonnais Alps (southern French Alps) from the Last Glacial Maximum to the Holocene: chronological synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2/2011, pp.123-142. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geomorphologie.9336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00679788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early Pleistocene Presence of Acheulian Hominins in South India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Pappu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Akhilesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Taieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 331 (6024), pp.1596-1599. </w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.1200183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05465821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paleo-erosion rates in Central Asia since 9 Ma: A transient increase at the onset of Quaternary glaciations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Charreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H. Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Puchol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Avouac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Lallier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 304 (1-2), pp.85-92. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2011.01.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00586143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating inset terraces and offset fans along the Dehshir Fault (Iran) combining cosmogenic and OSL methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Le Dortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 185 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2011.05010.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quaternary river incision in \NE\ Ardennes (Belgium)–Insights from 10Be/26Al dating of river terraces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Rixhon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bovy Bovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.273 - 284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erosion rates in an active orogen (NE-Taiwan): A confrontation of cosmogenic measurements with river suspended loads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.-F. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Godard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Derrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.246 - 260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of density uncertainties in cosmogenic 10Be depth-profiles: Dating a cemented Pleistocene alluvial fan (Carboneras Fault, \SE\ Iberia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Rodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimon Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ximena Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eulalia Masana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (2), pp.186 - 194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to comment by K. Pedoja et al. on &amp;quot;Tectonic record of strain buildup and abrupt coseismic stress release across the northwestern Peru coastal plain, shelf, and continental slope during the past 200 kyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116 (B09402), pp.1-6. </w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2011JB008582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irregular tropical glacier retreat over the Holocene epoch driven by progressive warming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Khodri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Brunstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 474 (7350), pp.196-199. </w:t></w:r><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nature10150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00647034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface exposure dating and geophysical prospecting of the Holocene Lauvitel rock slide (French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Delunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Hantz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Schoeneich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Landslides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7 (4), pp.393-400. </w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10346-010-0221-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00510585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the authigenic Be10/Be9 dating method to continental sediments: reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of northern Chad Basin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Arnauld</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 297, pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French accelerator mass spectrometry facility ASTER: Improved performance and developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 268 (11–12), pp.1954 - 1959</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of the authigenic 10Be/9Be dating method to continental sediments: Reconstruction of the Mio-Pleistocene sedimentary sequence in the early hominid fossiliferous areas of the northern Chad Basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Elisabeth Lebatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Arnold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 297, pp.57-70. </w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.EPSL.2010.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00549775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for active retreat of a coastal cliff between 3.5 and 12 ka in Cassis (South East France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Recorbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 115 (1-2), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00420250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climatic significance of glacier retreat and rockglaciers re-assessed in the light of cosmogenic dating and weathering rind thickness in Clarée valley (Briançonnais, French Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Perrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATENA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 80 (3), pp.204-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Small isolated glacial catchments as priority target areas for cosmogenic surface exposure dating of Pleistocene climate fluctuations, southeastern Pyrenee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimon Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Rodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38, pp.891-894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01230047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRE dating on the head scarp of a major landslide (Séchilienne, French Alps), age constraints on Holocene kinematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Gamond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Jongmans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 280 (1-4), pp.236-245. </w:t></w:r><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2009.01.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00411150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of both exposure time and denudation rate from an in situ-produced 10Be depth profile: A mathematical proof of uniqueness. Model sensitivity and applications to natural cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Del Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Hidy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.56 - 67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holocene right-slip rate determined by cosmogenic and OSL dating on the Anar fault, Central Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristell Le Dortz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Nazari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 179, pp.700-710. </w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2009.04309.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00424944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic 10Be dating of a sackung and its faulted rock glaciers, in the Alps of Savoy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Leanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 108 (3-4), pp.312-320. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.02.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00372999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between tectonics, slope instability and climate change: Cosmic ray exposure dating of active faults, landslides and glacial surfaces in the SW Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Corsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2009.10.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relief evolution of the Quadrilatero Ferrifero (Minas Gerais, Brazil) by means of (Be-10) cosmogenic nuclei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Augusto Rodrigues Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augusto Chicarino Varajao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Fortes Drummond Chicarino Varajao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (3), pp.317-323. </w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1127/0372-8854/2008/0052-0317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometeorites from the Transantarctic Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Folco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Suavet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. van Ginneken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (47), pp.18206-18211. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0806049105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How minimum are the minimum ages of deglaciation deduced from surface exposure dating? Assessment based on data from the Pyrenees (Iberian Peninsula)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (12, 1), pp.A719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France): Evidence from field data and 10Be cosmic ray exposure ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (1-2), pp.3 à 26. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geomorph.2006.12.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00349899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muon produced Neon in quartz at large depths: BeNe project progress report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Fernandez-Mosquera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Marti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hahm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. R. Vidal-Romani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (12, 1), pp.A265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure age chronology of the last glaciation in the eastern Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 69 (2), pp.231-241. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2007.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic nuclide dating of Sahelanthropus tchadensis and Australopithecus bahrelghazali: Mio-Pliocene hominids from Chad.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lebatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (9), pp.3226-3231. </w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.0708015105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00335837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating carbonate rocks with in-situ produced cosmogenic 10Be: Why it often fails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silke Merchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.299 - 307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating cartonate rocks with in-situ produced cosmogenic Be-10:why it often fails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Geochronology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 3 (4), pp.299-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00386840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climate during the last glacial cycle in the Pyrenees inferred from Be-10 dating and paleoglacier modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Plummer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (12, 1), pp.A801</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Slope instability in relation to glacial debuttressing in alpine areas (Upper Durance catchment, southeastern France) : pieces of evidence from field data and 10Be cosmic ray exposure ages ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (1-2), pp.3-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uplift age and rates of the Gurvan Bogd system (Gobi-Altay) by apatite fission track analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 259 (3-4), pp.333-346. </w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2007.04.047⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00191116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mongolian summits: An uplifted, flat, old but still preserved erosion surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 35 (10), pp.871-874. </w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G23758A.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative and Qualitative Insights into Bedrock Landform Erosion on the South Indian Craton Using Cosmogenic Nuclides and Apatite Fission Tracks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 119 (5-6), pp.576--585. </w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/B25945.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02477745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tectonic record of strain buildup and abrupt coseismic stress release across the northwestern Peru coastal plain, shelf, and continental slope during the past 200 kyr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bigot-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dauteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 112 (B4), pp.B04104. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006JB004491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00155036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transpressional tectonics and stream terraces of the Gobi-Altay, Mongolia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (5), pp.TC5013. </w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2006TC002081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of glacial debuttressing in deglaciated areas: evidence from field data and cosmogenic datings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Edouard Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 95 (1-2), pp.3-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating carbonate rocks with in situ produced cosmogenic Be-10 : why it often fails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Merchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (15), A653-A653 suppl. S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial retreat history of Nanhuta Shan (north-east Taiwan) from preserved glacial features: the cosmic ray exposure perspective.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.-T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (17-18), pp.2185 à 2200. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2007.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00351030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the erosion rates in the upper Maracuja Basin (Quadrilatero Ferrifero/MG, Brazil) by the in situ produced cosmogenic Be-10 method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cesar Varajao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelica Varajao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (6), pp.905-911. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/esp.1448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating carbonate rocks with in situ produced cosmogenic Be-10: Why it often fails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Merchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Grauby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 71 (15), pp.A653-A653</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On activity of major faults of the Ih Bogd mountain range (Gobi-Altay, Mongolia) during the Quaternary</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Arzhannikova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.G. Arzhannikov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Larroque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VI Russian-Mongolian Conference on Astronomy and Geophysics (Irkutsk), Recent Geodynamics and Natural Hazards in the Central Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4, pp.80-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be dating of alluvial deposits from Southeastern Iran (the Hormoz Strait area)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 242 (1–2), pp.36 - 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation rates of the Quadrilátero Ferrífero (Minas Gerais, Brazil): Preliminary results from measurements of solute fluxes in rivers and in situ-produced cosmogenic 10Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Augusto Rodrigues Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermínio Arias Nalini Jr.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajão</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (1–3), pp.313 - 317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation rates of the Quadrilatero Ferrifero (Minas Gerais, Brazil): Preliminary results from measurements of solute fluxes in rivers and in situ-produced cosmogenic Be-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aar Salgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ha Nalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afdc Varajao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geochemical Exploration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 88 (1-3), pp.313-317. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gexplo.2005.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent fault scarps of the Western Alps (France): Tectonic surface ruptures or gravitational sackung scarps? A combined mapping, geomorphic, levelling, and 10Be dating approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Nicoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 418 (3-4), pp.255-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using in situ-produced 10Be to quantify active tectonics in the Gurvan Bogd mountain range (Gobi-Altay, Mongolia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Vassallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Carretier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geological Society of America Special Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 415, pp.87 à 110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00402774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late Pleistocene and Holocene glaciation in the Pyrenees: a critical review and new evidence from 10Be exposure ages, south-central Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimon Pallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Rodes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ortuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Science Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25, pp.2937-2963. </w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quascirev.2006.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00242532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The recent fault scarps of the Western Alps (France): Tectonic surface ruptures or gravitational sackung scarps? A combined mapping, geomorphic, levelling, and $^{10}$Be dating approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Hippolyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 418 (3-4), pp.255-276. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2006.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les potentialités d'un croisement des datations cosmogéniques avec une approche géomorphologique. Application à la mise en évidence de la décompression post-glaciaire (Haut-Gyr, Massif des Ecrins) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements périglaciaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.53-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00336219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of in situ-produced 10Be in carbonate-rich environments: A first attempt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Chardon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 69 (6), pp.1473 - 1478</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cumulative right-lateral fault slip rate across the Zagros-Makran transfer zone: role of the Minab-Zendan fault system in accommodating Arabia-Eurasia convergence in southeast Iran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Regard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-C. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 162 (1), pp.177-203. </w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-246X.2005.02558.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronological constraints on processes leading to large active landslides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bigot-Cormier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirentxu Dubar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 235 (1-2), pp.141-150. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2005.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00407423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local erosion rates versus active tectonics: cosmic ray exposure modelling in Provence (south-east France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sébrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Marc Cushing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 220 (3-4), pp.345-364. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(04)00061-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stone-line formation processes documented by in situ-produced 10Be distribution, Jardim River basin, DF, Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.V. Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Gaspar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L.L. Assad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 222 (2), pp.645 - 651</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ produced 10Be measurements at great depths: implications for production rates by fast muons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 211 (3–4), pp.251 - 258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Be-10 down-concentration profiles and high denudation rates: diagnostic criteria for identifying active deformation?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Baroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sebrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cushing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 66 (15A, 1), pp.A714</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01459813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic ray exposure dating of geomorphic surface features using in situ-production Be-10: tectonic and climatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sebrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 172 (2), pp.223-236. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/172.2.223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High slip rate for a low seismicity along the Palu-Koro active fault in central Sulawesi (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Sebrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villeneuve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 13 (6), pp.463-470. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1365-3121.2001.00382.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00802264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of in situ-produced cosmogenic nuclides to quantitative geomorphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 171 (4), pp.383-396. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/171.4.383⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of in-situ produced cosmogenic Be-10 to study the lateritic soil evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Siame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Colin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 171 (5), pp.511-520. </w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2113/171.5.511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of in situ-produced cosmogenic 10Be and 26Al to the study of lateritic soil development in tropical forest: theory and examples from Cameroon and Gabon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 170 (1–4), pp.95 - 111. </w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0009-2541(99)00243-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Brazilian laterite dynamics using in situ-produced 10Be”[Earth Planet. Sci. Lett. 163 (1998) 197-205]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. T. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulangé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 165 (3-4), pp.295. </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0012-821X(98)00276-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03195719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of organic matter's properties of the Rio Negro basin by crossflow ultra-filtration and UV-spectrofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33 (10), pp.2363--2373. </w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0043-1354(98)00456-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01394627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differentiation of organic matter's properties of the Rio Negro basin by cross-flow ultra-filtration and UV-spectrofluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Benaïm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 33 (10), pp.2363 - 2373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmic Ray Exposure (CRE) dating in a wet tropical domain: late Quaternary fan emplacements in central Sulawesi (Indonesia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Beaudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 11 (4), pp.174-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African laterite dynamics using in situ-produced $^{10}$Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Bamba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 62, pp.1501-1507</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian laterite dynamics using in-situ-produced $^{10}$Be</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 163, pp.197-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Examination of soil and landforms development using in situ produced cosmogenic $^{10}$Be. Applications to lateritic systems in tropical environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.T. Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Nova</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 9, pp.583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00003250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-method dating (¹⁰Be, ³⁶Cl, and ¹⁴C) of the Ossau Valley moraine complex (Pyrenees, France). A new stronghold of asynchronous glacier maximum advance relative to the global LGM falls.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Reixach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Edmée Torcheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29eme édition de la Réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Montpeliier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05376614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycles glaciaires-interglaciaires dans les Alpes occidentales (Vallée de la Moyenne Durance, France) : évolution sédimentaire et réponses des surfaces continentales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Dervis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657946</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05376107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New surface exposure age data using cosmogenic radionuclides 10Be and 14C to constrain the age of the last deglaciation in the Retezat Mts, Southern Carpathians, Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zsófia Ruszkiczay-Rüdiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoltán Kern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balázs Madarász</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petru Urdea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-12758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04725135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations glaciaires entre 15 et 29 ka et leurs implications climatiques dans la haute-vallée de la Neste (Pyrénées Centrales, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelline Péan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Reims Champagne-Ardenne, Jun 2024, Reims - Université de Reims-Champagne-Ardenne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating of Pleistocene fluvial sequence in the upper Garonne valley and implications for glacial fluctuations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Torcheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q14</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française d'Etude du Quaternaire, Feb 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindre la chronologie des fluctuations glaciaires du bassin de la Garonne à partir de la datation multiméthode (OSL, ESR, 14C,10Be) des séquences fluviales pléistocènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Torcheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2024, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New data from Făgăraș and Retezat Massifs set the timeframe of the last glacial activity in Southern Carpathins during Younger Dryas and Early Holocene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfred Vespremeanu-Stroe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Razvan Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Enachescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024 (EGU24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 0000, à renseigner, Unknown Region. </w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04723440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les terrasses de la Moyenne Durance : une signature des cycles glaciaire-interglaciaires du quaternaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Dervis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès Français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASF, Nov 2024, Villeneuve d’Ascq, France. pp.115</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04823072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of authigenic 10Be/9Be in spatial and temporal scale and its implications for applicability of dating method for river dominated deltas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kishan Aherwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Šujan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrej Chyba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjan de Leeuw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the slip over various time scales on active normal faults in the Apennines (Italy): the Liri fault from paleoearthquakes to long-term slip rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Riesner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucilla Benedetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Baize</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Pucci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Ferry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Vienna (AUSTRIA), France. </w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-5124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction of the last deglaciation in the Cantal and the Aubrac mountains (Massif Central, France) and paleoclimatic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pochat Stéphane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.R. Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rodríguez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IAG International Conference on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/icg2022-315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie des fluctuations glaciaires dans les Pyrénées au cours du Global LGM et de la Dernière Terminaison Glaciaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Reixach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion mi-parcours du projet MOPGA-MAGICLIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'oscillation des glaciers sur l'Archipel des Kerguelen au cours du Tardiglaciaire et de l'Holocène à partir de datations cosmogéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre (RST 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Late Glacial and Holocene 36Cl and 10Be moraine chronologies from sub-Antarctic Kerguelen Archipelago</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna (online), France. </w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03419239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River incision, climate and vertical motions since the LGM in south-western Alps (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation par nucléides cosmogéniques du dernier Maximum Glaciaire et du désenglacement en Auvergne (Massif central, France) et reconstitutions paléoclimatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier M. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe Français de Géomorphologie, Jun 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations glaciaires sur l'Archipel Kerguelen (49°S, 69°E) au cours du Tardiglaciaire et de l'Holocène contraintes à l'aide des nucléides cosmogéniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Charton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Jomelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Schimmelpfennig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Verfaillie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues (JJG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dating pre-quaternary sediments using ESR: some attempts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Tissoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Quesnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Luminescence and ESR Dating</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03985932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation de formation glaciaire en Auvergne (Massif central, France) par nucléides cosmogéniques et reconstitutions paléogéographiques de la dernière déglaciation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rinterknecht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Rodríguez-Rodríguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème Réunion des sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03587830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprise spatiale et chronologie des fluctuations glaciaire post-LGM en haute vallée de l'Ariège : données nouvelles et implications paléoclimatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Reixach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q12</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des paléoclimats post-LGM dans les Pyrénées à travers l'étude des fluctuations glaciaires documentées par datations cosmogéniques : implications pour les modèles de circulation atmosphérique en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Reixach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque "Climat et Impacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04066657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emprise spatiale et chronologie des fluctuations glaciaires LGM et post-LGM dans les Pyrénées : données nouvelles et implications paléoclimatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theo Reixach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvet Marc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le LGM et la dernière Terminaison glaciaire dans les Pyrénées : données nouvelles et implications paléoclimatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reixach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop de lancement de l’ANR MAGICLIM - Climat de montagne, glaciers et dynamique du paysage.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTerre, Jun 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial ages of the shisr 015 meteorite strewn field from the sultanate of oman, determined using measured in situ c-14 and be-10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Sliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Espic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">82nd Annual Meeting of the Meteoritical-Society (MetSoc)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie des fluctuations glaciaires dans les Pyrénées au cours du Global LGM et de la dernière Terminaison glaciaire : données nouvelles et implications paléoclimatiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Reixach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde : vivre pendant la dernière glaciation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison de la Recherche, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’englacement du Massif central : nouvelles perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Steiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des jeunes géomorphologues 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02121383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifier les mouvements verticaux pléistocènes de la croûte terrestre à partir de la datation croisée par ESR et profils verticaux de TCN d’un système de terrasses fluviatiles. Cas du bassin de la Têt, Pyrénées-Orientales, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calvet Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q11 - Au Centre des Enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ-CNF-INQUA, Feb 2018, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrestrial ages of meteorites using in situ c-14 and be-10 measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Sliz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. A. Hofmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. J. T. Jull</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">81st Annual Meeting of the Meteoritical-Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Moscow, Russia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carving mountains : aeolian erosion as a major factor controlling the topographic evolution in the Gobi region (Mongolia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dagvasuren Dovchintseren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Virlogeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Schmitt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ème Réunion des Sciences de la terre - RST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lille, France. pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01915999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The meteorite flux of the last 2 Myr recorded in Atacama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Drouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gattacceca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Hutzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Planetary Science Congress EPSC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphogénique des Pyrénées orientales vue par les datations cosmogéniques de systèmes karstiques étagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sartégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogenetic evolution of the Têt river valley (eastern Pyrenees) using 10Be/21Ne cosmogenic burial dating.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sartégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02910706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindre les taux d'incision des vallées depuis le Miocène ancien : nouveautés, potentialités et limites.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sartegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10Be data on erosional surfaces in the Mayombe massif (SW Congo)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Thieblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Cape Town, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01326135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denudation rates on alpine cirque floors and their surrounding ridgetop crests from 10Be and 26Al data. Implications for the glacial buzzsaw hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Joint Geomorphological Meeting et Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02911988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un complexe morainique du Pléistocène moyen daté par la méthode des profils cosmogéniques verticaux (Pyrénées orientales, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q10 AFEQ CNF-INQUA 2016, Paléoclimats et environnements quaternaires, quoi de neuf sous le soleil ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraindre les taux d’incision des vallées depuis le Miocène ancien : nouveautés, potentialités et limites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sartégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogenetic evolution of the Têt River valley (Eastern Pyrenees) using 10Be/21Ne cosmogenic burial dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sartégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.-H Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Workshop on Developments In Noble Gas Understanding and Expertise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution morphogénique des Pyrénées orientales vue par les datations cosmogéniques de systèmes karstiques étagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sartégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution morphogénique des Pyrénées orientales vue par les datations cosmogéniques de systèmes karstiques étagés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sartegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.H. Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25e Réunion des Sciences de la Terre,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux karstiques étagés et vitesse d’incision des vallées. L’exemple des Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sartégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème RIK RAK</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Villefranche de Conflent, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene floodplain response to climatic forcing in the Ariège river catchment (Pyrenees, France): constraints from vertical 10Be profiles along glaciofluvial fill terraces and from related soil chronosequence features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux karstiques étagés et vitesse d’incision des vallées. L’exemple des Pyrénées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sartégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop BRGM-AMI Pyr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pleistocene floodplain response to climatic forcing in the Ariège River catchment (Pyrenees, France): constraints from vertical 10Be profiles along glaciofluvial fill terraces and from related soil chronosequence feature.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l’association française de sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambery, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement des cirques glaciaires pyreneens au Würm et à l’Holocene : quantification des taux de denudation des cirques “ en van ” par les nucleides cosmogeniques et par mesure des volumes sedimentaires morainiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Congrès français de Sédimentologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datation d’alluvions par les nucléides cosmogéniques, forçages climatiques et variations sur 200 ka des styles fluviaux sur le piémont nord-pyrénéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des têtes de bassin aux fluctuations environnementales, du Tardiglaciaire à l’Actuel : l’exemple du bassin supérieur de la Loire dans le massif du Mézenc (Velay-Vivarais, Sud-Est du Massif central, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Virmoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Sanial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">colloque AFEQ-CNF INQUA Q9 « Le Quaternaire : marqueurs, traçeurs et chronomètres »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFEQ-CNF INQUA, Mar 2014, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01131230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Last Deglaciation sedimentological, palynostratigraphical and 14C chronologies in mountain lake sediments: Towards improved knowledge of the MIS2/MIS1 transition in the Mediterranean Alps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Miramont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Assembly of Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capturing the timing and rates of valley incision through cave dating in the Eastern Pyrenees : geodynamic implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Gunnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference (IAG) on Geomorphology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00867013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGM to Younger Dryas glacial landforms, sedimentary and pollen record, and chronology in the Vosges mountains, eastern France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Véronique Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Occhietti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier L. Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII INQUA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00683048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmogenic nuclide dating of Australopithecus bahrelghazali and Sahelanthropus tchadensis : Plio-Miocene Hominids from Chad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-E. Lebatard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Duringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00392033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the rates of soil formation, weathering and mechanical erosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Siame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling of pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Orléans, France. 4 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02820518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the rates of soil formation, weathering and mechanical erosions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Bourrie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Siame</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Modelling of Pedogenesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Deglaciation pattern of the Upper Durance catchment (Southern French Alps) since the Late Glacial Maximum : new data from cosmic ray exposure dating »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« What are the triggering factors of mass movements in deglaciated areas? Insights from field data and cosmonuclides dating in Upper Durance catchment (Southern French Alps) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Cossart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Carcaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New clues about the continental origin of deep submerged relief in the Mediterranean Sea: the terrestrial in situ-produced cosmonuclides signature of rock surfaces and scree deposits along the Sardinian channel scarps.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Brocard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bouillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Mascle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tricart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport de la Commission Internationale de la Mer Méditerrannée (37)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00103832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of in-situ-produced cosmogenic $^{10}$Be for the study of Brazilian lateritic soil evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.B. Vecchieto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt Conference 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1998, Toulouse, France. pp.233-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00000255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glacial-interglacial cycles in the Western Alps (Middle Durance Valley, France): sedimentary evolution and responses of continental surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Dervis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Nutz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Rizza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union General Assembly (EGU26)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienne (AUT), Austria. , pp.EGU26-12949, 2026, </w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-12949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05569841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraining the chronology of glacial fluctuations in the upper Garonne basin through multimethod dating of Pleistocene fluvioglacial sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Torcheboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Valla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MedGu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Barcelona (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des paléoclimats post-LGM dans les Pyrénées à travers l'étude des fluctuations glaciaires documentées par datations cosmogéniques : implications pour les modèles de circulation atmosphérique en Europe occidentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Reixach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème colloque "Climat et Impacts"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03993932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’englacement de l’Aubrac au Pléistocène supérieur : premières datations par nucléides cosmogéniques terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03042330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de l'englacement de l'Aubrac au Pléistocène supérieur : apports des Nucléides Cosmogéniques Terrestres (NCT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Ancrenaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Poiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q12 sur le quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morpho-tectonic segmentation vs. seismic segmentation along the Andean margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Audin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Vaca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States. , pp.T13H-0332, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02385326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When TCN meet high school students: deciphering western Cévennes landscape evolution (Lozère, France) using TCN on karstic networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sartégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giordani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nordic Workshop on Cosmogenic Nuclides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Geiranger, Norway. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de dater les réseaux karstiques étagés.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KARST 2018, Congrès International de Karstologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying incision rates since the early Miocene using terrestrial cosmogenic nuclides into caves: methodological issues, solutions and expectations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sartégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Nordic Workshop on Cosmogenic Nuclides</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Geiranger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01925937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface exposure dating of Lateglacial ice fluctuations in the upper Ariège catchment (France): inferences concerning paleoclimate and implications for Upper Paleolithic human dispersals through the Pyrenees. Session PP4-L10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying incision rates since the early Miocene: novelties, potentialities and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sartégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, New Orleans, United States. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paired electron spin resonance and in situ produced terrestrial cosmogenic nuclide ages on a Pleistocene fluvial sequence of the Têt River, eastern Pyrenees (France): implications for Quaternary crustal uplift regimes. Session SS1-A13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Manel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Voinchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface exposure dating of Lateglacial ice fluctuations in the upper Ariège catchment (France): inferences concerning paleoclimate and implications for Upper Paleolithic human dispersals through the Pyrenees.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meeting on Sedimentology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la difficulté de dater les réseaux karstiques étagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sorriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Karstological School “Classical Karst"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Postojna, Slovénie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrements holocènes des flux hydro-sédimentaires dans les têtes de réseau du bassin supérieur de la Loire (Massif central, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Defive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Barra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Beauger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Q10 – AFEQ – CNF INQUA « Paléoclimats et environnements quaternaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphogenetic evolution of the Têt river valley (eastern Pyrenees) using 10Be/21Ne cosmogenic burial dating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Sartégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Blard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria. 18, pp.2016 - 8385, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01720827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geomorphic impacts, age and significance of two giant landslide dams in the Nepal Himalayas: Ringmo‐Phoksundo (Dolpo District) and Dhampu‐Chhoya (Mustang District).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Fort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Nath Rimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01262118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification par les nucléides cosmogéniques produits in situ du développement des cirques glaciaires pyrénéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Datations par les nucléides cosmogéniques de l’abandon de réseaux karstiques et rythmes de l’incision des vallées dans les Pyrénées : implications géodynamiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Bourles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24e Réunion des Sciences de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les industries du Paléolithique ancien de la Corée du Sud dans leur contexte stratigraphique et paléoécologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry de Lumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Cauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Celiberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Khatib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Lartigot-Campin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS ÉDITIONS, pp.631, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00601395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burial age determination using cosmogenic nuclides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Pappu, K. Akhilesh. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prehistoric Landscapes of Tamil Nadu, Southeast India - vol. 1. Excavations at Attirampakkam: the Earlier Acheulian. Vertebrate Paleobiology and Paleoanthropology Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01255335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 11: Recent Advances in Research on Quaternary Glaciations in the Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Gunnell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Bourlès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen Ehlers, Philip L. Gibbard and Philip D. Hughes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Glaciations - Extent and ChronologyA Closer Look</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Elsevier, pp.127 - 139, 2011, Developments in Quaternary Sciences, </w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-444-53447-7.00011-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">River incision, climate and vertical motions since the LGM in south-western Alps (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourlès Didier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardinal Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03145990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de fouille programmée annuelle 2020. Grotte du Mas des Caves n°1 (ou I), Lunel-Viel (Hérault). « Hommes et Environnements au Pléistocène Moyen »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Brugal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Fourvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Magniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antigone Uzunidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Laboratoire méditerranéen de préhistoire Europe Afrique (LAMPEA) - UMR 7269 (AMU – CNRS – MCC - IRD). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILISATION DU 10BE COSMOGENIQUE PRODUIT IN-SITU POUR L'ETUDE DE LA DYNAMIQUE DES LATERITES EN ZONE INTERTROPICALE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géochimie. Université de droit, d'économie et des sciences - Aix-Marseille III, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00003552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du 10Be cosmogenique produit in-situ pour l'etude de la dynamique des laterites en zone intertropicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regis Braucher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geophysics [physics.geo-ph]. Université Paris Sud - Paris XI, 1998. English. </w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00002761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1244"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -43676,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F77D0AC"/>
+    <w:nsid w:val="3C867FAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -43907,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-braucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4637-4302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221383360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590777v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Garc&#237;a-Vadillo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Carbonell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233;-Pedro Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Benito-Calvo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109977" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322101v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo de Waele" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Uggeri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.110054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583136v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia L&#233;anni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Auma&#238;tre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Keddadouche" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Zaidi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2026.166015" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583130v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Arzhannikov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Arzhannikova" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chebotarev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110198" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Athanassas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Kanavou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vakalas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ladas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards7010022" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514723v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; P&#225;nek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kilnar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal B&#345;e&#382;n&#253;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smedley" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#232;gis Braucher" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109870" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081444v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tauseef" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Leya" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Szidat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14355" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Duffek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Engel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mentl&#237;k" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2025-0846" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996432v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cherem" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique de Campos Zancop&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Taitson Bueno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109721" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962646v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allison" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22038" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338532v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989034v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin D Athanassas" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Apostolopoulos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15030094" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081420v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Carrasco" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez-Lozano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karampaglidis" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Soteres" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109404" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235150v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fenn" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gasparyan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109532" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229416v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cardinal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaston Valla" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.216" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763215v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104963" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436636v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Hofmann" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14144" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731018v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628471v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Roman" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#253;vlt" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethan Davies" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J.A. Jennings" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118803" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765190v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108994" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299623v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;ujan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishan Aherwar" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastislav Vojtko" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na &#352;arinov&#225;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109810" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294607v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jautzy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118490" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628477v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amorosi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Chyba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2024.100201" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721426v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011344" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814219v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Arzhannikov" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastya Arzhannikova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goro Komatsu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.10.002" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082434v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lenart" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ka&#353;ing" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Kuda" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-023-02062-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cornec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.206" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097595v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108109" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189152v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111746" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232834v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ancrenaz" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108909" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872020v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vla&#269;iky" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3482" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127631v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k M&#225;&#269;ka" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Migo&#324;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#318;ga Belova" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Leichmann" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108764" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara R&#243;zsov&#225;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/GeolCarp.2023.25" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata U Sliz" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda A Hofmann" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espic" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13922" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03702052v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Vasile" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Vespremeanu-Stroe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pascal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Ple&#537;oianue" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108351" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924453v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629935v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Swingedouw" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goehring" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28939-9" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667340v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107500" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03702006v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Villa&#231;a Gomes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Carvalho Vieira" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Rodrigues Salgado" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108333" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625148v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107461" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661016v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmadou Bamba Niang" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Uwe Reimold" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13788" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800779v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108476" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662941v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12555" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628781v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Krklec" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Perica" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dom&#237;nguez-Villar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108358" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chanteloube" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Derakhshani" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097342" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871950v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23206-9" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228438v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Arzhannikova" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228915" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03203903v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dovchintseren" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Schmitt" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107747" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228415v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bizzarro" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00155-1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204190v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ruszkiczay-R&#252;diger" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Kern" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Urdea" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Madar&#225;sz" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107719" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320513v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merchel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lachner" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rugel" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101486" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204214v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;ilh&#225;n" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Chalupa" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01483-7" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204188v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Reixach" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mah&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106923" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266715v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Dulfer" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Margold" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#277;k Engel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2020.122" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008882v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek K&#345;&#237;&#382;ek" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Uxa" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krause" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2091" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163640v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Olivotos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Niedermann" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrel Fl&#252;gel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mouslopoulou" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107669" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426405v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mesfin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Ntoutoume Mba" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0482" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03517366v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu He" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Li" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ranjith" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Su" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13760" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321855v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Neuhuber" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-07916-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150970v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107665" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997370v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demoulin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107424" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036952v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Tielidze" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N Solomina" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Dolgova" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S2076673420030052" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152636v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Viveen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veldkamp" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. van Balen" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Schoorl" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanjurjo-Sanchez" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.036" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953947v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sart&#233;gou" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107441" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418642v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Temovski" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Milevski" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106985" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319675v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4740" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872000v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aumaitre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107292" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915296v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tielidze Levan" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Solomina" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolgova" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bushueva" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881040v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#228;rtner" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10060237" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923458v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12460" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923433v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karampaglidis" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rodes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103295" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384698v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Joniak" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Fordin&#225;l" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ryb&#225;r" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109482" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059886v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;ujan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef H&#243;k" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel P. Povinec" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.02.003" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386122v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Tibensk&#253;" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105566" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268968v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.052" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268970v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizza" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdrakhmatov" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Walker" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005188" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422598v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hutzler" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45831.1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893061v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bella" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bos&#225;k" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pruner" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hercman" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.10.002" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621322v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Folco" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Horng" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auma&#238;tre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46156Y.1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792192v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Botka" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Magyar" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Csoma" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke T&#243;th" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17738/ajes.2019.0013" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089548v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis Bourles" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marquardt" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12401" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268973v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidy Alan J." TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matmon Ari" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.03.030" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868053v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Horng" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45038.1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117912v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.011" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092312v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.002" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921727v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mrak" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.012" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683952v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Tibari" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.09.005" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868050v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zondervan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.07.030" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671315v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marechal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.10.051" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700369v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vinicius de Sordi" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Paisani" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.01.007" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106565v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.001" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01652630v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhannikov" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhannikov" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.019" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893057v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Maglay" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nagy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.10.001" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878613v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Flecha de Alkmim" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issamu Endo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2018/0496" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878614v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Ruszkiczay-R&#252;diger" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csillag" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fodor" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Novothny" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.08.003" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824255v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Makos" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna To&#322;oczko-Pasek" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.006" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8QPHW84-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705927v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keddadouche" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.01.025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684613v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hradeck&#253;" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.12.004" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878563v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edivando Vitor Do Couto" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Jos&#233; Cordeiro dos Santos" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2018/0545" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457814v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.04.008" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671361v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kov&#225;&#269;" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7306/gq.1360" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610264v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Panek" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mentlik" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Engel" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.01.008" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671364v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Pluh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.05.012" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461336v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rouse" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1345-9" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670720v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8304" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765460v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander La&#269;n&#253;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Magdolen" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team G. Auma&#238;tre, D. Bourl&#232;s, K. Keddadouche" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v46i2-3.5157" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671306v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz W&#252;thrich" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Br&#228;ndli" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Veit" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Haghipour" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-66-57-2017" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420871v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crest" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delmas" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvet" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.10.035" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610262v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.06.004" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612176v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.013" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C28K12SQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515497v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0427" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342585v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosquera" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olle" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saladie" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huguet" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.05.005" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457817v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Andrade Rezende" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rodrigues Da Silva" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671368v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; &#379;arnowski" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.004" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5HB1ZTL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420768v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carro" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12607" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457815v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Novothny" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Csillag" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Fodor" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.041" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461341v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Athanassas" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1026-3" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420765v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Farbod" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Abbassi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003862" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271536v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Cisternas" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Frutos" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/684252" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376108v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Frutos" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/687551" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01213482v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.06.011" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW7PF703-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690572v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.06.012" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVWG2XV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01227889v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Arzhannikov" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V. Arzhannikova" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2015.10.001" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB28TXZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179837v2" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prentice" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassalo" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140119" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935623v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hez" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.013" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3VZTBDP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457819v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690588v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupker" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hippe" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wacker" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.004" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX5KP2SN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690578v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Min&#225;r" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.07.015" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V3V9VF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457821v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.P. Martin" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.012" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2GHNLR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996722v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.015" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL9CHXH2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457829v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Ml&#269;och" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176382v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2014.06.002" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMD4S764-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424611v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaz Repe" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.02.002" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNVXF8PL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457831v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Derrieux" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rou-Fei Chen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.03.012" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GV2MZL6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867208v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#246;rner" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rinterknecht" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457830v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457827v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen N. Barreto" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A.R. Salgado" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122799v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuntsho Pelgay" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35162.1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802257v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.01.049" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-489RV380-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873909v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manetti" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.01.003" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6FZK6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820910v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laettitia L&#233;anni" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.01.020" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X3M703H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837784v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.019" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHDG3X9R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457839v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457835v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805603v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhanikov" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhannikova" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.09.017" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MF2C79R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873907v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. C. Varajao" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. R. Salgado" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.021" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70WTX2TJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820909v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.11.005" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Z9TD7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457837v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457834v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Alfimov" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bichler" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457840v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto R. Salgado" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457843v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Cheng Lee" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Jen Chang" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.02.002" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H9HXBTG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457846v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Ant&#243;n" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo De Vicente" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Pallas" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Castellanos" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716374v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Le Dortz" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.020" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196633v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882018v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Abbassi" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012TC003183" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457850v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758082v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Arzhannikov" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.06.005" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221721v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6091" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667211v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darnault" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.10.019" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGR1SK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802249v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoulin" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beckers" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rixhon" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457844v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauvet" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457847v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mercier" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537127v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Burbank" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bookhagen" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002230" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F62A77A3D0F27EC23AF5E96B131D890303F63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224455v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457854v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Ruszkiczay-R&#252;diger" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Fodor" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Dunai" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802203v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Sebe" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Csillag" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Ruszkiczay-Ruediger" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Fodor" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Thamo-Bozso" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.08.003" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5XCP587-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639467v2" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05075.x" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802291v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valenzuela" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Uehara" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajt Jull" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giscard" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01229.x" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCTP1JVB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802289v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyindong" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spitale" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197566v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bovy" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2010.11.001" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLJSXFLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225746v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pappu" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akhilesh" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465821v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pappu" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200183" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00586143v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchol" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.018" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679788v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9336" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457858v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bovy Bovy" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590894v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nazari" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05010.x" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457857v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-F. Chen" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derrieux" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457851v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Moreno" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Masana" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630497v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008582" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00510585v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hantz" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-010-0221-0" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234900v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnauld" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duringer" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457861v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549775v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.003" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL02QDPV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420250v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recorbet" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benedetti" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.04.023" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW0KFNWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545250v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230047v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457862v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Del Castillo" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hidy" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424944v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04309.x" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372999v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.024" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHSWCD6V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411150v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Roux" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.034" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR76LFDQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447074v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.10.019" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSC34B35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802246v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Augusto Rodrigues Salgado" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Chicarino Varajao" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Fortes Drummond Chicarino Varajao" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052-0317" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00349899v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.12.022" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CWJWFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036605v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Ginneken" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806049105" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457901v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pallas" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodes" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335837v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duringer" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708015105" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457903v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez-Mosquera" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marti" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hahm" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Vidal-Romani" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01183399v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.11.004" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFC42BT7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457867v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457900v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Plummer" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386840v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merchel" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336873v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477745v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B25945.1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155036v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot-Cormier" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004491" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323558v2" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002081" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406436v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23758A.1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00191116v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.047" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKTMRVL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545259v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182603v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351030v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. Chu" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.04.016" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC0515XR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802245v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Varajao" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Varajao" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1448" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDV54NXG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802254v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merchel" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grauby" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497767v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457870v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herm&#237;nio Arias Nalini Jr." TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457869v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802243v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar Salgado" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nalini" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afdc Varajao" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.064" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961933v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00402774v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brown" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00242532v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortuno" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.04.004" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336219v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457871v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Brown" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321123v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2005.02558.X" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407423v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.012" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK7PZBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457873v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Lima" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaspar" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.L. Assad" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457874v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459813v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baroux" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sebrier" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802264v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Beaudouin" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2001.00382.x" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457918v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.2.223" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457920v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/171.4.383" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457921v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Colin" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/171.5.511" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457875v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T Brown" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Muller" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00243-0" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBH7C7SN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195719v1" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colin" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Brown" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulang&#233;" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00276-3" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGH387TT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394627v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bena&#239;m" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00456-4" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1318FA28C7398B92A3BCAF67EBCC7EB7186C0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457876v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458923v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000210v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bamba" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000254v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulange" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003250v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Muller" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376107v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Dervis" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621433v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline P&#233;an" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725135v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12758" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492834v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torcheboeuf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379218v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723440v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Popescu" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enachescu" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16431" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04823072v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726043v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Leeuw" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10959" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622629v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Riesner" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5124" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938683v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochat St&#233;phane" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-315" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067621v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419239v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9883" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419277v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588185v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938611v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985932v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duval" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549526v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587830v1" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993891v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066657v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993883v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet Marc" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735916v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Sliz" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espic" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Hofmann" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121383v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554884v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reixach" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554879v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735958v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. T. Jull" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915999v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagvasuren Dovchintseren" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Virlogeux" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993914v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532952v1" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946186v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sartegou" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Blard" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720868v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910706v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sart&#233;gou" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01326135v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieblemont" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911988v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951090v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720853v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720811v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720840v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946193v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971925v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hez" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951102v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvet" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971927v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966350v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951115v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Crest" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951171v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131230v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanial" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867013v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnel" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683048v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392033v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756472v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siame" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820518v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333069v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333066v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103832v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brocard" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillin" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000255v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliveira" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Vecchieto" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569841v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12949" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379229v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042330v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993932v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905827v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385326v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951211v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925926v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mialon" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giordani" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lacour" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925937v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951422v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Voinchet" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720890v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994007v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951217v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mah&#233;" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994028v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176901v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barra" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720827v1" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951665v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262118v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Nath Rimal" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951677v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601395v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255335v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457859v1" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53447-7.00011-8" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145990v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourl&#232;s Didier" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Thibaut" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003552v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002761v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-braucher" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4637-4302" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/221383360" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=http://scholar.google.fr/citations?user=2iQUDAQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05590777v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco-Javier Garc&#237;a-Vadillo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudald Carbonell" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xos&#233;-Pedro Rodr&#237;guez-&#193;lvarez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Benito-Calvo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Braucher" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109977" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322101v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo de Waele" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Uggeri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilenia d'Angeli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.110054" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583130v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Arzhannikov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Arzhannikova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Braucher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Chebotarev" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2026.110198" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583136v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia L&#233;anni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gairoard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Auma&#238;tre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Keddadouche" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawzi Zaidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2026.166015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Delmas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Reixach" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Girault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Edm&#233;e Torcheboeuf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109880" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Athanassas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Kanavou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Vakalas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Ladas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geohazards7010022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514723v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; P&#225;nek" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Kilnar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal B&#345;e&#382;n&#253;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Smedley" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#232;gis Braucher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2026.109870" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#225;clav Duffek" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#283;k Engel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mentl&#237;k" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geo-2025-0846" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tauseef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Leya" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gattacceca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#246;nke Szidat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14355" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04996432v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Soares Cherem" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Siame" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcio Henrique de Campos Zancop&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Taitson Bueno" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2025.109721" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jomelli" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Charton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fern&#225;ndez-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Swingedouw" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.70015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04962646v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Delannoy" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacquet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Allison" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.22038" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081420v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Carrasco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fern&#225;ndez-Lozano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Karampaglidis" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.L. Soteres" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109404" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989034v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin D Athanassas" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Apostolopoulos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences15030094" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235150v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Fenn" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gasparyan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lauer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2025.109532" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086419v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Peuzin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Saillard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Espurt" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc R&#233;gnier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2025.230798" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436636v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda Hofmann" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.14144" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731018v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Demory" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Blard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nutz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bsgf/2024014" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628471v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#283;j Roman" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel N&#253;vlt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bethan Davies" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen J.A. Jennings" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118803" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763215v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Calvet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Gunnell" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.earscirev.2024.104963" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Cardinal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rolland" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schwartz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gaston Valla" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.216" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Wagnon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2024.108994" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299623v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal &#352;ujan" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishan Aherwar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rastislav Vojtko" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katar&#237;na &#352;arinov&#225;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2023.109810" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294607v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jautzy" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Rixhon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Delunel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre G Valla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118490" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628477v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Amorosi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Campo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrej Chyba" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.qsa.2024.100201" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04721426v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Taillefer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Truche" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Audin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tisserand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GC011344" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04082434v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Lenart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ka&#353;ing" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franti&#353;ek Kuda" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-023-02062-2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189152v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2023.111746" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097595v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108109" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04204946v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rochette" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baratoux" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Cornec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.206" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814219v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Arzhannikov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastya Arzhannikova" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goro Komatsu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2022.10.002" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04232834v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Ancrenaz" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pochat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Defive" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Poiraud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108909" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03872020v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Vla&#269;iky" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.3482" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127631v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zden&#283;k M&#225;&#269;ka" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Migo&#324;" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O&#318;ga Belova" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Leichmann" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2023.108764" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428229v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara R&#243;zsov&#225;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/GeolCarp.2023.25" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924453v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Husson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-E. Lebatard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Salles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Z&#233;rathe" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629935v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Swingedouw" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vuille" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Favier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Goehring" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-28939-9" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03667340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107500" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03702006v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carolina Villa&#231;a Gomes" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Carvalho Vieira" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto Rodrigues Salgado" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108333" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625148v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Schimmelpfennig" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delpech" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2022.107461" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911793v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata U Sliz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beda A Hofmann" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espic" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13922" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03702052v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Vasile" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Vespremeanu-Stroe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Pascal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alin Ple&#537;oianue" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108351" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03661016v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Ahmadou Bamba Niang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolf Uwe Reimold" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13788" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800779v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108476" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628781v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Krklec" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dra&#382;en Perica" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dom&#237;nguez-Villar" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2022.108358" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662941v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody Biette" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Menviel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12555" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03643047v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Chanteloube" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Barrier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Derakhshani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gadal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097342" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871950v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Zerathe" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-23206-9" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03203903v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jolivet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dovchintseren" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hocquet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Schmitt" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107747" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228415v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beck" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bizzarro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-021-00155-1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03228438v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Arzhannikova" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2021.228915" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204190v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs&#243;fia Ruszkiczay-R&#252;diger" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zolt&#225;n Kern" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Urdea" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs Madar&#225;sz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107719" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320513v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Merchel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Lachner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Rugel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mex.2021.101486" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204214v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel &#352;ilh&#225;n" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladim&#237;r Chalupa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-020-01483-7" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204188v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Reixach" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mah&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2021.106923" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266715v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Dulfer" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Margold" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbyn&#277;k Engel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Team Aster" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/qua.2020.122" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008882v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek K&#345;&#237;&#382;ek" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Uxa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Krause" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppp.2091" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163640v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spiros Olivotos" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Niedermann" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tyrel Fl&#252;gel" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasiliki Mouslopoulou" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107669" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03426405v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Mesfin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P P Ntoutoume Mba" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2020.0482" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03211733v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;henri Blard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik T Brown" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carcaillet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne- Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101186" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321855v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Neuhuber" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Steier" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-021-07916-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03517366v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Smith" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huaiyu He" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijie Li" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ranjith" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Su" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.13760" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150970v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2021.107665" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997370v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourl&#232;s" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peeters" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Demoulin" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107424" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03036952v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.G. Tielidze" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.N Solomina" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Dolgova" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31857/S2076673420030052" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418642v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Temovski" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivica Milevski" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.106985" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319675v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Rolland" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Darnault" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4740" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953947v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Sart&#233;gou" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sorriaux" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107441" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152636v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Viveen" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veldkamp" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.T. van Balen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Schoorl" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanjurjo-Sanchez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2020.09.036" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872000v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aumaitre" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2020.107292" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915296v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tielidze Levan" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Solomina" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolgova" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Bushueva" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923458v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rinterknecht" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12460" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881040v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas G&#228;rtner" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences10060237" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02476511v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Favier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.R. Rinterknecht" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42990-020-00018-5" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923433v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodoros Karampaglidis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rodes" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2020.103295" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386122v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Tibensk&#253;" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klement Fordin&#225;l" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ryb&#225;r" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.105566" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422598v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Drouard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gattacceca" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hutzler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rochette" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Braucher" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45831.1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268968v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Elisabeth Lebatard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bourles" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.05.052" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268970v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rizza" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Abdrakhmatov" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Walker" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guillou" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018TC005188" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621322v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rochette" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Folco" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Horng" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Auma&#238;tre" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G46156Y.1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893061v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bella" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Bos&#225;k" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Pruner" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Hercman" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.10.002" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059886v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin &#352;ujan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef H&#243;k" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel P. Povinec" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2019.02.003" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384698v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Joniak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2019.109482" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02792192v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#225;niel Botka" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imre Magyar" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Csoma" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Em&#337;ke T&#243;th" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17738/ajes.2019.0013" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03089548v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ritz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Louis Bourles" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Delouis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Marquardt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12401" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268973v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hidy Alan J." TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matmon Ari" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.03.030" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868053v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Horng" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G45038.1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117912v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Guillou" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2019.01.011" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K98VMVCF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092312v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Baroni" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2019.04.002" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921727v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Mrak" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.04.012" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683952v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchaib Tibari" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.09.005" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868050v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Zondervan" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.07.030" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01652630v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhannikov" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhannikov" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.11.019" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700369v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Vinicius de Sordi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Paisani" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.01.007" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02106565v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Voinchet" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Manel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.06.001" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671315v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Marechal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ferry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Mazzotti" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2017.10.051" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893057v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Maglay" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Nagy" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2018.10.001" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878613v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Augusto Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Flecha de Alkmim" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issamu Endo" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2018/0496" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878614v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs Ruszkiczay-R&#252;diger" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Csillag" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fodor" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;. Novothny" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.08.003" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824255v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; Makos" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna To&#322;oczko-Pasek" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2018.03.006" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T8QPHW84-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705927v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Keddadouche" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2018.01.025" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01684613v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Hradeck&#253;" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.12.004" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878563v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edivando Vitor Do Couto" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Jos&#233; Cordeiro dos Santos" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2018/0545" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457814v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Khatib" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Saos" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.04.008" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610264v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Panek" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Mentlik" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zbynek Engel" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.01.008" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671364v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Pluh&#225;&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.05.012" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610263v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Goren" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bourles" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2017.04.015" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRQ4P24Q-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461336v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. P&#233;rouse" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel S&#233;brier" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chamot-Rooke" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00531-016-1345-9" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670720v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bouvard" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8304" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671361v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kov&#225;&#269;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7306/gq.1360" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765460v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander La&#269;n&#253;" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Magdolen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aster Team G. Auma&#238;tre, D. Bourl&#232;s, K. Keddadouche" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3986/ac.v46i2-3.5157" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671306v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenz W&#252;thrich" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Br&#228;ndli" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinz Veit" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Haghipour" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egqsj-66-57-2017" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420871v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Crest" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Delmas" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnell" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Calvet" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.10.035" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01610262v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.06.004" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612176v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian R. Jicha" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.09.013" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C28K12SQ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420882v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saillard" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2016.10.007" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515497v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0427" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420768v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Hutzler" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Carro" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maps.12607" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457815v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;gnes Novothny" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor Csillag" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#225;szl&#243; Fodor" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.10.041" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01671368v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#322; &#379;arnowski" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2016.01.004" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T5HB1ZTL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342585v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mosquera" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Olle" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Saladie" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Caceres" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Huguet" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.05.005" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457817v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric de Andrade Rezende" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Rodrigues Da Silva" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01461341v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Athanassas" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy H. Druitt" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Nomikou" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-016-1026-3" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01420765v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassaman Farbod" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esmaeil Shabanian" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bellier" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Abbassi" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC003862" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271536v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Cisternas" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Frutos" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/684252" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419856v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ansberque" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Godard" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile L Lasserre" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingming Wang" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015TC004070" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376108v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Frutos" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/687551" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690572v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.06.012" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HPVWG2XV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01213482v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2015.06.011" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FW7PF703-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01227889v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Arzhannikov" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia V. Arzhannikova" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rgg.2015.10.001" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TB28TXZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179837v2" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rizza" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prentice" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassalo" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0120140119" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935623v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hez" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.07.013" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J3VZTBDP-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690578v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozef Min&#225;r" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.07.015" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5V3V9VF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690588v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lupker" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hippe" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wacker" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Kober" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.004" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NX5KP2SN-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457819v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457821v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C.P. Martin" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H. Blard" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lav&#233;" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.012" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7R2GHNLR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176382v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerrot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeolia.2014.06.002" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMD4S764-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708833v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JF002985" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457829v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bed&#345;ich Ml&#269;och" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996722v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zerathe" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebourg" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2014.02.015" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DL9CHXH2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01424611v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Benedetti" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaz Repe" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.02.002" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DNVXF8PL-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457831v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Derrieux" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rou-Fei Chen" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2014.03.012" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6GV2MZL6-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867208v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas B&#246;rner" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rinterknecht" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457830v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02883872v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arfib" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Andrieu-Ponel" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.02.021" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905267v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Vuille" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13546" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457827v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen N. Barreto" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar A.C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; A.R. Salgado" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122799v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Berthet" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ritz" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuntsho Pelgay" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Cattin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G35162.1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457835v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457839v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Molliex" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00805603v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arzhanikov" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzhannikova" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Vassallo" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2011.09.017" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MF2C79R-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802257v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2012.01.049" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-489RV380-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820910v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laettitia L&#233;anni" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2013.01.020" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9X3M703H-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00837784v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tassy" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Mocochain" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.019" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHDG3X9R-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873909v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lebourg" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Manetti" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2013.01.003" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH6FZK6G-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873907v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. C. Varajao" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. R. Salgado" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2013.01.021" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70WTX2TJ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820909v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jarman" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.11.005" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F1Z9TD7V-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457837v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457834v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasily Alfimov" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bichler" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716374v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristell Le Dortz" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Meyer" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2012.02.020" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457850v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882018v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad R. Abbassi" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012TC003183" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196633v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Fort" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perrier" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457840v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto C. Varaj&#227;o" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Augusto R. Salgado" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457843v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Cheng Lee" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Jen Chang" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jseaes.2012.02.002" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8H9HXBTG-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457846v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loreto Ant&#243;n" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo De Vicente" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimon Pallas" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garcia-Castellanos" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667211v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Darnault" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rolland" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Revel" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2011.10.019" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-04HGR1SK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01221721v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.6091" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00758082v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G Arzhannikov" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2012.06.005" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802249v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Demoulin" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beckers" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rixhon" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457844v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Hippolyte" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Leanni" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chauvet" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457847v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#246;se" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Mercier" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01537127v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Burbank" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bookhagen" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JF002230" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6F62A77A3D0F27EC23AF5E96B131D890303F63E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802203v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krisztina Sebe" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Csillag" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zsofia Ruszkiczay-Ruediger" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laszlo Fodor" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edit Thamo-Bozso" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.08.003" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L5XCP587-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802291v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Valenzuela" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Uehara" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ajt Jull" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Giscard" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1945-5100.2011.01229.x" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QCTP1JVB-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639467v2" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05075.x" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224455v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457854v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zs. Ruszkiczay-R&#252;diger" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Fodor" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.J. Dunai" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802289v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nyindong" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Spitale" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197566v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bovy" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2010.11.001" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TLJSXFLV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225746v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pappu" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Akhilesh" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Taieb" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00679788v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.9336" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05465821v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Pappu" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1200183" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00586143v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charreau" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Puchol" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Avouac" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lallier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2011.01.018" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590894v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Nazari" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2011.05010.x" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457858v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bovy Bovy" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457857v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angelier" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-F. Chen" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Derrieux" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457851v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Moreno" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eulalia Masana" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630497v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011JB008582" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00647034v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Khodri" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Brunstein" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ledru" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature10150" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-PVZT3HR5-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00510585v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hantz" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schoeneich" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10346-010-0221-0" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234900v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lebatard" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Arnauld" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Duringer" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457861v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00549775v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duringer" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.EPSL.2010.06.003" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL02QDPV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00420250v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Recorbet" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Benedetti" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.04.023" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XW0KFNWQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545250v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Edouard Cossart" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01230047v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00411150v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Roux" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Gamond" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jongmans" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.01.034" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KR76LFDQ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457862v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Del Castillo" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Hidy" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00424944v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2009.04309.x" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00372999v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.02.024" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RHSWCD6V-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447074v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sanchez" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Corsini" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2009.10.019" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QSC34B35-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802246v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Augusto Rodrigues Salgado" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Chicarino Varajao" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Colin" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Fortes Drummond Chicarino Varajao" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0372-8854/2008/0052-0317" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036605v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Suavet" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. van Ginneken" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806049105" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457901v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pallas" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rodes" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00349899v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carcaillet" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2006.12.022" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3CWJWFL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457903v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Fernandez-Mosquera" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Marti" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hahm" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Vidal-Romani" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01183399v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2007.11.004" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFC42BT7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00335837v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Duringer" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jolivet" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0708015105" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457867v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grauby" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386840v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Merchel" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457900v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Plummer" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336873v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00191116v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vassallo" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Larroque" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2007.04.047" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HKTMRVL2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406436v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Larroque" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G23758A.1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477745v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Andre" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/B25945.1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00155036v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bigot-Cormier" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dauteuil" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006JB004491" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323558v2" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2006TC002081" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545259v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182603v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00351030v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-T. Chu" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2007.04.016" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC0515XR-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802245v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Salgado" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Varajao" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Varajao" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.1448" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XDV54NXG-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802254v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Merchel" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Grauby" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497767v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457869v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regard" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Bellier" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gasse" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457870v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herm&#237;nio Arias Nalini Jr." TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varaj&#227;o" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802243v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aar Salgado" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Nalini" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afdc Varajao" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2005.08.064" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961933v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brocard" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Tardy" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Nicoud" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00402774v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Brown" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00242532v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ortuno" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2006.04.004" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671527v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2006.02.009" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NC3T8XBM-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00336219v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457871v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T. Brown" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chardon" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00321123v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Thomas" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bonnet" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2005.02558.X" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00407423v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bigot-Cormier" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirentxu Dubar" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.03.012" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XK7PZBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457872v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Marc Cushing" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(04)00061-5" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457873v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.V. Lima" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Gaspar" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.L. Assad" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457874v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colin" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01459813v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Baroux" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sebrier" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cushing" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457918v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/172.2.223" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802264v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Beaudouin" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villeneuve" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-3121.2001.00382.x" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457920v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/171.4.383" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01457921v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Colin" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/171.5.511" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457875v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L Bourl&#232;s" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.T Brown" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Muller" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(99)00243-0" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HBH7C7SN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195719v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Colin" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. T. Brown" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulang&#233;" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(98)00276-3" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PGH387TT-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394627v1" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mounier" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bena&#239;m" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0043-1354(98)00456-4" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1318FA28C7398B92A3BCAF67EBCC7EB7186C0521/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457876v1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01458923v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000210v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bamba" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000254v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulange" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00003250v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Muller" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376614v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05376107v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Dervis" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dietrich" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725135v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-12758" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621433v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelline P&#233;an" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mercier" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492834v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Torcheboeuf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valla" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379218v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04723440v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razvan Popescu" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Enachescu" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16431" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04823072v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726043v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjan de Leeuw" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10959" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04622629v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Riesner" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baize" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Pucci" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-5124" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938683v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pochat St&#233;phane" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Rodr&#237;guez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/icg2022-315" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067621v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419277v1" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Verfaillie" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03419239v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9883" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588185v1" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938611v1" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier M. Roche" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549526v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03985932v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Duval" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Quesnel" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587830v1" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993891v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066657v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993883v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Calvet Marc" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554879v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Reixach" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Delmas" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Calvet" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735916v1" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Sliz" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Espic" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. A. Hofmann" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554884v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121383v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993914v1" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735958v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. T. Jull" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01915999v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dagvasuren Dovchintseren" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Virlogeux" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Schmitt" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532952v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Drouard" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720868v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910706v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sart&#233;gou" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.H. Blard" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Bourl&#232;s" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946186v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sartegou" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01326135v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thieblemont" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911988v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951090v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720853v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720811v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-H Blard" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720840v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946193v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971925v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hez" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951102v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Calvet" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971927v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966350v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951115v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Crest" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951171v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131230v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Virmoux" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanial" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614911v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guiter" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brisset" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miramont" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00867013v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Gunnel" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683048v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-V&#233;ronique Walter-Simonnet" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Occhietti" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bossuet" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392033v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820518v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bourrie" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siame" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756472v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333069v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333066v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103832v1" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brocard" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouillin" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Mascle" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tricart" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00000255v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oliveira" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Vecchieto" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05569841v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12949" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379229v1" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993932v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042330v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905827v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385326v1" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saillard" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Vaca" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925926v1" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mialon" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomas" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giordani" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lacour" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951211v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01925937v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Zimmermann" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951217v1" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mah&#233;" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720890v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951422v1" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Voinchet" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994007v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994028v1" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176901v1" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Barra" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Blanc" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01720827v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01262118v1" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Nath Rimal" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951665v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01951677v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601395v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry de Lumley" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cauche" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Celiberti" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lartigot-Campin" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01255335v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457859v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-444-53447-7.00011-8" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145990v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourl&#232;s Didier" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cardinal Thibaut" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148928v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fourvel" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magniez" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigone Uzunidis" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003552v1" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00002761v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>