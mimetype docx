--- v0 (2026-03-28)
+++ v1 (2026-05-13)
@@ -753,209 +753,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02307627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les multiples facettes de l’entrepreneuriat scientifique de James Lovelock dans les années 1960-70 : développement d’instruments, consultance sur les pollutions et hypothèse Gaïa</w:t>
+                <w:t xml:space="preserve">Les multiples facettes de l'entrepreneuriat scientifique de James Lovelock dans les années 1960-70 : développement d’instruments, consultance sur les pollutions et hypothèse Gaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 34 (1), pp.33. </w:t>
+              <w:t xml:space="preserve">, 2019, L’entrepreneuriat scientifique : institutions et innovation, 34, pp.33-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.034.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03087773v1</w:t>
+                <w:t xml:space="preserve">hal-02305427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les multiples facettes de l'entrepreneuriat scientifique de James Lovelock dans les années 1960-70 : développement d’instruments, consultance sur les pollutions et hypothèse Gaïa</w:t>
+                <w:t xml:space="preserve">Les multiples facettes de l’entrepreneuriat scientifique de James Lovelock dans les années 1960-70 : développement d’instruments, consultance sur les pollutions et hypothèse Gaïa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Briday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dutreuil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marché et Organisations – Revue d'analyse stratégique = Market &amp; Organizations – Journal of Strategic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L’entrepreneuriat scientifique : institutions et innovation, 34, pp.33-60. </w:t>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/maorg.034.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305427v1</w:t>
+                <w:t xml:space="preserve">hal-03087773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours de la promesse chez les promoteurs de l’ingénierie climatique</w:t>
               </w:r>
@@ -2456,51 +2456,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briday" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chailleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00208-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908X.2022.2162865" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04258513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.131.0083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020959v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000708742300002X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutreuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gambardella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3453" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04149064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.4657" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.034.0033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04021139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Moussu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01315789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04127202v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ciels-de-paris-mutations-d-un-ciel-urbain-de-1870-aux-annees-2000-introduction.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18933-6.p.0011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ciels-de-paris-mutations-d-un-ciel-urbain-de-1870-aux-annees-2000-conclusion.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18933-6.p.0317" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04145985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03843628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33872" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04021080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02922745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01213826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/11082304" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04569655v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Briday" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chailleux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-024-00208-x" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919746v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1523908X.2022.2162865" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04258513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ris.131.0083" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04020959v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Grevsm&#252;hl" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S000708742300002X" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03259741v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dutreuil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gambardella" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.3453" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04149064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02307627v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio.4657" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305427v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/maorg.034.0033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087773v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04021139v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305533v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Angeli Aguiton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Moussu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2017027" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01315789v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016008" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305538v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02307086v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04127202v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Radtka" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470474v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ciels-de-paris-mutations-d-un-ciel-urbain-de-1870-aux-annees-2000-introduction.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18933-6.p.0011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/ciels-de-paris-mutations-d-un-ciel-urbain-de-1870-aux-annees-2000-conclusion.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18933-6.p.0317" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04145985v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03843628v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ugaeditions.33872" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Compagnon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04021080v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305515v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02922745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01213826v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/11082304" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>