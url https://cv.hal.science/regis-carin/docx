--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -3191,326 +3191,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise for different gate dielectrics on state-of-the-art UTBOX SOI nMOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low frequency noise assessment in advanced UTBOX SOI n-channel MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. 2 p. (CDROM)</w:t>
+              <w:t xml:space="preserve">, Jan 2013, paris, France. 2 p. (CDROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994159v1</w:t>
+                <w:t xml:space="preserve">hal-00994155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise assessment in advanced UTBOX SOI n-channel MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-Frequency Noise in High-K and SiO2 UTBOX SOI nMOSFETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, paris, France. 2 p. (CDROM)</w:t>
+              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, shangai, China. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994155v1</w:t>
+                <w:t xml:space="preserve">hal-00994161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency Noise in High-K and SiO2 UTBOX SOI nMOSFETS</w:t>
+                <w:t xml:space="preserve">Low-frequency noise for different gate dielectrics on state-of-the-art UTBOX SOI nMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.A. Martino</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3520,319 +3520,319 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, shangai, China. pp.87-92</w:t>
+              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. 2 p. (CDROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994161v1</w:t>
+                <w:t xml:space="preserve">hal-00994159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise as diagnostic tools in sub-22nm MOSFET transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailled characterisation of SOI n-FinFETs at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Talmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop " Oxydes Fonctionnels pour l'Intégration en Micro- et Nano-électronique "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ultimate Integration on Silicon (ULIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coventry, United Kingdom. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994411v1</w:t>
+                <w:t xml:space="preserve">hal-00994224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailled characterisation of SOI n-FinFETs at very low temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low frequency noise as diagnostic tools in sub-22nm MOSFET transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultimate Integration on Silicon (ULIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coventry, United Kingdom. 4 p</w:t>
+              <w:t xml:space="preserve">Workshop " Oxydes Fonctionnels pour l'Intégration en Micro- et Nano-électronique "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994224v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise characterization in n-channel UTBOX devices with 6 nm Si film</w:t>
               </w:r>
@@ -3995,51 +3995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13èmes Journées de la Matière Condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
@@ -4312,277 +4312,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur une électronique analogique de courant : super transistor OPA86X et amplificateur direct à transimpédance à base de GMR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Carin</w:t>
+                <w:t xml:space="preserve">Assessment of temperature dependence of the low frequency noise in unstrained and strained FinF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Talmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Quebec, Canada. 6 p</w:t>
+              <w:t xml:space="preserve">International Conference on Future Networks (ICFN )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, toronto, Canada. pp135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994384v1</w:t>
+                <w:t xml:space="preserve">hal-00994151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of temperature dependence of the low frequency noise in unstrained and strained FinF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Benfdila</w:t>
+                <w:t xml:space="preserve">Réflexions sur une électronique analogique de courant : super transistor OPA86X et amplificateur direct à transimpédance à base de GMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Timofeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Future Networks (ICFN )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, toronto, Canada. pp135-138</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Quebec, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994151v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Frequency Noise Spectroscopy in Advanced nFinFETS</w:t>
               </w:r>
@@ -5799,51 +5799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKM6GN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZCKRL83-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Witters" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07505.0111ecst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. J. Vandamme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Mercha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Brahim Tayeb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.127049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC5CF58042672A9EA85CBB83221A1D73CC507F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002506048900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52CAB207E78614244B84557DEB9C90202BF3BF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boudier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Veloso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288588" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063817" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994397v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966429" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994411v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claeys" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994224v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Travert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toulorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKM6GN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZCKRL83-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Witters" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07505.0111ecst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. J. Vandamme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Mercha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Brahim Tayeb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.127049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC5CF58042672A9EA85CBB83221A1D73CC507F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002506048900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52CAB207E78614244B84557DEB9C90202BF3BF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boudier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Veloso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288588" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063817" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994397v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966429" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994155v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claeys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994151v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Travert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toulorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>