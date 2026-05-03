--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -3191,326 +3191,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise assessment in advanced UTBOX SOI n-channel MOSFETs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-frequency noise for different gate dielectrics on state-of-the-art UTBOX SOI nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2013, paris, France. 2 p. (CDROM)</w:t>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. 2 p. (CDROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994155v1</w:t>
+                <w:t xml:space="preserve">hal-00994159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency Noise in High-K and SiO2 UTBOX SOI nMOSFETS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low frequency noise assessment in advanced UTBOX SOI n-channel MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, shangai, China. pp.87-92</w:t>
+              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, paris, France. 2 p. (CDROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994161v1</w:t>
+                <w:t xml:space="preserve">hal-00994155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise for different gate dielectrics on state-of-the-art UTBOX SOI nMOSFETs</w:t>
+                <w:t xml:space="preserve">Low-Frequency Noise in High-K and SiO2 UTBOX SOI nMOSFETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Simoen</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3520,73 +3520,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. 2 p. (CDROM)</w:t>
+              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, shangai, China. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994159v1</w:t>
+                <w:t xml:space="preserve">hal-00994161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailled characterisation of SOI n-FinFETs at very low temperature</w:t>
               </w:r>
@@ -4312,277 +4312,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of temperature dependence of the low frequency noise in unstrained and strained FinF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Benfdila</w:t>
+                <w:t xml:space="preserve">Réflexions sur une électronique analogique de courant : super transistor OPA86X et amplificateur direct à transimpédance à base de GMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Timofeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Future Networks (ICFN )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, toronto, Canada. pp135-138</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Quebec, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994151v1</w:t>
+                <w:t xml:space="preserve">hal-00994384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur une électronique analogique de courant : super transistor OPA86X et amplificateur direct à transimpédance à base de GMR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Carin</w:t>
+                <w:t xml:space="preserve">Assessment of temperature dependence of the low frequency noise in unstrained and strained FinF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Talmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Quebec, Canada. 6 p</w:t>
+              <w:t xml:space="preserve">International Conference on Future Networks (ICFN )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, toronto, Canada. pp135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994384v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Frequency Noise Spectroscopy in Advanced nFinFETS</w:t>
               </w:r>
@@ -5799,51 +5799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKM6GN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZCKRL83-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Witters" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07505.0111ecst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. J. Vandamme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Mercha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Brahim Tayeb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.127049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC5CF58042672A9EA85CBB83221A1D73CC507F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002506048900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52CAB207E78614244B84557DEB9C90202BF3BF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boudier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Veloso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288588" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063817" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994397v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966429" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994155v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994159v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claeys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994151v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Travert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toulorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKM6GN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZCKRL83-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Witters" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07505.0111ecst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. J. Vandamme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Mercha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Brahim Tayeb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.127049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC5CF58042672A9EA85CBB83221A1D73CC507F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002506048900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52CAB207E78614244B84557DEB9C90202BF3BF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boudier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Veloso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288588" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063817" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994397v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966429" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claeys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Travert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toulorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>