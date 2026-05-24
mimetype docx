--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise assessment in n- and p-channel sub-10nm triple-gate FinFETs: Part I: Theory and methodology</w:t>
+                <w:t xml:space="preserve">Low frequency noise assessment in n- and p-channel sub-10nm triple-gate FinFETs: Part II: Measurements and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cretu</w:t>
@@ -183,114 +183,114 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 128, pp.102 - 108. </w:t>
+              <w:t xml:space="preserve">, 2017, 128, pp.109 - 114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712351v1</w:t>
+                <w:t xml:space="preserve">hal-01712353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise assessment in n- and p-channel sub-10nm triple-gate FinFETs: Part II: Measurements and results</w:t>
+                <w:t xml:space="preserve">Low frequency noise assessment in n- and p-channel sub-10nm triple-gate FinFETs: Part I: Theory and methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cretu</w:t>
@@ -329,90 +329,90 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Veloso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 128, pp.109 - 114. </w:t>
+              <w:t xml:space="preserve">, 2017, 128, pp.102 - 108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2016.10.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01712353v1</w:t>
+                <w:t xml:space="preserve">hal-01712351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency noise spectroscopy of bulk and border traps in nanoscale devices</w:t>
               </w:r>
@@ -660,895 +660,895 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01712452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards single-trap spectroscopy : Generation-recombination noise in UTBOX SOI nMOSFETs</w:t>
+                <w:t xml:space="preserve">Identification of Si film traps in p-channel SOI FinFETs using low temperature noise spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Simoen</w:t>
+                <w:t xml:space="preserve">Hakim Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wen Fang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7 p. </w:t>
+              <w:t xml:space="preserve">Solid-State Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssc.201400075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196247v1</w:t>
+                <w:t xml:space="preserve">hal-01196272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Si film traps in p-channel SOI FinFETs using low temperature noise spectroscopy</w:t>
+                <w:t xml:space="preserve">Towards single-trap spectroscopy : Generation-recombination noise in UTBOX SOI nMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hakim Hachour</w:t>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wen Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aoulaiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid-State Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 112, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sse.2015.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssc.201400075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196272v1</w:t>
+                <w:t xml:space="preserve">hal-01196247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In depth static and low-frequency noise characterization of n-channel FinFETs on SOI substrates at cryogenic temperature</w:t>
+                <w:t xml:space="preserve">Low-frequency noise assessment in advanced UTBOX SOI nMOSFETs with different gate dielectrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Achour</w:t>
+                <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 8 p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sse.2014.04.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994380v1</w:t>
+                <w:t xml:space="preserve">hal-00994378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise assessment in advanced UTBOX SOI nMOSFETs with different gate dielectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+                <w:t xml:space="preserve">In depth static and low-frequency noise characterization of n-channel FinFETs on SOI substrates at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 9 p. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2014, 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994378v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise studies on fully depleted UTBOX silicon-on-insulator nMOSFETs: challenges and opportunities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eddy Simoen</w:t>
+                <w:t xml:space="preserve">Lessons Learned from Low-Frequency Noise Studies on Fully Depleted UTBOX Silicon-on-Insulator nMOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.q205-q210. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2013, pp.q205-q210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994293v1</w:t>
+                <w:t xml:space="preserve">hal-00994168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons Learned from Low-Frequency Noise Studies on Fully Depleted UTBOX Silicon-on-Insulator nMOSFETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Simoen</w:t>
+                <w:t xml:space="preserve">Low-frequency noise studies on fully depleted UTBOX silicon-on-insulator nMOSFETs: challenges and opportunities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECS Journal of Solid State Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.q205-q210</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2013, pp.q205-q210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.011311jss⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994168v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC and low frequency noise performances of SOI p-FinFETs at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 90, pp.160-165. </w:t>
@@ -1586,103 +1586,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise characterization in n-channel FinFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solid-State Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p20-26</w:t>
@@ -2571,51 +2571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Boudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2932,786 +2932,786 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature noise spectroscopy of p-channel SOI FinFETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Achour</w:t>
+                <w:t xml:space="preserve">Performances under saturation operation of p channel FinFETs on SOI substrates at cryogenic temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hachour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE/CAS’2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Sinaia, Romania. pp181-184, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994397v1</w:t>
+                <w:t xml:space="preserve">hal-01196289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances under saturation operation of p channel FinFETs on SOI substrates at cryogenic temperature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Hachour</w:t>
+                <w:t xml:space="preserve">Low temperature noise spectroscopy of p-channel SOI FinFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/CAS’2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, tarragona, Spain. 2 p. in USB Key</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01196289v1</w:t>
+                <w:t xml:space="preserve">hal-00994397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency noise for different gate dielectrics on state-of-the-art UTBOX SOI nMOSFETs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low frequency noise characterization in n-channel UTBOX devices with 6 nm Si film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aoulaiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France. 2 p. (CDROM)</w:t>
+              <w:t xml:space="preserve">The International Conference on Noise and Fluctuations (ICNF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994159v1</w:t>
+                <w:t xml:space="preserve">hal-00994170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise assessment in advanced UTBOX SOI n-channel MOSFETs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Low-Frequency Noise in High-K and SiO2 UTBOX SOI nMOSFETS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, paris, France. 2 p. (CDROM)</w:t>
+              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, shangai, China. pp.87-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994155v1</w:t>
+                <w:t xml:space="preserve">hal-00994161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-Frequency Noise in High-K and SiO2 UTBOX SOI nMOSFETS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Low frequency noise assessment in advanced UTBOX SOI n-channel MOSFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China Semiconductor Technology International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, shangai, China. pp.87-92</w:t>
+              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, paris, France. 2 p. (CDROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994161v1</w:t>
+                <w:t xml:space="preserve">hal-00994155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailled characterisation of SOI n-FinFETs at very low temperature</w:t>
+                <w:t xml:space="preserve">Low-frequency noise for different gate dielectrics on state-of-the-art UTBOX SOI nMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Achour</w:t>
+                <w:t xml:space="preserve">S.D. dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultimate Integration on Silicon (ULIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Coventry, United Kingdom. 4 p</w:t>
+              <w:t xml:space="preserve">9th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France. 2 p. (CDROM)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994224v1</w:t>
+                <w:t xml:space="preserve">hal-00994159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low frequency noise as diagnostic tools in sub-22nm MOSFET transistors</w:t>
               </w:r>
@@ -3812,182 +3812,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low frequency noise characterization in n-channel UTBOX devices with 6 nm Si film</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detailled characterisation of SOI n-FinFETs at very low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Aoulaiche</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Noise and Fluctuations (ICNF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Montpellier, France. 4 p</w:t>
+              <w:t xml:space="preserve">International Conference on Ultimate Integration on Silicon (ULIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Coventry, United Kingdom. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994170v1</w:t>
+                <w:t xml:space="preserve">hal-00994224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruit basse fréquence dans les transistors ultrafins totalement déplétés sur substrat SOI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4068,77 +4068,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Variability and Front-Back Coupling of the Low-frequency Noise in UTBOX SOI nMOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.D. dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Strobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4193,103 +4193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DC and noise performances of SOI FinFETs at very low temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop of the Thematic Network on SOI Technology, Devices and Circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Montpellier, France. 2p</w:t>
@@ -4312,359 +4312,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur une électronique analogique de courant : super transistor OPA86X et amplificateur direct à transimpédance à base de GMR</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Régis Carin</w:t>
+                <w:t xml:space="preserve">Assessment of temperature dependence of the low frequency noise in unstrained and strained FinF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Talmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cretu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Quebec, Canada. 6 p</w:t>
+              <w:t xml:space="preserve">International Conference on Future Networks (ICFN )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, toronto, Canada. pp135-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00994384v1</w:t>
+                <w:t xml:space="preserve">hal-00994151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of temperature dependence of the low frequency noise in unstrained and strained FinF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Benfdila</w:t>
+                <w:t xml:space="preserve">Réflexions sur une électronique analogique de courant : super transistor OPA86X et amplificateur direct à transimpédance à base de GMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Timofeeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Allègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Carin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Future Networks (ICFN )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, toronto, Canada. pp135-138</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Trois-Rivières, Quebec, Canada. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994151v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Frequency Noise Spectroscopy in Advanced nFinFETS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Achour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Routoure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Benfdila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seventh Workshop of the Thematic Network on Silicon on Insulator technology, devices and circuits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Grenade, Spain. pp55-56</w:t>
@@ -4706,51 +4706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency noise behavior in P-channel SOI FinFETs processed with different strain techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Guo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachida Talmat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cretu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5799,51 +5799,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712351v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.012" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKM6GN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712353v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.013" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZCKRL83-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Witters" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07505.0111ecst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. J. Vandamme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Mercha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Brahim Tayeb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.127049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC5CF58042672A9EA85CBB83221A1D73CC507F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002506048900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52CAB207E78614244B84557DEB9C90202BF3BF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boudier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Veloso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288588" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063817" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994397v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196289v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966429" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994159v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994155v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994224v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claeys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994170v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994384v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Travert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toulorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712353v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Boudier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Simoen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Carin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veloso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.013" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZCKRL83-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712351v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2016.10.012" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3NKM6GN7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196556v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cretu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aoulaiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Routoure" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.242.449" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oliveira" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mitard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Witters" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/07505.0111ecst" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196272v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hachour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Benfdila" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2015.02.014" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196247v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Fang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.201400075" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994378v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.D. dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Strobel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2014.04.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994380v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Achour" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Talmat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994168v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Martino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994293v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.011311jss" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994180v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2013.06.006" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994184v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pichon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mercha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayeb Mohammed-Brahim" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936100v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. J. Vandamme" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bonnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1404418" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Mercha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Brahim Tayeb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.127049" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249672v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mikou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bogdanski" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997216" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DC5CF58042672A9EA85CBB83221A1D73CC507F5F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246211v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rphysap:01990002506048900" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52CAB207E78614244B84557DEB9C90202BF3BF92/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922960v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877229v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Boudier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabela Veloso" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196552v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICNF.2015.7288588" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196423v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULIS.2015.7063817" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196289v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966429" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994397v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994170v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994155v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994159v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994411v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Claeys" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994224v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994405v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994176v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994391v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994151v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994384v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Timofeeva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles All&#232;gre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Flament" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gasnier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994154v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Guo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00259455v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773430v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Boukhenoufa" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cordier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lehui Ding" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958688v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994996v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Robbes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132809v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Travert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toulorge" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Dubois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922926v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>