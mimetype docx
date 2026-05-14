--- v0 (2026-04-23)
+++ v1 (2026-05-14)
@@ -1107,112 +1107,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02202507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’avenir de l’Union économique et monétaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Chemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 106, pp 5-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04411524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Chronique : l'Union européenne et l'organisation mondiale du commerce 2004-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chemain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 498, pp.335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02202398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique : l'Union européenne et l'Organisation mondiale du Commerce 2004-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Ghérari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1228,126 +1297,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Union européenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 503, pp.662</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02202406v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04411524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronique sur l'activite de l'organe de règlement des différends de l'organisation mondiale du commerce</w:t>
               </w:r>
@@ -4673,51 +4673,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys-Sacha Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chemain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chemain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01782780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Gh&#233;rari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411530v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202586v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202398v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202406v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411524v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01782816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/law/9780199296972.001.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castillo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01782740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01782741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01783324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pellet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01782870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01782871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04430120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462660v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys-Sacha Robin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Chemain" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04633363v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chemain" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03966201v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411539v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01782780v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Gh&#233;rari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411530v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202586v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202568v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202548v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202532v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202501v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202398v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202393v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202390v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02202370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02260502v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429884v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325946v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325930v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429804v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01782816v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411509v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429763v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429781v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325919v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/law/9780199296972.001.0001" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411468v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325893v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430019v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429998v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322865v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Castillo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411486v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429985v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430028v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01782740v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01782741v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429900v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429904v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322830v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01783324v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Sorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325870v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325855v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pellet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01782870v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01782871v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322777v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429734v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04430120v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>