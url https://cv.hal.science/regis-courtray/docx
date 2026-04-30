--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -264,312 +264,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre la virginité en rhéteur. La rhétorique polémique à l’œuvre dans le Contre Helvidius de Jérôme</w:t>
+                <w:t xml:space="preserve">L’amour des ennemis, perfection de l’amour fraternel dans les Homélies sur la première Épître de saint Jean d’Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 157, pp.41-51</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138134v1</w:t>
+                <w:t xml:space="preserve">hal-04138138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’amour des ennemis, perfection de l’amour fraternel dans les Homélies sur la première Épître de saint Jean d’Augustin</w:t>
+                <w:t xml:space="preserve">Défendre la virginité en rhéteur. La rhétorique polémique à l’œuvre dans le Contre Helvidius de Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Exercices de rhétorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhetorique.940⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138138v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme face au livre d’Esther</w:t>
+                <w:t xml:space="preserve">L’exégèse de Vigilance sur Daniel 2, 34.45 et la réponse cinglante de Jérôme (Epist. 61, 4)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Évangile</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Esther, Supplément n° 190, pp.30-32</w:t>
+              <w:t xml:space="preserve">Maia: rivista di letterature classiche </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 71 (3), pp.576-587</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138124v1</w:t>
+                <w:t xml:space="preserve">hal-04138130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exégèse de Vigilance sur Daniel 2, 34.45 et la réponse cinglante de Jérôme (Epist. 61, 4)</w:t>
+                <w:t xml:space="preserve">Jérôme face au livre d’Esther</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maia: rivista di letterature classiche </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 71 (3), pp.576-587</w:t>
+              <w:t xml:space="preserve">Cahiers Évangile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Esther, Supplément n° 190, pp.30-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138130v1</w:t>
+                <w:t xml:space="preserve">hal-04138124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le symbolisme du poisson dans le christianisme ancien</w:t>
               </w:r>
@@ -786,165 +786,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02299490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les traductions latines anciennes de la sixième demande du Notre-Père</w:t>
+                <w:t xml:space="preserve">Les Pères latins face aux mots hébreux et araméens non traduits : alleluia, amen, hosanna, maranatha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 148, pp.12-21</w:t>
+              <w:t xml:space="preserve">Instrumenta Patristica et Mediaevalia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74, pp.327-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299419v1</w:t>
+                <w:t xml:space="preserve">hal-02299405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Pères latins face aux mots hébreux et araméens non traduits : alleluia, amen, hosanna, maranatha</w:t>
+                <w:t xml:space="preserve">Les traductions latines anciennes de la sixième demande du Notre-Père</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Instrumenta Patristica et Mediaevalia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 74, pp.327-347</w:t>
+              <w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 148, pp.12-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299405v1</w:t>
+                <w:t xml:space="preserve">hal-02299419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fourmi chez les Pères latins</w:t>
               </w:r>
@@ -1851,259 +1851,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint Jérôme : vie, œuvre et textes</w:t>
+                <w:t xml:space="preserve">Le lecteur collaboratif dans les œuvres polémiques de Jérôme : l’exemple du Contre Helvidius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Marie-Anne Vannier. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Morlet et Antoine Paris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Découvrir les Pères de l’Église. Nouveau manuel de patristique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Artège, pp.824-862, 2024</w:t>
+              <w:t xml:space="preserve">Le lecteur collaboratif dans l’Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, collection « Patrimoines », Le Cerf, pp.215-227, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733550v1</w:t>
+                <w:t xml:space="preserve">hal-04733555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginité et mariage selon la loi nouvelle du Christ. Analyse du Contre Helvidius 18-21 de Jérôme</w:t>
+                <w:t xml:space="preserve">Saint Jérôme : vie, œuvre et textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Silvia Bara Bancel et Jean Ehret. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Canellis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Anne Vannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Transformés en son image » (2 Co 3, 18). Théologie et mystique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Judaïsme ancien et Origines du Christianisme (31), Brepols, pp.179-194, 2024</w:t>
+              <w:t xml:space="preserve">Découvrir les Pères de l’Église. Nouveau manuel de patristique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Artège, pp.824-862, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733552v1</w:t>
+                <w:t xml:space="preserve">hal-04733550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le lecteur collaboratif dans les œuvres polémiques de Jérôme : l’exemple du Contre Helvidius</w:t>
+                <w:t xml:space="preserve">Virginité et mariage selon la loi nouvelle du Christ. Analyse du Contre Helvidius 18-21 de Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien Morlet et Antoine Paris. </w:t>
+              <w:t xml:space="preserve">Silvia Bara Bancel et Jean Ehret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le lecteur collaboratif dans l’Antiquité tardive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, collection « Patrimoines », Le Cerf, pp.215-227, 2024</w:t>
+              <w:t xml:space="preserve">« Transformés en son image » (2 Co 3, 18). Théologie et mystique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Judaïsme ancien et Origines du Christianisme (31), Brepols, pp.179-194, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733555v1</w:t>
+                <w:t xml:space="preserve">hal-04733552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jésus, fils unique de Marie ? La réponse de Jérôme dans le Contre Helvidius</w:t>
               </w:r>
@@ -2302,397 +2302,397 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Tenir à peine par les os” : la réception de Bucoliques, 3.102 chez saint Jérôme</w:t>
+                <w:t xml:space="preserve">Maître Eckhart, lecteur de Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Estelle Galbois et Sylvie Rougier-Blanc. </w:t>
+              <w:t xml:space="preserve">Marie-Anne Vannier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maigreur et minceur dans les sociétés anciennes. Grèce, Orient, Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Scripta antiqua (132), Ausonius, pp.197-207, 2020</w:t>
+              <w:t xml:space="preserve">Eckhart lecteur des Pères, Beauchesne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mystiques chrétiens d’Orient et d’Occident (5), Beauchesne, pp.159-184, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138184v1</w:t>
+                <w:t xml:space="preserve">hal-04138177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maître Eckhart, lecteur de Jérôme</w:t>
+                <w:t xml:space="preserve">“Tenir à peine par les os” : la réception de Bucoliques, 3.102 chez saint Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie-Anne Vannier. </w:t>
+              <w:t xml:space="preserve">Estelle Galbois et Sylvie Rougier-Blanc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eckhart lecteur des Pères, Beauchesne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mystiques chrétiens d’Orient et d’Occident (5), Beauchesne, pp.159-184, 2020</w:t>
+              <w:t xml:space="preserve">Maigreur et minceur dans les sociétés anciennes. Grèce, Orient, Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Scripta antiqua (132), Ausonius, pp.197-207, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138177v1</w:t>
+                <w:t xml:space="preserve">hal-04138184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La destruction de Sodome chez Ambroise, Jérôme et Augustin</w:t>
+                <w:t xml:space="preserve">Nabuchodonosor, figure biblique de l’homme sauvage (Daniel 4) ? Examen de la question à travers les âges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cristina Noacco et Sophie Duhem. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La destruction de Sodome et de Gomorrhe (Gn 18-19) dans la littérature chrétienne des premiers siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 19, Brepols, pp.93-118, 2019</w:t>
+              <w:t xml:space="preserve">L’homme sauvage dans les lettres et les arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, pp.375-386, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02299532v1</w:t>
+                <w:t xml:space="preserve">hal-04138174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les “fables des poètes” dans l’œuvre de Jérôme : remploi, détournement, actualisation</w:t>
+                <w:t xml:space="preserve">La destruction de Sodome chez Ambroise, Jérôme et Augustin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Figures mythiques et discours religieux dans l’Empire gréco-romain,</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La destruction de Sodome et de Gomorrhe (Gn 18-19) dans la littérature chrétienne des premiers siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, Brepols, pp.93-118, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138163v1</w:t>
+                <w:t xml:space="preserve">hal-02299532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabuchodonosor, figure biblique de l’homme sauvage (Daniel 4) ? Examen de la question à travers les âges</w:t>
+                <w:t xml:space="preserve">Les “fables des poètes” dans l’œuvre de Jérôme : remploi, détournement, actualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Courtray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Cristina Noacco et Sophie Duhem. </w:t>
+              <w:t xml:space="preserve">F. Chapot, J. Goeken et M. Pfaff-Reydellet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’homme sauvage dans les lettres et les arts</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Figures mythiques et discours religieux dans l’Empire gréco-romain,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.189-207, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.RRR-EB.5.115821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138174v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions critiques autour du Commentaire sur Daniel de Jérôme</w:t>
               </w:r>
@@ -3277,51 +3277,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138134v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.940" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138138v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138124v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burnet R&#233;gis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299405v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courtil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul FRAN&#199;OIS" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gitton-Ripoll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canellis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouchara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cozic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/pallas/2625" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733550v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733552v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733555v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04575031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138184v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138177v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299532v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138163v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.115821" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138174v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feiertag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138138v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhetorique.940" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138199v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424851v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299490v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burnet R&#233;gis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299405v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299419v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818819v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04212580v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Courtil" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul FRAN&#199;OIS" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gitton-Ripoll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Klinger-Doll&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979388v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762438v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Canellis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bastit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bouchara" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cozic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979397v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979398v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818862v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/pallas/2625" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733555v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733550v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733552v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04575031v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138190v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138177v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138184v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299532v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138163v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RRR-EB.5.115821" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04138155v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299518v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00463637v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Feiertag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Jeanjean" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>