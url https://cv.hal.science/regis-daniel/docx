--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -566,377 +566,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Hydrophilic Domain of HSulf Endosulfatases: An Intrinsically Disordered Region Governing Enzyme Functions and Therapeutic Potential</w:t>
+                <w:t xml:space="preserve">Structurally defined synthetic heparin oligosaccharides reveal unique signatures for nanopore structural analysis of GAGs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Demongin</w:t>
+                <w:t xml:space="preserve">Jasna Nikolić Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Tao</w:t>
+                <w:t xml:space="preserve">Christine Le Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N El Omrani</w:t>
+                <w:t xml:space="preserve">David Bonnaffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Uchimura</w:t>
+                <w:t xml:space="preserve">Jérôme Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Basdevant</w:t>
+                <w:t xml:space="preserve">Emeline Richard Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.124630. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwaf060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05297878v1</w:t>
+                <w:t xml:space="preserve">hal-05342265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structurally defined synthetic heparin oligosaccharides reveal unique signatures for nanopore structural analysis of GAGs</w:t>
+                <w:t xml:space="preserve">The Hydrophilic Domain of HSulf Endosulfatases: An Intrinsically Disordered Region Governing Enzyme Functions and Therapeutic Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jasna Nikolić Chenais</w:t>
+                <w:t xml:space="preserve">Clément Demongin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Narvor</w:t>
+                <w:t xml:space="preserve">J Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Bonnaffé</w:t>
+                <w:t xml:space="preserve">N El Omrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hénault</w:t>
+                <w:t xml:space="preserve">K Uchimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Richard Millot</w:t>
+                <w:t xml:space="preserve">N Basdevant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.124630. </w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124630⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwaf060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05342265v1</w:t>
+                <w:t xml:space="preserve">hal-05297878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurally Defined Synthetic Heparin Oligosaccharides Reveal Unique Signatures for Nanopore Sequencing of Gags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasna Nikolić Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SSRN Electronic Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -974,130 +974,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structurally defined synthetic heparin oligosaccharides reveal unique signatures for nanopore structural analysis of GAGs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jasna Nikolić Chenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Narvor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bonnaffé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Hénault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Richard Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 373, pp.124630. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372234v1</w:t>
@@ -1370,295 +1370,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypeptide analysis for nanopore-based protein identification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive structural assignment of glycosaminoglycan oligo- and polysaccharides by protein nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Piguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Daniel</w:t>
+                <w:t xml:space="preserve">Parisa Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Priem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bourderioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bilong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12274-022-4610-1⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-32800-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03875936v1</w:t>
+                <w:t xml:space="preserve">hal-03782343v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive structural assignment of glycosaminoglycan oligo- and polysaccharides by protein nanopore</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rambaud</w:t>
+                <w:t xml:space="preserve">Polypeptide analysis for nanopore-based protein identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazdak Afshar Bakshloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Yahiaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Priem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bilong</w:t>
+                <w:t xml:space="preserve">Fabien Piguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Pastoriza-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.5113. </w:t>
+              <w:t xml:space="preserve">Nano Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (11), pp.9831-9842. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-32800-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12274-022-4610-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782343v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03875936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracellular endosulfatase Sulf-2 harbors a chondroitin/dermatan sulfate chain that modulates its enzyme activity</w:t>
               </w:r>
@@ -1906,559 +1906,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammal Hyaluronidase Activity on Chondroitin Sulfate and Dermatan Sulfate: Mass Spectrometry Analysis of Oligosaccharide Products</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bourderioux</w:t>
+                <w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Poyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilham Seffouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murielle Jerôme</w:t>
+                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
+                <w:t xml:space="preserve">Jean-Claude Jacquinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José L Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwab004⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 413 (28), pp.7107-7117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-021-03679-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03103354v1</w:t>
+                <w:t xml:space="preserve">hal-03540858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination of sulfated isomers of chondroitin sulfate disaccharides by HILIC-MS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
+                <w:t xml:space="preserve">Mammal Hyaluronidase Activity on Chondroitin Sulfate and Dermatan Sulfate: Mass Spectrometry Analysis of Oligosaccharide Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bilong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parisa Bayat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bourderioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Jacquinet</w:t>
+                <w:t xml:space="preserve">Murielle Jerôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José L Neira</w:t>
+                <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 413 (28), pp.7107-7117. </w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (7), pp.751-761. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-021-03679-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwab004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03540858v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface plasmon resonance imaging coupled to on-chip mass spectrometry: a new tool to probe protein-GAG interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Action Pattern of a Novel Chondroitin Sulfate/Dermatan Sulfate 4- O -Endosulfatase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenshuang Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Els Saesen</w:t>
+                <w:t xml:space="preserve">Xiaojuan Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Runmiao Jiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 478 (2), pp.281-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00216-019-02267-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1042/BCJ20200657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02401458v1</w:t>
+                <w:t xml:space="preserve">hal-03098070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Action Pattern of a Novel Chondroitin Sulfate/Dermatan Sulfate 4- O -Endosulfatase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface plasmon resonance imaging coupled to on-chip mass spectrometry: a new tool to probe protein-GAG interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenshuang Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaojuan Cai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
+                <w:t xml:space="preserve">Els Saesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Runmiao Jiao</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 478 (2), pp.281-298. </w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BCJ20200657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00216-019-02267-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03098070v1</w:t>
+                <w:t xml:space="preserve">hal-02401458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry analysis of the human endosulfatase Hsulf-2</w:t>
               </w:r>
@@ -2572,806 +2572,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02043614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Renal Injury and Inflammation in an Experimental Model of Intravascular Hemolysis</w:t>
+                <w:t xml:space="preserve">Lasers and ion mobility: new additions to the glycosaminoglycanomics toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Merle</w:t>
+                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Grunenwald</w:t>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lucile Figueres</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gina Renois-Predelus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00179⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50, pp.171-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbi.2018.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966724v1</w:t>
+                <w:t xml:space="preserve">hal-01966719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lasers and ion mobility: new additions to the glycosaminoglycanomics toolkit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative biosensing of glycosaminoglycan hyaluronic acid oligo- and polysaccharides using aerolysin and α-hemolysin nanopores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Fennouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Ramiandrisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Compagnon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gina Renois-Predelus</w:t>
+                <w:t xml:space="preserve">Laurent Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sbi.2018.06.006⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 41 (10), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11733-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966719v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative biosensing of glycosaminoglycan hyaluronic acid oligo- and polysaccharides using aerolysin and α-hemolysin nanopores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Renal Injury and Inflammation in an Experimental Model of Intravascular Hemolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Merle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Grunenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Fennouri</w:t>
+                <w:t xml:space="preserve">Marie-Lucile Figueres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joana Ramiandrisoa</w:t>
+                <w:t xml:space="preserve">Sophie Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bacri</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie Daugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal E: Soft matter and biological physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 41 (10), pp.127. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epje/i2018-11733-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966717v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles with proteins from aquatic organisms: the case of gill mucus from blue mussel</w:t>
+                <w:t xml:space="preserve">A novel CFHR1-CFHR5 hybrid leads to a familial dominant C3 glomerulopathy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Bourgeault</w:t>
+                <w:t xml:space="preserve">Shambhuprasad Togarsimalemath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Legros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Régis Daniel</w:t>
+                <w:t xml:space="preserve">Sidharth Sethi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Paquirissamy</w:t>
+                <w:t xml:space="preserve">Rajan Duggal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moglie Le Quintrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pranaw Jha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-017-8801-3⟩</w:t>
+              <w:t xml:space="preserve">Kidney International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 92 (4), pp.876 - 887. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kint.2017.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966733v1</w:t>
+                <w:t xml:space="preserve">hal-01843963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isomer separation and effect of the degree of polymerization on the gas-phase structure of chondroitin sulfate oligosaccharides analyzed by ion mobility and tandem mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jacquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 31 (23), pp.2003 -2010. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.7987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel CFHR1-CFHR5 hybrid leads to a familial dominant C3 glomerulopathy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of TiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; nanoparticles with proteins from aquatic organisms: the case of gill mucus from blue mussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajan Duggal</w:t>
+                <w:t xml:space="preserve">Adeline Bourgeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moglie Le Quintrec</w:t>
+                <w:t xml:space="preserve">Véronique Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pranaw Jha</w:t>
+                <w:t xml:space="preserve">Aurélie Paquirissamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 92 (4), pp.876 - 887. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (15), pp.13474-13483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kint.2017.04.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-017-8801-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01843963v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient recovery of glycosaminoglycan oligosaccharides from polyacrylamide gel electrophoresis combined with mass spectrometry analysis</w:t>
               </w:r>
@@ -3396,51 +3396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3485,295 +3485,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRMPD Spectroscopy Sheds New (Infrared) Light on the Sulfate Pattern of Carbohydrates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Sanfilippo syndrome, heparan sulfate hexasaccharides are the most pathogenic fractions involved in glia activation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Barnes</w:t>
+                <w:t xml:space="preserve">Vincent Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gray</w:t>
+                <w:t xml:space="preserve">Walaa Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Edouard Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chambert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Flitsch</w:t>
+                <w:t xml:space="preserve">Christelle Lony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Gomila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b11642⟩</w:t>
+              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 120 (1-2), pp.S112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.YMGME.2016.11.287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966732v1</w:t>
+                <w:t xml:space="preserve">hal-02110168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Sanfilippo syndrome, heparan sulfate hexasaccharides are the most pathogenic fractions involved in glia activation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IRMPD Spectroscopy Sheds New (Infrared) Light on the Sulfate Pattern of Carbohydrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Schindler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Barnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Puy</w:t>
+                <w:t xml:space="preserve">C. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walaa Darwiche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Edouard Bodet</w:t>
+                <w:t xml:space="preserve">S. Chambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cathy Gomila</w:t>
+                <w:t xml:space="preserve">L. Flitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Genetics and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 120 (1-2), pp.S112. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (10), pp.2114-2120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.YMGME.2016.11.287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b11642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02110168v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SOLEIL shining on the solution-state structure of biomacromolecules by synchrotron X-ray footprinting at the metrology beamline</w:t>
               </w:r>
@@ -3785,51 +3785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Aymé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Alteration of cerebral iron metabolism in Sanfilippo syndrome” [Mol. Genet. Metab. 117 2, February 2016, p. S97]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Puy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4040,90 +4040,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the solution structure of Factor H using hydroxyl radical protein footprinting and cross-linking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Baud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Salard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Le Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Giuliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 473 (12), pp.1805-1819. </w:t>
@@ -4161,51 +4161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chondroitin sulfate/dermatan sulfate 4-O-endosulfatase from marine bacterium Vibrio sp FC509 is a dimeric species: Biophysical characterization of an endosulfatase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José L Neira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encarnación Medina-Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4301,563 +4301,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF MS and ESI-LTQ-Orbitrap tandem mass spectrometry reveal specific porphyranase activity from a Pseudoalteromonas atlantica bacterial extract</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On-line capillary isoelectric focusing hyphenated to native electrospray ionization mass spectrometry for the characterization of interferon-γ and variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Przybylski</w:t>
+                <w:t xml:space="preserve">Meriem Mokaddem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Correc</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W. Helbert</w:t>
+                <w:t xml:space="preserve">Mehdi Prull-Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Els Saesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5RA14449C⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 140 (2), pp.543-550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4an01305k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966791v1</w:t>
+                <w:t xml:space="preserve">hal-01096701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary electrophoresis fingerprinting of 8-aminopyrene-1,3,6-trisulfonate derivatized nitrocellulose after partial acid depolymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biomarkers probed in saliva by surface plasmon resonance imaging coupled to matrix-assisted laser desorption/ionization mass spectrometry in array format</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johana Musso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Jarroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Alinat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Xavier Archer</w:t>
+                <w:t xml:space="preserve">Sophie Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.01.092⟩</w:t>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 407 (5), pp.1285-1294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-014-8373-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966794v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomarkers probed in saliva by surface plasmon resonance imaging coupled to matrix-assisted laser desorption/ionization mass spectrometry in array format</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALDI-TOF MS and ESI-LTQ-Orbitrap tandem mass spectrometry reveal specific porphyranase activity from a Pseudoalteromonas atlantica bacterial extract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Correc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johana Musso</w:t>
+                <w:t xml:space="preserve">M. Fer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Buchmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florence Gonnet</w:t>
+                <w:t xml:space="preserve">F. Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Jarroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bellon</w:t>
+                <w:t xml:space="preserve">W. Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-014-8373-8⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (98), pp.80793-80803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5RA14449C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01966798v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-line capillary isoelectric focusing hyphenated to native electrospray ionization mass spectrometry for the characterization of interferon-γ and variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capillary electrophoresis fingerprinting of 8-aminopyrene-1,3,6-trisulfonate derivatized nitrocellulose after partial acid depolymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alinat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meriem Mokaddem</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Prull-Janssen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
+                <w:t xml:space="preserve">Xavier Archer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 140 (2), pp.543-550. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1387, pp.134-143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4an01305k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2015.01.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096701v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nano-bio interface mapped by oxidative footprinting of the adsorption sites of myoglobin</w:t>
               </w:r>
@@ -4869,64 +4869,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5029,51 +5029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Poüs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrophoresis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 35 (7), pp.1050-1059. </w:t>
@@ -5117,295 +5117,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of recombinant human complement C1q allows identification of the C1r/C1s-binding sites.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of Enzymatic Degradation of High Molecular Weight Polysaccharides through a Nanopore: Experiments and Data-Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Fennouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Pastoriza-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Bally</w:t>
+                <w:t xml:space="preserve">Loïc Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Ancelet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alberto Mantovani</w:t>
+                <w:t xml:space="preserve">Juan Pelta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1304894110⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (18), pp.8488-8492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac4020929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01179709v1</w:t>
+                <w:t xml:space="preserve">hal-01967533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Enzymatic Degradation of High Molecular Weight Polysaccharides through a Nanopore: Experiments and Data-Modeling</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Manuela Pastoriza-Gallego</w:t>
+                <w:t xml:space="preserve">Expression of recombinant human complement C1q allows identification of the C1r/C1s-binding sites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Auvray</w:t>
+                <w:t xml:space="preserve">Christine Moriscot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pelta</w:t>
+                <w:t xml:space="preserve">Alberto Mantovani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85 (18), pp.8488-8492. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (21), pp.8650-8655. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ac4020929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1304894110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967533v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01179709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary zone electrophoresis and capillary electrophoresis-mass spectrometry for analyzing qualitative and quantitative variations in therapeutic albumin</w:t>
               </w:r>
@@ -5417,51 +5417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5665,359 +5665,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00871189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Molecule Detection of Glycosaminoglycan Hyaluronic Acid Oligosaccharides and Depolymerization Enzyme Activity Using a Protein Nanopore</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Critical parameters for the analysis of anionic oligosaccharides by desorption electrospray ionization mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Buchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 6 (11), pp.9672-9678. </w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (8), pp.1047-1058. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn3031047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jms.3052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967543v1</w:t>
+                <w:t xml:space="preserve">hal-01967547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical parameters for the analysis of anionic oligosaccharides by desorption electrospray ionization mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single Molecule Detection of Glycosaminoglycan Hyaluronic Acid Oligosaccharides and Depolymerization Enzyme Activity Using a Protein Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Fennouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Pastoriza-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bacri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Auvray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (11), pp.9672-9678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nn3031047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jms.3052⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01967547v1</w:t>
+                <w:t xml:space="preserve">hal-01967543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of functional full-length recombinant human C1q</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ancelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Moriscot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6080,51 +6080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrimination of neutral oligosaccharides through a nanopore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bacri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelghani Oukhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6132,51 +6132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erven Hémon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenseth Banzouzi Bassafoula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Auvray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 412 (4), pp.561-564. </w:t>
@@ -6265,51 +6265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Edouard Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6366,619 +6366,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01967556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR characterization and molecular modeling of fucoidan showing the importance of oligosaccharide branching in its anticomplementary activity</w:t>
+                <w:t xml:space="preserve">Mapping surface accessibility of the C1r/C1s tetramer by chemical modification and mass spectrometry provides new insights into assembly of the human C1 complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+                <w:t xml:space="preserve">Sébastien Brier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérangère Tissot</w:t>
+                <w:t xml:space="preserve">Delphine Pflieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Le Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Chevolot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yuguo Du</w:t>
+                <w:t xml:space="preserve">Christine Gaboriaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwq046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 285 (42), pp.32251-32263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M110.149112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01967562v1</w:t>
+                <w:t xml:space="preserve">hal-01967560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HABA-based ionic liquid matrices for UV-MALDI-MS analysis of heparin and heparan sulfate oligosaccharides.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Desorption Electrospray Ionization Mass Spectrometry of Glycosaminoglycans and Their Protein Noncovalent Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bonnaffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Glycobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/glycob/cwp169⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82 (22), pp.9225-9233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ac1016198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063049v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption Electrospray Ionization Mass Spectrometry of Glycosaminoglycans and Their Protein Noncovalent Complex</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">HABA-based ionic liquid matrices for UV-MALDI-MS analysis of heparin and heparan sulfate oligosaccharides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Przybylski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bonnaffé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Hersant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Lortat-Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ac1016198⟩</w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (2), pp.224-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwp169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967559v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping surface accessibility of the C1r/C1s tetramer by chemical modification and mass spectrometry provides new insights into assembly of the human C1 complex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NMR characterization and molecular modeling of fucoidan showing the importance of oligosaccharide branching in its anticomplementary activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Jeanne Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brier</w:t>
+                <w:t xml:space="preserve">Lionel Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Pflieger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bally</w:t>
+                <w:t xml:space="preserve">Elisabeth Adjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Gaboriaud</w:t>
+                <w:t xml:space="preserve">Yuguo Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 285 (42), pp.32251-32263. </w:t>
+              <w:t xml:space="preserve">Glycobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (7), pp.883-894. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M110.149112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/glycob/cwq046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967560v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Human C1q by Combined Bottom-up and Top-down Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Pflieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Przybylski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Le Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7068,51 +7068,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7202,51 +7202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Larquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7348,51 +7348,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Fermas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 372 (2), pp.258-260. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7451,51 +7451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfated oligosaccharides (heparin and fucoidan) binding and dimerization of stromal cell-derived factor-1 (SDF-1/CXCL 12) are coupled as evidenced by affinity CE-MS analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Fermas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7585,51 +7585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intérêt du couplage de l'électrophorèse capillaire en mode frontal et de la spectrométrie de masse pour la caractérisation des complexes non-covalents glucide/protéine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Fermas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7706,51 +7706,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontal analysis capillary electrophoresis hyphenated to electrospray ionization mass spectrometry for the characterization of the antithrombine/heparin pentasaccharide complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soraya Fermas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7975,308 +7975,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peigner de l'ADN pour étudier les interactions polysaccharide-protéine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differentiation of the fucoidan bulding blocks sulfated l-fucose isomers by electrospray ionization mass spectrometry, hyphenated capillary electrophoresis and theoretical molecular calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Z. Guéroui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 341 (5), pp.598-609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2005.11.029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157520v1</w:t>
+                <w:t xml:space="preserve">hal-00068637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of the fucoidan bulding blocks sulfated l-fucose isomers by electrospray ionization mass spectrometry, hyphenated capillary electrophoresis and theoretical molecular calculations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael Martinez</w:t>
+                <w:t xml:space="preserve">Peigner de l'ADN pour étudier les interactions polysaccharide-protéine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Gaigeot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Daniel</w:t>
+                <w:t xml:space="preserve">Christophe Place</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Guéroui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 297, pp.15-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00068637v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass spectrometry analysis of complement protein C1q in the study of its interaction properties with fucoidan.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Iborra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8350,628 +8350,628 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis profiles of fucoidan and heparin fractions: significance of mobility dispersity for their characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.Y. Kim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Varenne</w:t>
+                <w:t xml:space="preserve">Moo Young Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Gareil</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gareil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Separation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 26(12-13), pp.1154-1162. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0003-2697(02)00687-5⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 26 (12-13), pp.1154-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.200301497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163452v1</w:t>
+                <w:t xml:space="preserve">hal-03896547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of fucoidan with the complement proteins of the classical pathway</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of the C1 complex of complement with sulfated polysaccharide and DNA probed by single molecule fluorescence microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Place</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1570-9639(03)00230-9⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 270 (23), pp.4714-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2003.03870.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00163432v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01967657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of the C1 complex of complement with sulfated polysaccharide and DNA probed by single molecule fluorescence microscopy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Tissot</w:t>
+                <w:t xml:space="preserve">Capillary electrophoresis determination of the binding affinity of bioactive sulfated polysaccharides to proteins. Study of the binding properties of fucoidan to antithrombin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Varenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gareil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Colliec-Jouault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Place</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2003.03870.x⟩</w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 315 (2), pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-2697(02)00687-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01967657v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capillary electrophoresis determination of the binding affinity of bioactive sulfated polysaccharides to proteins. Study of the binding properties of fucoidan to antithrombin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Interaction of fucoidan with the complement proteins of the classical pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Montdargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chevolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Colliec-Jouault</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0003-2697(02)00687-5⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Proteins and Proteomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1651, pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1570-9639(03)00230-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00163444v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00163432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capillary electrophoresis profiles of fucoidan and heparin fractions: significance of mobility dispersity for their characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Varenne</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.Y. Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gareil</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gareil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Separation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 26 (12-13), pp.1154-1162. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 26(12-13), pp.1154-1162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-2697(02)00687-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.200301497⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03896547v1</w:t>
+                <w:t xml:space="preserve">hal-00163452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Letter to the Glyco-Forum: Biological properties of sulfated fucans: the potent inhibiting activity of algal fucoidan against the human complement system</w:t>
               </w:r>
@@ -9130,64 +9130,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-aqueous capillary electrophoresis separation of positional isomers of sulfated carbohydrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Descroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goasdoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9400,109 +9400,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective desulfation of sulfated l-fucopyranoside by a new sulfoesterase from the marine mollusk Pecten maximus.</w:t>
+                <w:t xml:space="preserve">Regioselective desulfation of sulfated l -fucopyranoside by a new sulfoesterase from the marine mollusk Pecten maximus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gareil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 268 (21), pp.5617-5626. </w:t>
@@ -9510,133 +9510,133 @@
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2001.02497.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047277v1</w:t>
+                <w:t xml:space="preserve">hal-03896533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regioselective desulfation of sulfated l -fucopyranoside by a new sulfoesterase from the marine mollusk Pecten maximus.</w:t>
+                <w:t xml:space="preserve">Regioselective desulfation of sulfated l-fucopyranoside by a new sulfoesterase from the marine mollusk Pecten maximus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Berteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Chevolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Varenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gareil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 268 (21), pp.5617-5626. </w:t>
@@ -9644,94 +9644,94 @@
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2001.02497.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896533v1</w:t>
+                <w:t xml:space="preserve">hal-02047277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a Capillary Electrophoresis Assay Based on Free Sulfate Determination for the Direct Monitoring of Sulfoesterase Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gareil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Jozefonvicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10030,298 +10030,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass Spectrometric Determination of the Cleavage Sites in Escherichia coli Dihydroorotase Induced by a Cysteine-specific Reagent</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of pesticide epitopic density in protein immunoconjugates by electrospray mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Canosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Goffic</w:t>
+                <w:t xml:space="preserve">D. Barceló</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Daniel</w:t>
+                <w:t xml:space="preserve">E. Gelpí</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International journal of mass spectrometry and ion processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 160 (1-3), pp.395-407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0168-1176(96)04523-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047284v1</w:t>
+                <w:t xml:space="preserve">hal-03133982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of pesticide epitopic density in protein immunoconjugates by electrospray mass spectrometry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass Spectrometric Determination of the Cleavage Sites in Escherichia coli Dihydroorotase Induced by a Cysteine-specific Reagent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Le Goffic</w:t>
+                <w:t xml:space="preserve">Eliane Caminade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Martel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Goffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International journal of mass spectrometry and ion processes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 272 (43), pp.26934-26939</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03133982v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunopreconcentration for the analysis of traces of pesticides in environment</w:t>
               </w:r>
@@ -10484,51 +10484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Caminade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Martel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Le Goffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 239 (2), pp.130-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11285,64 +11285,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface Plasmon Resonance Imaging-Mass Spectrometry Coupling on Antibody Array Biochip: Multiplex Monitoring of Biomolecular Interactions and On-Chip Identification of Captured Antigen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Halushkina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11451,77 +11451,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Poyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Seffouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystel Lopin-Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jacquinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Salpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -11820,90 +11820,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUNCTIONALISED BIOCHIPS FOR SPR-MS COUPLING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Buchmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bellon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Jarroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP2240772. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -12015,51 +12015,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75D9D696"/>
+    <w:nsid w:val="4D97E66D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12246,51 +12246,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-daniel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0725-5439" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176829334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307504624" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-7890-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.leviia.com/s/ZnIy.oiRrYRFDxEmCWr8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sco.lt/6UWbgG" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.leviia.com/s/ZnIy.ESrmp9NskeaGDHo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Denys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine El Omrani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Britt Ilse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c05985" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwag009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297878v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demongin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N El Omrani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Uchimura" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basdevant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwaf060" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Nikoli&#263; Chenais" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaff&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nault" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Richard Millot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124630" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5354727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Afshar Bakshloo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Yahiaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourderioux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastoriza-Gallego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.3c00164" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bilong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49147-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875936v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Piguet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-022-4610-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782343v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rambaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Priem" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32800-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637587v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Masri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Seffouh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roelants" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110516" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kasianowicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Math&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c11758" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03103354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jer&#244;me" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab004" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540858v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Neira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03679-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02401458v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02267-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03098070v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshuang Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Cai" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runmiao Jiao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200657" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrep.2019.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966724v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daugan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00179" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois-Predelus" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2018.06.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fennouri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bacri" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11733-5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966733v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legros" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8801-3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637356v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7987" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01843963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambhuprasad Togarsimalemath" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sethi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Duggal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moglie Le Quintrec" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranaw Jha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.04.025" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966743v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gomila" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-0052-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barnes" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gray" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambert" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flitsch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b11642" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110168v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puy" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Darwiche" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lony" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMGME.2016.11.287" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517002478" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rottier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaunay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2016.03.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Mignon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20160225" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Medina-Carmona" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hern&#225;ndez-Cifre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Montoliu-Gaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Camara-Artigas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.09.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZFMGS3P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966791v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Przybylski" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Correc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fer" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helbert" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA14449C" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966794v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alinat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Archer" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.01.092" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966798v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Musso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8373-8" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096701v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mokaddem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Prull-Janssen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an01305k" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01758749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8188-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966802v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Korchane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pallandre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Po&#252;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201300426" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5TW5QCD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01179709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ancelet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mantovani" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1304894110" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967533v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4020929" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967529v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Urbain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.09.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3DWBDR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Milz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laguri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Oosterhof" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-226373" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967543v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3031047" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967547v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3052" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C12B54101694D1853833F859C1F7CDA44F3937B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02021968v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2012.08.187" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLST35C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967554v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Oukhaled" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven H&#233;mon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenseth Banzouzi Bassafoula" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.07.121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH72HSNG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5060" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V48K49TZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967562v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Tissot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Adjadj" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguo Du" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwq046" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063049v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Przybylski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Hersant" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwp169" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967559v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hersant" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnaff&#233;" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1016198" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967560v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pflieger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaboriaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.149112" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967565v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lunardi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900350-MCP200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967571v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buchmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarroux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anger-Leroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901140m" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967573v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavialle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Kruglik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.06.039" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9RV4PZV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271307v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fermas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.09.019" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVWZ6J5P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mulloy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwn088" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271303v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varenne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gareil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac070146h" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-31L9SH03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159438v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevolot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrascal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tissot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mour&#227;o" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.01.009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTXM7HMX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157520v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Place" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gu&#233;roui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068637v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.11.029" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Iborra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Berthou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Thielens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163452v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Kim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gareil" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2697(02)00687-5" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163432v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montdargent" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descroix" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-9639(03)00230-9" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZS705W3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967657v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2003.03870.x" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163444v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colliec-Jouault" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896547v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moo Young Kim" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200301497" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TPKR01D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163296v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwg126" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163301v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163472v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goasdoue" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)01433-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97F18HL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berteau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mccort" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/12.4.273" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047277v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2001.02497.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896533v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047280v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jozefonvicz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047279v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Jozefonvicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goasdoue" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(99)00223-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNHCKXXZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047281v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ben Rejeb" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer&#8208;durand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Martel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047284v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Caminade" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goffic" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daniel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133982v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canosa" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barcel&#243;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gelp&#237;" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Goffic" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1176(96)04523-5" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F19ZD4RD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140585v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fischer-Durand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hennion" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133980v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kokel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caminade" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1996.0307" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F28275BC8EF6563F9BDC90F86E809FA0D85675B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133979v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac00110a021" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GMSQXLD6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133977v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorizon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deprez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1994.1245" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VFG3710-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133976v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jasseron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiriot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2550130304" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B127154EDE9B8677648E6BA8C19F15955D59507/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133973v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cucurou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Battioni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(91)90256-h" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1ZRFT0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063007v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Michaud-Soret" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansuy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cucurou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291X(90)91563-8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96CB290D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03098106v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Halushkina" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1064-0_5" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232999v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03099200v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142416v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gornard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lognon&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142422v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/regis-daniel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0725-5439" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/176829334" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/307504624" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/S-7890-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.leviia.com/s/ZnIy.oiRrYRFDxEmCWr8" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sco.lt/6UWbgG" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cloud.leviia.com/s/ZnIy.ESrmp9NskeaGDHo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05518239v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Poyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Denys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine El Omrani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai-Britt Ilse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Allain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.5c05985" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506172v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Gosset-Erard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Dey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Daniel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwag009" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342265v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasna Nikoli&#263; Chenais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Narvor" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bonnaff&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me H&#233;nault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Richard Millot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124630" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297878v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Demongin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tao" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N El Omrani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Uchimura" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Basdevant" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwaf060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297883v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.5354727" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372234v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazdak Afshar Bakshloo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Yahiaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourderioux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastoriza-Gallego" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.3c00164" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Seffouh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bilong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Przybylski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-49147-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782343v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parisa Bayat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rambaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Priem" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32800-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875936v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Piguet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12274-022-4610-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637587v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Masri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Seffouh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Roelants" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gout" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110516" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642000v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kasianowicz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Math&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c11758" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540858v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Lopin-Bon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jacquinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; L Neira" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-021-03679-9" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03103354v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Jer&#244;me" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Giuliani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwab004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03098070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenshuang Wang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojuan Cai" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Runmiao Jiao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20200657" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02401458v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gonnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Els Saesen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Lortat-Jacob" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-019-02267-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043614v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain R Viv&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrep.2019.01.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966719v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Compagnon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Schindler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Renois-Predelus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2018.06.006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966717v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Fennouri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Ramiandrisoa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bacri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epje/i2018-11733-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966724v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Merle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Grunenwald" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lucile Figueres" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Chauvet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daugan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00179" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01843963v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shambhuprasad Togarsimalemath" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidharth Sethi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajan Duggal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moglie Le Quintrec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranaw Jha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kint.2017.04.025" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637356v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salpin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.7987" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966733v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Bourgeault" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Legros" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Paquirissamy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8801-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966743v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Edouard Bodet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Salard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Gomila" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-0052-5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110168v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walaa Darwiche" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lony" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMGME.2016.11.287" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966732v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Barnes" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gray" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chambert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Flitsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b11642" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Aym&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gohon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517002478" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065247v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rottier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Delaunay" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymgme.2016.03.005" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966773v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Le Mignon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20160225" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966753v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Encarnaci&#243;n Medina-Carmona" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Hern&#225;ndez-Cifre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Montoliu-Gaya" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Camara-Artigas" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2016.09.015" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LZFMGS3P-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096701v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Mokaddem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Prull-Janssen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4an01305k" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966798v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Musso" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Buchmann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Jarroux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bellon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8373-8" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Przybylski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Correc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fer" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gonnet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helbert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA14449C" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966794v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alinat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delaunay" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Archer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2015.01.092" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01758749v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Devineau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Math&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-014-8188-7" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966802v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Korchane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pallandre" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Po&#252;s" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201300426" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-D5TW5QCD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Auvray" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pelta" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac4020929" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01179709v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bally" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ancelet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Moriscot" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Mantovani" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1304894110" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967529v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Marie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Urbain" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2013.09.023" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3DWBDR3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Milz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laguri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Oosterhof" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.12-226373" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967547v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.3052" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C12B54101694D1853833F859C1F7CDA44F3937B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967543v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn3031047" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02021968v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.imbio.2012.08.187" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZLST35C-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967554v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Oukhaled" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erven H&#233;mon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenseth Banzouzi Bassafoula" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2011.07.121" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZH72HSNG-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967556v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ropartz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.5060" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V48K49TZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967560v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pflieger" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaboriaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.149112" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967559v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hersant" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bonnaff&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac1016198" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063049v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Przybylski" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Hersant" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwp169" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967562v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jeanne Cl&#233;ment" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Tissot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Chevolot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Adjadj" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuguo Du" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwq046" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967565v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Le Caer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lunardi" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/mcp.M900350-MCP200" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967571v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bellon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Buchmann" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jarroux" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anger-Leroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac901140m" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967573v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lavialle" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Deshayes" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Larquet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei G. Kruglik" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2009.06.039" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9RV4PZV-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271307v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Fermas" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2007.09.019" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVWZ6J5P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967643v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Sutton" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charnaux" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mulloy" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwn088" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271303v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Varenne" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gareil" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271297v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac070146h" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-31L9SH03-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159438v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chevolot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carrascal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tissot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mour&#227;o" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.01.009" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JTXM7HMX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068637v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Martinez" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gaigeot" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.11.029" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157520v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Place" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Gu&#233;roui" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015945v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Iborra" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian C. Berthou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. Thielens" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896547v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moo Young Kim" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.200301497" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4TPKR01D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01967657v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2003.03870.x" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163444v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Varenne" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gareil" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Colliec-Jouault" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2697(02)00687-5" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163432v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Montdargent" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Descroix" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1570-9639(03)00230-9" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3ZS705W3-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163452v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.Y. Kim" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163296v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/cwg126" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163301v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163472v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goasdoue" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Abian" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0021-9673(02)01433-4" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z97F18HL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047275v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Berteau" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mccort" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/12.4.273" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896533v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berteau" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2001.02497.x" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047277v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047280v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saillard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jozefonvicz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047279v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Jozefonvicz" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Goasdoue" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(99)00223-2" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JNHCKXXZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047281v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Ben Rejeb" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fischer&#8208;durand" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Martel" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133982v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Canosa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barcel&#243;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gelp&#237;" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Goffic" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0168-1176(96)04523-5" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F19ZD4RD-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-02047284v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Caminade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Goffic" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Daniel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140585v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fischer-Durand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pichon" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chen" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Hennion" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133980v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kokel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Caminade" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1996.0307" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F28275BC8EF6563F9BDC90F86E809FA0D85675B0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133979v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ac00110a021" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GMSQXLD6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133977v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorizon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Deprez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/abio.1994.1245" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1VFG3710-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133976v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hua" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jasseron" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiriot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.2550130304" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7B127154EDE9B8677648E6BA8C19F15955D59507/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133973v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cucurou" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Battioni" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mansuy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-2760(91)90256-h" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1ZRFT0N-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063007v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Michaud-Soret" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chopard" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mansuy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cucurou" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0006-291X(90)91563-8" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96CB290D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03098106v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Halushkina" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1064-0_5" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232999v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03099200v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142416v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gornard" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lognon&#233;" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Marfaing" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142422v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>