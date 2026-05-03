--- v1 (2026-03-24)
+++ v2 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1185,2234 +1185,2100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking the Near Eastern origins and European dispersal of the western house mouse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The first complete mitochondrial genome of Limnadia lenticularis (Branchiopoda, Spinicaudata), with new insights on its phylogeography and on the taxonomy of the genus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Utge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-64939-9⟩</w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 826 (1), pp.145-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10750-018-3724-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464860v1</w:t>
+                <w:t xml:space="preserve">mnhn-02988137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kevin Burdette</w:t>
+                <w:t xml:space="preserve">The Challenge of DNA Barcoding Saproxylic Beetles in Natural History Collections—Exploring the Potential of Parallel Multiplex Sequencing With Illumina MiSeq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Noblecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Soldati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (495), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977603v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first complete mitochondrial genome of Limnadia lenticularis (Branchiopoda, Spinicaudata), with new insights on its phylogeography and on the taxonomy of the genus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dating, stratigraphy and taphonomy of the Pleistocene site of Ban Fa Suai II (Northern Thailand): Contributions to the study of paleobiodiversity in Southeast Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenoble Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Bochaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Burdette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (4), pp.275-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.annpal.2019.03.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-018-3724-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02988137v1</w:t>
+                <w:t xml:space="preserve">hal-02977603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Challenge of DNA Barcoding Saproxylic Beetles in Natural History Collections—Exploring the Potential of Parallel Multiplex Sequencing With Illumina MiSeq</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Delphine Gey</w:t>
+                <w:t xml:space="preserve">Forensically Relevant Blow Flies in Lebanon Survey and Identification Using Molecular Markers (Diptera: Calliphoridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salman Shayya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Azar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jme/tjy068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fevo.2019.00495⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02430435v1</w:t>
+                <w:t xml:space="preserve">mnhn-02988141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forensically Relevant Blow Flies in Lebanon Survey and Identification Using Molecular Markers (Diptera: Calliphoridae)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The third dimension: a novel set-up for filming coelacanths in their natural environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Décamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ballesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Holon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Rauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Entomology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.322-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/2041-210X.12671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jme/tjy068⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02988141v1</w:t>
+                <w:t xml:space="preserve">hal-02123487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The third dimension: a novel set-up for filming coelacanths in their natural environment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A sustainable review of the Middle Pleistocene benchmark sites including the Ailuropoda–Stegodon faunal complex: The Proboscidean point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Frère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods in Ecology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 416, pp.12-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/2041-210X.12671⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02123487v1</w:t>
+                <w:t xml:space="preserve">hal-02977037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sustainable review of the Middle Pleistocene benchmark sites including the Ailuropoda–Stegodon faunal complex: The Proboscidean point of view</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Assessing the occurrence of Stegodon and Elephas in China and Southeast Asia during the Early Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (6), pp.413-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.6.413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.09.045⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02977037v1</w:t>
+                <w:t xml:space="preserve">hal-02977026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing for barcodes in the Torrent: from COI to complete mitogenomes on NGS platforms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Systematics of the Southeast Asian mongooses (Herpestidae, Carnivora): solving the mystery of the elusive collared mongoose and Palawan mongoose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Thomas</w:t>
+                <w:t xml:space="preserve">Géraldine Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Denys</w:t>
+                <w:t xml:space="preserve">Marie-Lilith Patou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion I. Mennesson</w:t>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desamarie Antonette P. Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Barcodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/dna-2015-0019⟩</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173 (1), pp.236-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zoj.12206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02309917v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04573303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics of the Southeast Asian mongooses (Herpestidae, Carnivora): solving the mystery of the elusive collared mongoose and Palawan mongoose</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fishing for barcodes in the Torrent: from COI to complete mitogenomes on NGS platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Lilith Patou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Regis Debruyne</w:t>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+                <w:t xml:space="preserve">Maeva Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desamarie Antonette P. Fernandez</w:t>
+                <w:t xml:space="preserve">Gaël Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion I. Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zoj.12206⟩</w:t>
+              <w:t xml:space="preserve">DNA Barcodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.170-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/dna-2015-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04573303v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02309917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the occurrence of Stegodon and Elephas in China and Southeast Asia during the Early Pleistocene</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Conveniently Pre-Tagged and Pre-Packaged: Extended Molecular Identification and Metagenomics Using Complete Metazoan Mitochondrial Genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Dettai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gallut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lecointre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (12), pp.e51263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.6.413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02977026v1</w:t>
+                <w:t xml:space="preserve">hal-01544766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conveniently Pre-Tagged and Pre-Packaged: Extended Molecular Identification and Metagenomics Using Complete Metazoan Mitochondrial Genomes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A case study of apparent conflict between molecular phylogenies: the interrelationships of African elephants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cladistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (1), pp.31-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00044.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0051263⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01544766v1</w:t>
+                <w:t xml:space="preserve">mnhn-03119559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A case study of apparent conflict between molecular phylogenies: the interrelationships of African elephants</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A universal primer set for PCR amplification of nuclear histone H4 genes from all animal species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Suspène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cladistics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1096-0031.2004.00044.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (3), pp.582-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msi053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03119559v1</w:t>
+                <w:t xml:space="preserve">hal-00096817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal primer set for PCR amplification of nuclear histone H4 genes from all animal species.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+                <w:t xml:space="preserve">Découverte d'un assemblage faunique à Ailuropoda-Stegodon dans une grotte du nord de la Thaïlande (Ban Fa suai, Chiang Dao).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnoult Seveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (3), pp.225-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msi053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00096817v1</w:t>
+                <w:t xml:space="preserve">halshs-00423513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'un assemblage faunique à Ailuropoda-Stegodon dans une grotte du nord de la Thaïlande (Ban Fa suai, Chiang Dao).</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Status of the so-called African pygmy elephant (Loxodonta pumilio (Noack 1906)): phylogeny of cytochrome b and mitochondrial control region sequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud van Holt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Tassy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.013⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 326 (7), pp.687-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1631-0691(03)00158-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423513v1</w:t>
+                <w:t xml:space="preserve">mnhn-03119558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Status of the so-called African pygmy elephant (Loxodonta pumilio (Noack 1906)): phylogeny of cytochrome b and mitochondrial control region sequences</w:t>
+                <w:t xml:space="preserve">Mitochondrial cytochrome b of the Lyakhov mammoth (Proboscidea, Mammalia): new data and phylogenetic analyses of Elephantidae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud van Holt</w:t>
+                <w:t xml:space="preserve">Véronique Barriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...127 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tassy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 26 (3), pp.421-434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1055-7903(02)00292-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1055-7903(02)00292-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03119557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal socio-environmental trajectories in north-Brittany (NW France) since the Neolithic: palynological and ancient DNA marker records</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+                <w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Penaud</w:t>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908184v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coastal socio-environmental trajectories in north-Brittany (NW France) since the Neolithic: palynological and ancient DNA marker records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3421,964 +3287,1089 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Barbaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03675908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Durfort mammoth: history and restoration project</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coastal socio-environmental trajectories in north-Brittany (NW France) since the Neolithic: palynological and ancient DNA marker records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Penaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table-ronde sur « Le mammouth de Saint-Prest et ses contemporains »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Chartres, France</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03908592v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meat source, sacrificial item and companion: A comparative look at the genomics of dogs in pre-Hispanic Mexico and Peru, and its legacy in modern populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manin</w:t>
+                <w:t xml:space="preserve">The Durfort mammoth: history and restoration project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Colin-Fromont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Hitte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Debruyne</w:t>
+                <w:t xml:space="preserve">Vincent Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lin</w:t>
+                <w:t xml:space="preserve">Florent Goussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Joncour</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaël Clément</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th meeting of the ICAZ AGPM Working Group</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">Table-ronde sur « Le mammouth de Saint-Prest et ses contemporains »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Chartres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-03537558v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03908592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thousands of years of human-dog relationships: uncovering adaptation to dietary changes of dogs, resulting from the transition to farming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Meat source, sacrificial item and companion: A comparative look at the genomics of dogs in pre-Hispanic Mexico and Peru, and its legacy in modern populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ollivier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
+                <w:t xml:space="preserve">A. Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Balasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colline Brassard</w:t>
+                <w:t xml:space="preserve">Pauline Joncour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th meeting of the ICAZ AGPM Working Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-03537541v1</w:t>
+                <w:t xml:space="preserve">mnhn-03537558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of agro-pastoral societies on biodiversity: palaeogenomic, palaeoecological and archaeological approaches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathan Martin</w:t>
+                <w:t xml:space="preserve">Thousands of years of human-dog relationships: uncovering adaptation to dietary changes of dogs, resulting from the transition to farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Stéphan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Régis Debruyne</w:t>
+                <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégor Marchand</w:t>
+                <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Utge-Buil</w:t>
+                <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Webinar « Investigate the shore, sound the past: new methods and practices in maritime prehistory »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">9th meeting of the ICAZ AGPM Working Group</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03075330v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-03537541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative paleogenomics of the woolly mammoths: genotyping by reduced genomics and target capture.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t>
+                <w:t xml:space="preserve">Impacts of agro-pastoral societies on biodiversity: palaeogenomic, palaeoecological and archaeological approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jawad Abdelkrim</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Barriel</w:t>
+                <w:t xml:space="preserve">Pierre Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégor Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Utge-Buil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ICAZ AGPM Working Group metting 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Webinar « Investigate the shore, sound the past: new methods and practices in maritime prehistory »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03980216v1</w:t>
+                <w:t xml:space="preserve">hal-03075330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comparative paleogenomics of the woolly mammoths: genotyping by reduced genomics and target capture.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Aznar-Cormano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jawad Abdelkrim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Barriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th ICAZ AGPM Working Group metting 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03980216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">West Pike Story: a dated phylogeography of Esox spp. (Actinopterygii, Esocidae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël P.J. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien D Hinsinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Davesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni B Delmastro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV European Congress of Ichthyology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/conf.fmars.2015.03.00063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03875412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4388,413 +4379,413 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaston Rognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonard Ransan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Porto, France. 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.12906.53442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thousands of years of human-dog relationships: uncovering adaptation to dietary changes of dogs, resulting from the transition to farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Ollivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Ollivier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Hitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colline Brassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISBA 2021, The 9th International Symposium on Biomolecular Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03537578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4804,51 +4795,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How many species of elephants in Africa? Appraisal of an apparent controversy between molecular phylogenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4862,51 +4853,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cladistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 20, pp.80-81, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04877974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4916,404 +4907,404 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of DNA Viruses in Ancient DNA from Herbarium Samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Grasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Rotunno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Miozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viral Metagenomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2732, pp.221-234, 2024, Methods in Molecular Biology, 978-1-0716-3514-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-0716-3515-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouveaux territoires de la paléogénétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains: petites et grandes découvertes de l'histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.150-151, 2022, 978-2-348-07565-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La paléogénétique à la rescousse de la classification des espèces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bon Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum national d'Histoire naturelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Terre, le vivant, les humains: petites et grandes découvertes de l'histoire naturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Découverte, pp.152-153, 2022, 978-2-348-07565-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of comparative genetics to the understanding of the evolution and distribution of elephants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The SOAS elephant reader</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Red Notes, 2021, 978-0-906305-16-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-04877966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5323,321 +5314,321 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ADN ancien</w:t>
+                <w:t xml:space="preserve">Mammouth de Durfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Science au présent 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.34-40</w:t>
+              <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.universalis.fr/encyclopedie/mammouth-de-durfort/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001140v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-04393850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammouth de Durfort</w:t>
+                <w:t xml:space="preserve">L'ADN ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, https://www.universalis.fr/encyclopedie/mammouth-de-durfort/</w:t>
+              <w:t xml:space="preserve">La Science au présent 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-04393850v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking the Past: Exploring Moroccan Lake Sediments Through Ancient DNA and Palynology for Insights into Paleoenvironment, Land Use, and Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastián Pérez-Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Utge-Buil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5647,161 +5638,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Programme archéologique molénais, rapport n°21. Quatrième campagne de fouille programmée sur le site multipériodes de Porz ar Puns, île de Béniguet (Le Conquet, Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Barloy-Hubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Cabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Calonnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">21, UBO. 2025, 435 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId201"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5948,51 +5939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Grasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Adamo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111361" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debruyne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Antonios Dimopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03188769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonnald" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Guma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86010-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.157" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05464860v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02988137v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3724-7" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02988141v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Shayya" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Azar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy068" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123487v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rauby" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12671" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02309917v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Thomas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Denys" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dna-2015-0019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573303v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lilith Patou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desamarie Antonette P. Fernandez" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12206" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977026v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.413" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544766v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pothier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051263" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03119559v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00044.x" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF1PBXCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096817v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marchio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi053" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03119558v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud van Holt" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(03)00158-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZDSJT8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03119557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(02)00292-0" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7TM05VZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908184v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908073v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908592v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin-Fromont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537541v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Utge-Buil" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980216v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875412v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B Delmastro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2015.03.00063" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537578v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04877974v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455136v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rotunno" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miozzi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3515-5_15" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977728v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977729v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04877966v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001140v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04393850v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245359v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge-Buil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008170v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Grasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Adamo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111361" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debruyne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Antonios Dimopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03188769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonnald" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Guma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86010-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.157" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02988137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3724-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02988141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Shayya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Azar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rauby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12671" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.413" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lilith Patou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desamarie Antonette P. Fernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02309917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Denys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dna-2015-0019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pothier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03119559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00044.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF1PBXCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marchio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03119558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud van Holt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(03)00158-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZDSJT8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03119557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(02)00292-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7TM05VZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908592v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin-Fromont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537541v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Utge-Buil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875412v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B Delmastro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2015.03.00063" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537578v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04877974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rotunno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miozzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3515-5_15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04877966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04393850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge-Buil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>