--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1951,412 +1951,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the occurrence of Stegodon and Elephas in China and Southeast Asia during the Early Pleistocene</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Systematics of the Southeast Asian mongooses (Herpestidae, Carnivora): solving the mystery of the elusive collared mongoose and Palawan mongoose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lilith Patou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Couloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Desamarie Antonette P. Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.6.413⟩</w:t>
+              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 173 (1), pp.236-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zoj.12206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977026v1</w:t>
+                <w:t xml:space="preserve">cea-04573303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematics of the Southeast Asian mongooses (Herpestidae, Carnivora): solving the mystery of the elusive collared mongoose and Palawan mongoose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Desamarie Antonette P. Fernandez</w:t>
+                <w:t xml:space="preserve">Fishing for barcodes in the Torrent: from COI to complete mitogenomes on NGS platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion I. Mennesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoological Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/zoj.12206⟩</w:t>
+              <w:t xml:space="preserve">DNA Barcodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.170-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/dna-2015-0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04573303v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02309917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fishing for barcodes in the Torrent: from COI to complete mitogenomes on NGS platforms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Hinsinger</w:t>
+                <w:t xml:space="preserve">Assessing the occurrence of Stegodon and Elephas in China and Southeast Asia during the Early Pleistocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winayalai Chinnawut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prasit Auetrakulvit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Barcodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (1), pp.170-186. </w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 186 (6), pp.413-427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/dna-2015-0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2113/gssgfbull.186.6.413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02309917v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conveniently Pre-Tagged and Pre-Packaged: Extended Molecular Identification and Metagenomics Using Complete Metazoan Mitochondrial Genomes</w:t>
               </w:r>
@@ -2560,307 +2560,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03119559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A universal primer set for PCR amplification of nuclear histone H4 genes from all animal species.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Découverte d'un assemblage faunique à Ailuropoda-Stegodon dans une grotte du nord de la Thaïlande (Ban Fa suai, Chiang Dao).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Zeitoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Pineau</w:t>
+                <w:t xml:space="preserve">Arnoult Seveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Henry</w:t>
+                <w:t xml:space="preserve">Hubert Forestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Suspène</w:t>
+                <w:t xml:space="preserve">Herbert Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Marchio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès Dettaï</w:t>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (3), pp.225-264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msi053⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096817v1</w:t>
+                <w:t xml:space="preserve">halshs-00423513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d'un assemblage faunique à Ailuropoda-Stegodon dans une grotte du nord de la Thaïlande (Ban Fa suai, Chiang Dao).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A universal primer set for PCR amplification of nuclear histone H4 genes from all animal species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnoult Seveau</w:t>
+                <w:t xml:space="preserve">Pascal Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Forestier</w:t>
+                <w:t xml:space="preserve">Michel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herbert Thomas</w:t>
+                <w:t xml:space="preserve">Rodolphe Suspène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+                <w:t xml:space="preserve">Agnès Marchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Dettaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crpv.2004.11.013⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22 (3), pp.582-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msi053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00423513v1</w:t>
+                <w:t xml:space="preserve">hal-00096817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Status of the so-called African pygmy elephant (Loxodonta pumilio (Noack 1906)): phylogeny of cytochrome b and mitochondrial control region sequences</w:t>
               </w:r>
@@ -3300,344 +3300,344 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Gorczynska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Meeting of the European Association of Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908073v1</w:t>
+                <w:t xml:space="preserve">hal-03908184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michel Barbaza</w:t>
+                <w:t xml:space="preserve">Coastal socio-environmental trajectories in north-Brittany (NW France) since the Neolithic: palynological and ancient DNA marker records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Gorczynska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pénaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">28th Annual Meeting of the European Association of Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675908v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coastal socio-environmental trajectories in north-Brittany (NW France) since the Neolithic: palynological and ancient DNA marker records</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Penaud</w:t>
+                <w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barbaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Français de Sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Sédimentologistes Français, Sep 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908184v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Durfort mammoth: history and restoration project</w:t>
               </w:r>
@@ -4557,51 +4557,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5322,165 +5322,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mammouth de Durfort</w:t>
+                <w:t xml:space="preserve">L'ADN ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, https://www.universalis.fr/encyclopedie/mammouth-de-durfort/</w:t>
+              <w:t xml:space="preserve">La Science au présent 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.34-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04393850v1</w:t>
+                <w:t xml:space="preserve">hal-04001140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ADN ancien</w:t>
+                <w:t xml:space="preserve">Mammouth de Durfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Debruyne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Science au présent 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.34-40</w:t>
+              <w:t xml:space="preserve">Encyclopédie Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, https://www.universalis.fr/encyclopedie/mammouth-de-durfort/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04001140v1</w:t>
+                <w:t xml:space="preserve">mnhn-04393850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5939,51 +5939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Grasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Adamo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111361" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debruyne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Antonios Dimopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03188769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonnald" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Guma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86010-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.157" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02988137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3724-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02988141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Shayya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Azar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rauby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12671" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.413" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lilith Patou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desamarie Antonette P. Fernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12206" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02309917v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Thomas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Denys" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dna-2015-0019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pothier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03119559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00044.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF1PBXCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096817v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marchio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03119558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud van Holt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(03)00158-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZDSJT8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03119557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(02)00292-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7TM05VZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908592v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin-Fromont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537541v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Utge-Buil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875412v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B Delmastro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2015.03.00063" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537578v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04877974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rotunno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miozzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3515-5_15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04877966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04393850v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001140v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge-Buil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122326v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Grasso" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Adamo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ru&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lejzerowicz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.14122" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie David" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Vidal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Gorczynska" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Penaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Pailler" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111361" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118132v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Debruyne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lebrasseur" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Antonios Dimopoulos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2024.2443" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016682v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chinnawut Winayalai" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prasit Auetrakulvit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2023.102657" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04015665v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Barriel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03188769v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Aznar-Cormano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonnald" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Krief" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Guma" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-86010-x" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Herbin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu D. Santin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Toro" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Heuer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cuisin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14351/0831-4985-34.1.157" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863651v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Papayianni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cersoy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zazzo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-64939-9" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02988137v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rabet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-018-3724-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430435v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Noblecourt" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Soldati" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00495" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977603v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winayalai Chinnawut" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoble Arnaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Burdette" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2019.03.005" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02988141v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salman Shayya" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Azar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jme/tjy068" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry D&#233;camps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ballesta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Holon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Rauby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/2041-210X.12671" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977037v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Zeitoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fr&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.09.045" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04573303v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Veron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lilith Patou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Couloux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desamarie Antonette P. Fernandez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zoj.12206" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02309917v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Thomas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Denys" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion I. Mennesson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/dna-2015-0019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02977026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.186.6.413" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01544766v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Dettai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gallut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brouillet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Pothier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lecointre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0051263" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03119559v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1096-0031.2004.00044.x" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BF1PBXCF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423513v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnoult Seveau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Thomas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2004.11.013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MBSTS9R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096817v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pineau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Susp&#232;ne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Marchio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Detta&#239;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msi053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03119558v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud van Holt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Barriel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tassy" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1631-0691(03)00158-6" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DZDSJT8M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03119557v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(02)00292-0" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7TM05VZ-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908184v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908073v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie P&#233;naud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03908592v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Colin-Fromont" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lebreton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Goussard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hitte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Joncour" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537541v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Ollivier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Barloy-Hubler" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Balasse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Brassard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03075330v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre St&#233;phan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Utge-Buil" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03980216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawad Abdelkrim" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03875412v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien D Hinsinger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Davesne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni B Delmastro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/conf.fmars.2015.03.00063" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03537578v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04877974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455136v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Rotunno" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Miozzi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3515-5_15" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977728v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon C&#233;line" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977729v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04877966v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001140v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04393850v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245359v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebasti&#225;n P&#233;rez-D&#237;az" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Utge-Buil" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008170v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Nicolas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Cabot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Calonnec" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>