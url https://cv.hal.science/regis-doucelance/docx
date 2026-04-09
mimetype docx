--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -1168,291 +1168,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogenic and stable Ce isotope measurements by 1 thermal ionisation mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Constraints on the Origin of the EM‐1 Component Revealed by the Measurement of the La‐Ce Isotope Systematics in Gough Island Lavas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (3), pp.504-516. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8ja00362a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110895v1</w:t>
+                <w:t xml:space="preserve">hal-02156044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Constraints on the Origin of the EM‐1 Component Revealed by the Measurement of the La‐Ce Isotope Systematics in Gough Island Lavas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiogenic and stable Ce isotope measurements by 1 thermal ionisation mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (3), pp.504-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GC008228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8ja00362a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156044v1</w:t>
+                <w:t xml:space="preserve">hal-02110895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of negative Cerium anomalies in subduction-related volcanic samples: constraints from Ce and Nd isotopes</w:t>
               </w:r>
@@ -1841,505 +1841,505 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01133672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What coupled cerium and neodymium isotopes tell us about the deep source of oceanic carbonatites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rapopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.09.042⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196-197, pp.131-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01134266v1</w:t>
+                <w:t xml:space="preserve">hal-02934763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of trace element partitioning between enstatite and melt in enstatite chondrites at low oxygen fugacities and 5 GPa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">What coupled cerium and neodymium isotopes tell us about the deep source of oceanic carbonatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bellot-Coignus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bosq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.01.002⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 407, pp.175-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.09.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01068155v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of trace element partitioning between enstatite and melt in enstatite chondrites at low oxygen fugacities and 5 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.F. Moyen</w:t>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Martin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 196-197, pp.131-149. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.167-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934763v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rapopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2348,118 +2348,118 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 196-197, pp.131-149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity and evolution of late-Archean granitoids: Evidence for the onset of “modern-style” plate tectonics between 3.0 and 2.5 Ga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2544,51 +2544,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2686,51 +2686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2815,51 +2815,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2944,51 +2944,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3226,333 +3226,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00784194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in Earth's early felsic crust: Paleoarchean peraluminous granites of the Barberton Greenstone Belt</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Armstrong</w:t>
+                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G32193.1⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682296v1</w:t>
+                <w:t xml:space="preserve">hal-00682484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Diversity in Earth's early felsic crust: Paleoarchean peraluminous granites of the Barberton Greenstone Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sanchez-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (10), pp.963-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32193.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00682484v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K “sanukitoids” from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean–Proterozoic boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3583,70 +3583,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3805,51 +3805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical constraints on depth of origin of oceanic carbonatites: The Cape Verde case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5052,247 +5052,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogenic isotope investigation of the St-Robert H5 fall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Poirier</w:t>
+                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;234&amp;lt;/sup&amp;gt;U/&amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U Disequilibrium along stylolitic discontinuities in deep Mesozoic limestone formations of the Eastern Paris basin: evidence for discrete uranium mobility over the last 1–2 million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hillaire-Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 39 (12), pp.1983-1993</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (1), pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902592v1</w:t>
+                <w:t xml:space="preserve">hal-00330850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;234&amp;lt;/sup&amp;gt;U/&amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U Disequilibrium along stylolitic discontinuities in deep Mesozoic limestone formations of the Eastern Paris basin: evidence for discrete uranium mobility over the last 1–2 million years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Michelot</w:t>
+                <w:t xml:space="preserve">Radiogenic isotope investigation of the St-Robert H5 fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassam Ghaleb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Gariépy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 8 (1), pp.35-46</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (12), pp.1983-1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330850v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pb-Sr-He isotope and trace element geochemistry of the Cape Verde Archipelago</w:t>
               </w:r>
@@ -5317,51 +5317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Escrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gariépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5446,51 +5446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Michelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6634,277 +6634,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The La-Ce Isotope Systematics in Gough Island Lavas: New Constraints on the Origin of the EM1 Component</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ determination of Nd isotope ratios in apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnand</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403954v1</w:t>
+                <w:t xml:space="preserve">hal-02376576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ determination of Nd isotope ratios in apatite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The La-Ce Isotope Systematics in Gough Island Lavas: New Constraints on the Origin of the EM1 Component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bosq</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376576v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02403954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerium isotope systematics of oceanic carbonatites</w:t>
               </w:r>
@@ -6929,51 +6929,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Bellot-Coignus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7827,51 +7827,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Montagne Française</w:t>
+                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Mataroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Degay</w:t>
@@ -7886,97 +7886,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38418-FR, Bureau de recherches géologiques et minières (BRGM). 1995</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38417-FR, Bureau de Recherches Géologiques et Minières (BRGM). 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919824v1</w:t>
+                <w:t xml:space="preserve">hal-02876048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Mataroni</w:t>
+                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Montagne Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Degay</w:t>
@@ -7991,73 +7991,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38417-FR, Bureau de Recherches Géologiques et Minières (BRGM). 1995</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38418-FR, Bureau de recherches géologiques et minières (BRGM). 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876048v1</w:t>
+                <w:t xml:space="preserve">hal-02919824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Maripa</w:t>
               </w:r>
@@ -8424,51 +8424,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syro Lacerda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04029703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dhuime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121425" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04300088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Israel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. J Jorry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitel-Roudaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02880485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Matte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119740" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115941" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00362a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bellot-Coignus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.09.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK6VJTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.09.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068155v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4F1M4F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapopo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.006" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HSNX0Z0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mour&#227;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madeira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6DV9KJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682296v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sanchez-Garrido" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32193.1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K6KM86M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao C. Martins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0QS493-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Brum da Silveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.06.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ8LPSFP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A. Baker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BLBXGB9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02883794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Mour&#227;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Madeira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Celestino Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.04.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQX87TPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ottolini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.02" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MJRDZ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181070v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01901805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escrig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean All&#232;gre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRMWT19-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902592v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gari&#233;py" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330850v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902376v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kurz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00161-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKLKTX8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00226-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWTWPS1R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manh&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00409-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0KS9C45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00071-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-867K1Q9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig D Storey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dhuime" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11423" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. B. Williamson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880334v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7240" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7289" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880339v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.607" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526214v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02403954v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doucelance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468080v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H14GBN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882106v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02875937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nagel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Degay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572678v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02919824v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02876048v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02919850v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pallier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03619981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syro Lacerda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04029703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dhuime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121425" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04300088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Israel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. J Jorry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitel-Roudaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02880485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Matte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119740" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115941" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008228" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00362a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bellot-Coignus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.09.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK6VJTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapopo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HSNX0Z0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.09.042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4F1M4F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mour&#227;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madeira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6DV9KJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sanchez-Garrido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32193.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K6KM86M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao C. Martins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0QS493-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Brum da Silveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.06.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ8LPSFP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A. Baker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BLBXGB9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02883794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Mour&#227;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Madeira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Celestino Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.04.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQX87TPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ottolini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.02" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MJRDZ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181070v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01901805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escrig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean All&#232;gre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRMWT19-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902592v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gari&#233;py" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902376v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kurz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00161-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKLKTX8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00226-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWTWPS1R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manh&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00409-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0KS9C45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00071-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-867K1Q9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig D Storey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dhuime" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11423" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. B. Williamson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880334v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7240" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7289" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880339v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.607" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526214v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02403954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doucelance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468080v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H14GBN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882106v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02875937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nagel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Degay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572678v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02876048v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02919824v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02919850v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pallier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03619981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>