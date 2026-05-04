--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1168,291 +1168,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Constraints on the Origin of the EM‐1 Component Revealed by the Measurement of the La‐Ce Isotope Systematics in Gough Island Lavas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiogenic and stable Ce isotope measurements by 1 thermal ionisation mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (3), pp.504-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2019GC008228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8ja00362a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02156044v1</w:t>
+                <w:t xml:space="preserve">hal-02110895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogenic and stable Ce isotope measurements by 1 thermal ionisation mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Constraints on the Origin of the EM‐1 Component Revealed by the Measurement of the La‐Ce Isotope Systematics in Gough Island Lavas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 34 (3), pp.504-516. </w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8ja00362a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110895v1</w:t>
+                <w:t xml:space="preserve">hal-02156044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of negative Cerium anomalies in subduction-related volcanic samples: constraints from Ce and Nd isotopes</w:t>
               </w:r>
@@ -1712,4097 +1712,3963 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical insights into the internal dynamics of debris avalanches. A case study: The Socompa avalanche, Chile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Kelfoun</w:t>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Labazuy</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Rapopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2014GC005235⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196-197, pp.131-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01133672v1</w:t>
+                <w:t xml:space="preserve">hal-02934763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Stevens</w:t>
+                <w:t xml:space="preserve">What coupled cerium and neodymium isotopes tell us about the deep source of oceanic carbonatites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Bellot-Coignus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Moyen</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bosq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 407, pp.175-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.09.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934763v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What coupled cerium and neodymium isotopes tell us about the deep source of oceanic carbonatites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of trace element partitioning between enstatite and melt in enstatite chondrites at low oxygen fugacities and 5 GPa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 407, pp.175-186. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.167-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.09.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01134266v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01068155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of trace element partitioning between enstatite and melt in enstatite chondrites at low oxygen fugacities and 5 GPa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+                <w:t xml:space="preserve">The diversity and evolution of late-Archean granitoids: Evidence for the onset of “modern-style” plate tectonics between 3.0 and 2.5 Ga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.01.002⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 205, pp.208-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068155v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01134200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Stevens</w:t>
+                <w:t xml:space="preserve">Geochemical insights into the internal dynamics of debris avalanches. A case study: The Socompa avalanche, Chile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+                <w:t xml:space="preserve">Karim Kelfoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Martin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Labazuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bosq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (6), pp.2282-2300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2014GC005235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01130728v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The diversity and evolution of late-Archean granitoids: Evidence for the onset of “modern-style” plate tectonics between 3.0 and 2.5 Ga</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.06.012⟩</w:t>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01134200v1</w:t>
+                <w:t xml:space="preserve">hal-00996833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00996833v1</w:t>
+                <w:t xml:space="preserve">hal-00993406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00993406v1</w:t>
+                <w:t xml:space="preserve">hal-02934760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 227, pp.186-203. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2012.07.004⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 230, pp.209-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934760v1</w:t>
+                <w:t xml:space="preserve">hal-02934761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+                <w:t xml:space="preserve">Geochemical temporal evolution of Brava Island magmatism: Constraints on the variability of Cape Verde mantle sources and on carbonatite-silicate magma link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mourão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alban Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2013.02.009⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 334, pp.44-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934761v1</w:t>
+                <w:t xml:space="preserve">hal-00784194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical temporal evolution of Brava Island magmatism: Constraints on the variability of Cape Verde mantle sources and on carbonatite-silicate magma link</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">João Mata</w:t>
+                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K “sanukitoids” from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean–Proterozoic boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.09.031⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00784194v1</w:t>
+                <w:t xml:space="preserve">hal-02934759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Diversity in Earth's early felsic crust: Paleoarchean peraluminous granites of the Barberton Greenstone Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sanchez-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (10), pp.963-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32193.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00682484v1</w:t>
+                <w:t xml:space="preserve">hal-00682296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in Earth's early felsic crust: Paleoarchean peraluminous granites of the Barberton Greenstone Belt</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/G32193.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00682296v1</w:t>
+                <w:t xml:space="preserve">hal-00682484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K “sanukitoids” from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean–Proterozoic boundary</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Martin</w:t>
+                <w:t xml:space="preserve">Quaternary extrusive calciocarbonatite volcanism on Brava Island (Cape Verde): A nephelinite-carbonatite immiscibility product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mourão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Brum da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56, pp.59-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934759v1</w:t>
+                <w:t xml:space="preserve">hal-00471588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noble gas and carbon isotopic signatures of Cape Verde oceanic carbonatites: Implications for carbon provenance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Geochemical constraints on depth of origin of oceanic carbonatites: The Cape Verde case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luis Silva</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao C. Martins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74, pp.7261-7282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.12.052⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00530989v1</w:t>
+                <w:t xml:space="preserve">hal-00538445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical constraints on depth of origin of oceanic carbonatites: The Cape Verde case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Noble gas and carbon isotopic signatures of Cape Verde oceanic carbonatites: Implications for carbon provenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joao C. Martins</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Ader</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.09.024⟩</w:t>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 291, pp.70-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.12.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00538445v1</w:t>
+                <w:t xml:space="preserve">hal-00530989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary extrusive calciocarbonatite volcanism on Brava Island (Cape Verde): A nephelinite-carbonatite immiscibility product</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Mata</w:t>
+                <w:t xml:space="preserve">Reconsidering the origins of isotopic variations in Ocean Island Basalts: Insights from fine-scale study of Sao Jorge Island, Azores archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alban Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel A. Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schiano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.06.003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 265, pp.289-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2009.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00471588v1</w:t>
+                <w:t xml:space="preserve">hal-00453254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconsidering the origins of isotopic variations in Ocean Island Basalts: Insights from fine-scale study of Sao Jorge Island, Azores archipelago</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Alban Millet</w:t>
+                <w:t xml:space="preserve">Effective Correction of Mass Bias for Rhenium Measurements by MC-ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.195-204</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00453254v1</w:t>
+                <w:t xml:space="preserve">hal-00451041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Correction of Mass Bias for Rhenium Measurements by MC-ICP-MS</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">PECULIARIDADES DA ILHA BRAVA NO CONTEXTO DA GEOLOGIA DO ARQUIPÉLAGO DE CABO VERDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyntia Mourão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Celestino Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">António Brum da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geostandards and Geoanalytical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 33 (2), pp.195-204</w:t>
+              <w:t xml:space="preserve">Memórias e Noticias (Nova Série)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8, pp.217-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00451041v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PECULIARIDADES DA ILHA BRAVA NO CONTEXTO DA GEOLOGIA DO ARQUIPÉLAGO DE CABO VERDE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mantle plume heterogeneity versus shallow-level interactions: A case study, the São Nicolau Island, Cape Verde archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Alban Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bosq</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Memórias e Noticias (Nova Série)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 176 (2), pp.265-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883794v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00373488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mantle plume heterogeneity versus shallow-level interactions: A case study, the São Nicolau Island, Cape Verde archipelago</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc-Alban Millet</w:t>
+                <w:t xml:space="preserve">Olivine-hosted melt inclusions andmelting processes beneath the FAMOUS zone (Mid-Atlantic Ridge)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Laubier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bosq</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Ottolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Laporte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2008.04.003⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 240 (1-2), pp.129-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00373488v1</w:t>
+                <w:t xml:space="preserve">hal-00329573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivine-hosted melt inclusions andmelting processes beneath the FAMOUS zone (Mid-Atlantic Ridge)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Geochemical component relationships in MORB from the Mid-Atlantic Ridge, 22-35°N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janne Blichert-Toft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Agranier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 241, pp.844 - 862. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2005.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2007.02⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00329573v1</w:t>
+                <w:t xml:space="preserve">hal-00094294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical component relationships in MORB from the Mid-Atlantic Ridge, 22-35°N</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Multi-stage mixing in subduction zones: application to Merapi Volcano (Java island, Sunda arc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinciane Debaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Schiano</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70, pp.723-741</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00094294v1</w:t>
+                <w:t xml:space="preserve">hal-00181070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-stage mixing in subduction zones: application to Merapi Volcano (Java island, Sunda arc)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vinciane Debaille</w:t>
+                <w:t xml:space="preserve">Os isotope systematics in Fogo Island: Evidence for lower continental crust fragments under the Cape Verde Southern Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Escrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Schiano</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Jean Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 219 (1-4), pp.93 - 113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2005.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00181070v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01901805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Os isotope systematics in Fogo Island: Evidence for lower continental crust fragments under the Cape Verde Southern Islands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Escrig</w:t>
+                <w:t xml:space="preserve">Radiogenic isotope investigation of the St-Robert H5 fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claude Jean Allègre</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gariépy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (12), pp.1983-1993</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01901805v1</w:t>
+                <w:t xml:space="preserve">hal-01902592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;sup&amp;gt;234&amp;lt;/sup&amp;gt;U/&amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U Disequilibrium along stylolitic discontinuities in deep Mesozoic limestone formations of the Eastern Paris basin: evidence for discrete uranium mobility over the last 1–2 million years</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Hillaire-Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 8 (1), pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00330850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogenic isotope investigation of the St-Robert H5 fall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Poirier</w:t>
+                <w:t xml:space="preserve">Further investigations on optimized tail correction and high-precision measurement of uranium isotopic ratios using multi-collector ICP-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Gariépy</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Michelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 201 (1-2), pp.141 - 160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(03)00226-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01902592v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pb-Sr-He isotope and trace element geochemistry of the Cape Verde Archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Escrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gariépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 67 (19), pp.3717 - 3733. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-7037(03)00161-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further investigations on optimized tail correction and high-precision measurement of uranium isotopic ratios using multi-collector ICP-MS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reevaluation of precise lead isotope measurements by thermal ionization mass spectrometry: comparison with determinations by plasma source mass spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Michelot</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Manhès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 201 (1-2), pp.141 - 160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0009-2541(03)00226-2⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 176 (1-4), pp.361 - 377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0009-2541(00)00409-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01902491v1</w:t>
+                <w:t xml:space="preserve">hal-01902243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reevaluation of precise lead isotope measurements by thermal ionization mass spectrometry: comparison with determinations by plasma source mass spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Helium and lead isotope geochemistry of the Azores Archipelago</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...74 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Kurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jean Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 169 (1-2), pp.189 - 205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00071-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0012-821X(99)00071-0⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01902219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5812,306 +5678,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral-whole rock isotope fidelity? A comparative study of Hf-Nd-O from high Ba-Sr granites.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig D Storey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craig D Storey</w:t>
+                <w:t xml:space="preserve">Mike Fowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dhuime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Hawaii</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Hawaii, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46427/gold2022.11423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03851208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep mantle chemical heterogeneities: new insight from the measurement of the 138La-138Ce and 146,147Sm-142,143Nd systematics in Hawaiian basalts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Seghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Auclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole M. B. Williamson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce-Nd isotopic composition of the continental crust : first data on middle and lower crustal rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6133,119 +5999,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Dhuime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual conference, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.7240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Ce-Nd-Hf isotope perspective on the EMI-EMII end-member</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6267,119 +6133,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Virtual conference, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7185/gold2021.7289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(2020) A Ce-Nd-Hf Isotopes Perspective on the EMI-Emii End-Members Distinction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6401,119 +6267,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Virtual conference, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46427/gold2020.607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">138La-138Ce and 147Sm-143Nd isotope composition of the main silicate reservoirs and implications forthe rare earth elements pattern of the Bulk Silicate Earth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Israel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6572,51 +6438,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6626,91 +6492,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ determination of Nd isotope ratios in apatite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bruand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Matte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6729,73 +6595,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The La-Ce Isotope Systematics in Gough Island Lavas: New Constraints on the Origin of the EM1 Component</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6854,73 +6720,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02403954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerium isotope systematics of oceanic carbonatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6929,451 +6795,451 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Bellot-Coignus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope evidences for the origin of Cape Verde oceanic carbonatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Doucelance</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Mata</w:t>
+                <w:t xml:space="preserve">M. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Cologne, Germany. 71, pp.A233-A233, 2007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal evolution of the Cabo Verde archipelago: new constraints from 40Ar-39Ar data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bosse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">M. Fornari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual V.M. Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Cologne, Germany. 71 (15, suppl. 1), pp.A48-A138, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00468080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Helium isotopic evidence for a lower mantle contribution to the Cape Verde plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mourão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Madeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Cologne, Germany. 71 (15), pp.A691-A691, 2007, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2007.06.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00312061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7383,236 +7249,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnement de la Terre primitive : Comment construire une planète habitable ? Groupe de Recherche : « Mécanismes géodynamiques de la Terre primitive »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Andrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Andrault</w:t>
+                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bolfan-Casanova</w:t>
+                <w:t xml:space="preserve">Mohamed Ali Bouhifd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmaa Boujibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DES VOLCANS AUX NUAGES L’Observatoire de Physique du Globe de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 262-263 (II), pp.7-40, 2017, Revue d'Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des traceurs isotopiques à l’étude des sources des magmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Vlastélic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DES VOLCANS AUX NUAGES L’Observatoire de Physique du Globe de Clermont-Ferrand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 262-263 (II), pp.159-180, 2017, Revue d'Auvergne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02882106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7622,662 +7488,662 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Cazal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Montagne Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
+                <w:t xml:space="preserve">Eric Degay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Degay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38416-FR, BRGM. 1995</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38418-FR, Bureau de recherches géologiques et minières (BRGM). 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02875937v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane : le prospect aurifère de Langa Tabiki</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Mataroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
+                <w:t xml:space="preserve">Eric Degay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Degay</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38415-FR, Bureau de Recherches Géologiques et Minières (BRGM). 1995</w:t>
+                <w:t xml:space="preserve">Pierre Maurizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38417-FR, Bureau de Recherches Géologiques et Minières (BRGM). 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572678v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02876048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Mataroni</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Maripa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
+                <w:t xml:space="preserve">Eric Degay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Degay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurizot</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38417-FR, Bureau de Recherches Géologiques et Minières (BRGM). 1995</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pallier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38419-FR, Bureau de Recherches Géologiques et Minières (BRGM). 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02876048v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02919850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Montagne Française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Cazal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
+                <w:t xml:space="preserve">Eric Degay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Degay</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38418-FR, Bureau de recherches géologiques et minières (BRGM). 1995</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38416-FR, BRGM. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919824v1</w:t>
+                <w:t xml:space="preserve">hal-02875937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Maripa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane : le prospect aurifère de Langa Tabiki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Degay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38419-FR, Bureau de Recherches Géologiques et Minières (BRGM). 1995</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38415-FR, Bureau de Recherches Géologiques et Minières (BRGM). 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919850v1</w:t>
+                <w:t xml:space="preserve">hal-02572678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université Blaise Pascal, Clermont-Ferrand, Ecole Doctorale des Sciences Fondamentales N° d'ordre : 433</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géochimie. Université Blaise Pascal, Clermont-Ferrand, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03619981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId233"/>
+      <w:footerReference w:type="default" r:id="rId232"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8424,51 +8290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syro Lacerda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04029703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dhuime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121425" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04300088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Israel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. J Jorry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitel-Roudaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02880485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Matte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119740" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115941" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156044v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008228" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110895v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00362a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bellot-Coignus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.09.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK6VJTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapopo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.006" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HSNX0Z0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134266v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.09.042" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068155v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4F1M4F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130728v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784194v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mour&#227;o" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madeira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.031" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6DV9KJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sanchez-Garrido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32193.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.052" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K6KM86M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538445v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao C. Martins" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.024" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0QS493-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471588v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mata" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Brum da Silveira" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.06.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ8LPSFP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453254v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A. Baker" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BLBXGB9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451041v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02883794v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Mour&#227;o" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Madeira" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Celestino Silva" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373488v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.04.003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQX87TPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329573v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ottolini" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.02" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094294v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.004" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MJRDZ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181070v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weis" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01901805v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escrig" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean All&#232;gre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.011" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRMWT19-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330850v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902592v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gari&#233;py" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902376v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kurz" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00161-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKLKTX8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00226-2" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWTWPS1R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902243v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manh&#232;s" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00409-5" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0KS9C45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902219v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupr&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00071-0" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-867K1Q9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851208v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig D Storey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dhuime" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11423" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802632v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. B. Williamson" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880334v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7240" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880328v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7289" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880339v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.607" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526214v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02403954v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311160v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doucelance" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Silva" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.014" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468080v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornari" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312061v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H14GBN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882106v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02875937v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nagel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Degay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572678v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02876048v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02919824v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02919850v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pallier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03619981v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syro Lacerda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04029703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dhuime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121425" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04300088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Israel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. J Jorry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitel-Roudaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02880485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Matte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119740" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115941" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00362a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bellot-Coignus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.09.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK6VJTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapopo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HSNX0Z0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.09.042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJDKMN8N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4F1M4F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mour&#227;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mata" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madeira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6DV9KJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sanchez-Garrido" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32193.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mata" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Brum da Silveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.06.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ8LPSFP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao C. Martins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0QS493-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.052" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K6KM86M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A. Baker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BLBXGB9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02883794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Mour&#227;o" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Madeira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Celestino Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373488v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.04.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQX87TPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ottolini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.02" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MJRDZ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01901805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escrig" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean All&#232;gre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRMWT19-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902592v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gari&#233;py" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00226-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWTWPS1R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kurz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00161-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKLKTX8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manh&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00409-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0KS9C45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00071-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-867K1Q9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig D Storey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dhuime" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11423" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802632v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. B. Williamson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7240" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880328v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7289" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.607" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376576v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02403954v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570326v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doucelance" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Silva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468080v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312061v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H14GBN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02919824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nagel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Degay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02876048v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02919850v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pallier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02875937v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572678v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03619981v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>