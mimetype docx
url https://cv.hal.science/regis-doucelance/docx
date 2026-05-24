--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -900,295 +900,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of igneous processes on the chromium isotopic compositions of Ocean Island basalts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation of the Ce-Nd mantle array: crustal extraction vs. recycling by subduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bosq</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 532, pp.116028. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116028⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 530, pp.115941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02437951v1</w:t>
+                <w:t xml:space="preserve">hal-02409422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of the Ce-Nd mantle array: crustal extraction vs. recycling by subduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claudine Israel</w:t>
+                <w:t xml:space="preserve">The influence of igneous processes on the chromium isotopic compositions of Ocean Island basalts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Frossard</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bachèlery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 530, pp.115941. </w:t>
+              <w:t xml:space="preserve">, 2020, 532, pp.116028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.115941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2019.116028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409422v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiogenic and stable Ce isotope measurements by 1 thermal ionisation mass spectrometry</w:t>
               </w:r>
@@ -1712,189 +1712,189 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01635988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
+                <w:t xml:space="preserve">Experimental study of trace element partitioning between enstatite and melt in enstatite chondrites at low oxygen fugacities and 5 GPa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Camille Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rapopo</w:t>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Stevens</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Martin</w:t>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 130, pp.167-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02934763v1</w:t>
+                <w:t xml:space="preserve">hal-01068155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What coupled cerium and neodymium isotopes tell us about the deep source of oceanic carbonatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1903,300 +1903,300 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Bellot-Coignus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Bosq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 407, pp.175-186. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2014.09.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of trace element partitioning between enstatite and melt in enstatite chondrites at low oxygen fugacities and 5 GPa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrasting petrogenesis of Mg–K and Fe–K granitoids and implications for post-collisional magmatism: Case study from the Late-Archean Matok pluton (Pietersburg block, South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rapopo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Cartier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Maud Boyet</w:t>
+                <w:t xml:space="preserve">J.F. Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+                <w:t xml:space="preserve">H. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 130, pp.167-187. </w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 196-197, pp.131-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2014.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2014.03.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01068155v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity and evolution of late-Archean granitoids: Evidence for the onset of “modern-style” plate tectonics between 3.0 and 2.5 Ga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2410,51 +2410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2552,51 +2552,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,51 +2681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differentiation of the late-Archaean sanukitoid series and some implications for crustal growth: Insights from geochemical modelling on the Bulai pluton, Central Limpopo Belt, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2810,51 +2810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA-ICP-MS dating of zircons from Meso- and Neoarchean granitoids of the Pietersburg block (South Africa): Crustal evolution at the northern margin of the Kaapvaal craton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3098,51 +3098,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K “sanukitoids” from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean–Proterozoic boundary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3234,621 +3234,621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity in Earth's early felsic crust: Paleoarchean peraluminous granites of the Barberton Greenstone Belt</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Armstrong</w:t>
+                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Paquette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1130/G32193.1⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 123 (1-4), pp.73-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00682296v1</w:t>
+                <w:t xml:space="preserve">hal-00682484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemistry and petrogenesis of high-K &amp;quot;sanukitoids&amp;quot; from the Bulai pluton, Central Limpopo Belt, South Africa: Implications for geodynamic changes at the Archaean-Proterozoic boundary</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oscar Laurent</w:t>
+                <w:t xml:space="preserve">Diversity in Earth's early felsic crust: Paleoarchean peraluminous granites of the Barberton Greenstone Belt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Sanchez-Garrido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Stevens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Armstrong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2010.12.009⟩</w:t>
+              <w:t xml:space="preserve">Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 39 (10), pp.963-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/G32193.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00682484v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quaternary extrusive calciocarbonatite volcanism on Brava Island (Cape Verde): A nephelinite-carbonatite immiscibility product</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Mourão</w:t>
+                <w:t xml:space="preserve">Geochemical constraints on depth of origin of oceanic carbonatites: The Cape Verde case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Doucelance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mata</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Madeira</w:t>
+                <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">António Brum da Silveira</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joao C. Martins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 56, pp.59-74. </w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 74, pp.7261-7282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00471588v1</w:t>
+                <w:t xml:space="preserve">hal-00538445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical constraints on depth of origin of oceanic carbonatites: The Cape Verde case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quaternary extrusive calciocarbonatite volcanism on Brava Island (Cape Verde): A nephelinite-carbonatite immiscibility product</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mourão</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Moreira</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joao C. Martins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">António Brum da Silveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 74, pp.7261-7282. </w:t>
+              <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56, pp.59-74. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2010.09.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2009.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538445v1</w:t>
+                <w:t xml:space="preserve">hal-00471588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble gas and carbon isotopic signatures of Cape Verde oceanic carbonatites: Implications for carbon provenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,51 +4196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Madeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Celestino Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Brum da Silveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Memórias e Noticias (Nova Série)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8, pp.217-222</w:t>
@@ -4821,51 +4821,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Escrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Jean Allègre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4918,247 +4918,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiogenic isotope investigation of the St-Robert H5 fall</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">André Poirier</w:t>
+                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;234&amp;lt;/sup&amp;gt;U/&amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U Disequilibrium along stylolitic discontinuities in deep Mesozoic limestone formations of the Eastern Paris basin: evidence for discrete uranium mobility over the last 1–2 million years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hillaire-Marcel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Michelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 39 (12), pp.1983-1993</w:t>
+              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 8 (1), pp.35-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01902592v1</w:t>
+                <w:t xml:space="preserve">hal-00330850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;sup&amp;gt;234&amp;lt;/sup&amp;gt;U/&amp;lt;sup&amp;gt;238&amp;lt;/sup&amp;gt;U Disequilibrium along stylolitic discontinuities in deep Mesozoic limestone formations of the Eastern Paris basin: evidence for discrete uranium mobility over the last 1–2 million years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Michelot</w:t>
+                <w:t xml:space="preserve">Radiogenic isotope investigation of the St-Robert H5 fall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bassam Ghaleb</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Gariépy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrology and Earth System Sciences Discussions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 8 (1), pp.35-46</w:t>
+              <w:t xml:space="preserve">Meteoritics and Planetary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 39 (12), pp.1983-1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00330850v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01902592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further investigations on optimized tail correction and high-precision measurement of uranium isotopic ratios using multi-collector ICP-MS</w:t>
               </w:r>
@@ -5170,51 +5170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Michelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5299,64 +5299,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Escrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gariépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Kurz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5518,51 +5518,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helium and lead isotope geochemistry of the Azores Archipelago</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6401,51 +6401,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Frossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain</w:t>
@@ -6500,277 +6500,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ determination of Nd isotope ratios in apatite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The La-Ce Isotope Systematics in Gough Island Lavas: New Constraints on the Origin of the EM1 Component</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Boyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Bosq</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376576v1</w:t>
+                <w:t xml:space="preserve">hal-02403954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The La-Ce Isotope Systematics in Gough Island Lavas: New Constraints on the Origin of the EM1 Component</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In-situ determination of Nd isotope ratios in apatite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonnand</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bruand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Matte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Auclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Barcelone, Spain. </w:t>
+              <w:t xml:space="preserve">Goldschmidt 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02403954v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerium isotope systematics of oceanic carbonatites</w:t>
               </w:r>
@@ -6795,51 +6795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Bellot-Coignus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Boyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Hammouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6877,51 +6877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope evidences for the origin of Cape Verde oceanic carbonatites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7020,51 +7020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Fornari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Annual V.M. Goldschmidt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Cologne, Germany. 71 (15, suppl. 1), pp.A48-A138, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7102,51 +7102,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Further Helium isotopic evidence for a lower mantle contribution to the Cape Verde plume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mourão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7496,51 +7496,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Montagne Française</w:t>
+                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Mataroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Degay</w:t>
@@ -7555,97 +7555,97 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38418-FR, Bureau de recherches géologiques et minières (BRGM). 1995</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38417-FR, Bureau de Recherches Géologiques et Minières (BRGM). 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919824v1</w:t>
+                <w:t xml:space="preserve">hal-02876048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Mataroni</w:t>
+                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Montagne Française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Degay</w:t>
@@ -7660,73 +7660,73 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Maurizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38417-FR, Bureau de Recherches Géologiques et Minières (BRGM). 1995</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38418-FR, Bureau de recherches géologiques et minières (BRGM). 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876048v1</w:t>
+                <w:t xml:space="preserve">hal-02919824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Maripa</w:t>
               </w:r>
@@ -7824,224 +7824,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02919850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Cazal</w:t>
+                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane : le prospect aurifère de Langa Tabiki</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Degay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38416-FR, BRGM. 1995</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38415-FR, Bureau de Recherches Géologiques et Minières (BRGM). 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02875937v1</w:t>
+                <w:t xml:space="preserve">hal-02572678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane : le prospect aurifère de Langa Tabiki</w:t>
+                <w:t xml:space="preserve">Inventaire Minier du département de la Guyane: le prospect aurifère de Cazal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Nagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Degay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Doucelance</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38415-FR, Bureau de Recherches Géologiques et Minières (BRGM). 1995</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Maurizot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] BRGM/RR-38416-FR, BRGM. 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02572678v1</w:t>
+                <w:t xml:space="preserve">hal-02875937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8290,51 +8290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syro Lacerda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04029703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dhuime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121425" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04300088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Israel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. J Jorry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitel-Roudaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02880485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Matte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119740" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409422v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frossard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115941" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00362a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bellot-Coignus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.09.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK6VJTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934763v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapopo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.006" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HSNX0Z0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134266v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.09.042" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJDKMN8N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068155v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4F1M4F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mour&#227;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mata" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madeira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6DV9KJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sanchez-Garrido" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32193.1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mata" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Brum da Silveira" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.06.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ8LPSFP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538445v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao C. Martins" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.024" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0QS493-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.052" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K6KM86M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A. Baker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BLBXGB9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02883794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Mour&#227;o" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Madeira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Celestino Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373488v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.04.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQX87TPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ottolini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.02" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MJRDZ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01901805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escrig" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean All&#232;gre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRMWT19-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902592v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gari&#233;py" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330850v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00226-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWTWPS1R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kurz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00161-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKLKTX8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manh&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00409-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0KS9C45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00071-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-867K1Q9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig D Storey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dhuime" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11423" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802632v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. B. Williamson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7240" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880328v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7289" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.607" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376576v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matte" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02403954v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570326v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doucelance" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Silva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468080v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312061v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H14GBN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02919824v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nagel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Degay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02876048v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02919850v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pallier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02875937v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572678v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03619981v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syro Lacerda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Guitreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gon&#231;alves" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Moreira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane C Gon&#231;alves" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2024.107852" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04029703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruand" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Storey" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fowler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dhuime" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Doucelance" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2023.121425" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04300088v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Israel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Boyet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2023.107369" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03582346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Berthod" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bach&#232;lery" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. J Jorry" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pitel-Roudaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2022.106755" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03335357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie-Neige Cornu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paris" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bosq" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-96897-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02880485v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Matte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Auclair" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2020.119740" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Frossard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.115941" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02437951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.116028" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110895v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8ja00362a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02156044v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008228" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02110867v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Bellot-Coignus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Savov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2018.09.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01635988v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Pin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chauvel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2015.07.002" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6HK6VJTZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068155v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Hammouda" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2014.01.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q4F1M4F6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2014.09.042" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJDKMN8N-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934763v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rapopo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stevens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Moyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Martin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.03.006" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4HSNX0Z0-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134200v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2014.06.012" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2693V08V-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133672v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Kelfoun" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Labazuy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005235" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RXXP6MK2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2013.02.009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T6FXNBQZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2012.07.004" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VJS31KC2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934760v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934761v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mour&#227;o" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Mata" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Madeira" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Alban Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.09.031" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP6DV9KJ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934759v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2010.12.009" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5D1FS4LV-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682296v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Sanchez-Garrido" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Stevens" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Armstrong" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G32193.1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538445v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Moreira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao C. Martins" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2010.09.024" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GX0QS493-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471588v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mata" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Brum da Silveira" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2009.06.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ8LPSFP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ader" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Silva" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.12.052" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K6KM86M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453254v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel A. Baker" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Schiano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2009.04.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BLBXGB9-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451041v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Poirier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02883794v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyntia Mour&#227;o" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Madeira" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Celestino Silva" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373488v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine David" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2008.04.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQX87TPT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329573v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laubier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Ottolini" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laporte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2007.02" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinciane Debaille" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janne Blichert-Toft" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Agranier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2005.11.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1MJRDZ5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181070v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Weis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01901805v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Escrig" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jean All&#232;gre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2005.02.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRMWT19-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00330850v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Deschamps" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hillaire-Marcel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Michelot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902592v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gari&#233;py" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902491v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Deschamps" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Michelot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(03)00226-2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWTWPS1R-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902376v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kurz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-7037(03)00161-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PKLKTX8R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902243v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Manh&#232;s" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0009-2541(00)00409-5" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0KS9C45-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01902219v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dupr&#233;" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0012-821X(99)00071-0" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-867K1Q9D-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03851208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig D Storey" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Fowler" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dhuime" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2022.11423" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04802632v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Seghi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole M. B. Williamson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880334v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7240" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880328v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jackson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7185/gold2021.7289" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03880339v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46427/gold2020.607" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02526214v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02403954v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376576v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Matte" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570326v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311160v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Doucelance" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreira" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Silva" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.014" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468080v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bosse" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fornari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00312061v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2007.06.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0H14GBN0-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882573v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Andrault" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bolfan-Casanova" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ali Bouhifd" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Boujibar" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02882106v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Vlast&#233;lic" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02876048v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Nagel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Degay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Maurizot" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02919824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02919850v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pallier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572678v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02875937v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-03619981v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>