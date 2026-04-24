--- v0 (2026-03-10)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis Dumoulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir en obligations sociales rapporte le double des obligations classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental sensing, strategic-orientation evolution, and founding imprint: Rethinking strategic fit in dynamic capabilities research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zámborský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14761270251335745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178 (3), pp.0003. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/bmi.178.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition collective et investissement en early-stage : le cas des groupes de Business Angels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pub. anticipées, pp.Iae-XXXVIIIae. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.pr.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle approche de l'investissement en amorçage : un raisonnement à travers la théorie de l'alignement structurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, NS-5, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.3091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux comptables d’Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Verheecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité du conseil d'administration et politique de dividende des grands groupes bancaires systémiques : théories et investigations empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La diversité : regards croisés. Aujourd’hui et demain, 23, pp.48-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformisme à la norme et performance : la franchise dans le mix organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-1, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale d’entreprises et banques africaines de développement : analyse théorique et étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Camerounaise de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solid Body Guitar in the Digital Era: how persistent myths influence musicians’ evaluation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Art Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.4 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Adoption in the Public Healthcare Sector: an Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101 - 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising choice in retail networks: a multi-level institutional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.385 - 396. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593969.2012.690779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et Respect de la vie privée du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (224), pp.95-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Cas en Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et respect de la vie privée du consommateur. De l’usage autorisé à l’utilisation souhaitable des données personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Miltgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (224), pp.95 - 109. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.224.95-109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux stratégiques et organisationnels du Développement Durable Bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.91 - 105. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.282.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation as a competitive handicap: the case of electric-guitar making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures Sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'institutionnalisation de la franchise et leurs conséquences sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.155 - 170. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de rupture et PME : la réplication impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (155), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.155.75-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation de la R &amp; D: une approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (143), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.143.55-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation de la R&D: une approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La franchise sociale, une solution pour pallier les effets négatifs du surtourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence de l’AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afmat, Jun 2023, Gérone: Université de Gérone,, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of Asian Finance Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Finance Association, Jun 2023, Ho Chi Minh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFI - EFD (Entretiens de la Finance Durable)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFFI, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Money, Banking and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdRE, Groupement de Recherche Européen « Monnaie Banque Finance », Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‶ Socialium ″ ou le prix financier de la responsabilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Gouvernance et soutenabilité financière »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Oct 2022, Angers, UA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of dynamic capabilities in a stable industry environment: The Gibson – Fender case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Management, a study of a collective creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Artistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant Designs In Guitars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Facture Instrumentale &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement en amorçage des Business Angels : la plus-value du collectif au sein des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de l'Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ou reproduction, quelle stratégie pour la guitare électrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la guitare [s']électrise !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des opportunités d’investissement par les Business Angels : application du concept de similarité structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the sources of innovation: the case of Hackathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Päris Chrysos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Research Meeting in Business and Management (IRMBAM - IPAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Innovative Packaging for the Product Category Affect Taste, Quality Perception and Purchase Intention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference on Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfranchising as a Sustainable Mode of Entry in Bottom-of-the Pyramid Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIB-SE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale d'entreprise et banque de développement africaines : analyse théorique et étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation, Entreprenariat, Ethique des Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception tactile en marketing : Etat des lieux et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the electric guitar: a cross-disciplinary context for an acoustical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Navarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loic Le Carrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting IT in the Public Health Care Sector: An Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference, Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable bancaire – Les logiques de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée de l’Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of institutional theory to the analysis of franchise choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un agenda de recherche néo-institutionnaliste sociologique à l’étude du déploiement de la franchise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17° conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d'évaluation du vin par les consommateurs : reflets d'après les forums d'opinion sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oenometrie XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche exploratoire de l’externalisation de la R&D : vers une modélisation des paramètres nécessaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Conférence de l’Association Internationale de Management Stratégique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENTRE DE SERVICES PARTAGES VERSUS EXTERNALISATION : SOLUTION ALTERNATIVE OU SITUATION INTERMEDIAIRE. LE CAS DE LA FONCTION COMPTABLE ET FINANCIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Villarmois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Tondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ÈME CONGRES DE L'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fender et Gibson: de la concurrence au partage du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Navarret; Marc Battier; Philippe Bruguière; Philippe Gonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la guitare [s']électrise!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.179-207, 2022, MusiqueS, 979-10-231-2366-1. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/OARR7034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption and the strategy of hotel groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">shapes of tourism Employment - HMR in the Worlds of Hostels and Air Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-78630-354-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Globalized Hotel Business: Worlds within a World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Shapes of Tourism Employment: HRM in the Worlds of Hotels and Air Transport, Volume 4", WILEY ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-78630-354-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôtellerie globalisée : des mondes dans un monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’emploi touristique : La GRH des mondes de l’hôtellerie et du transport aérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption et stratégie des groupes hôteliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’emploi touristique : La GRH des mondes de l’hôtellerie et du transport aérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREVA : un champion français au cœur du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bédouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Management Stratégique : Autour du diagnostic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2014, 978-2-84769-501-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise as an Efficient Mode of Entry on Emerging Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Business Practices and Growth in Emerging Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.255 - 272, 2010, 9789812791788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSCG S'entraîner à l'UE3 : Management et contrôle de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studyrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.190, 2016, 978-2759031993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de A à Z, 350 mots pour comprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tannery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 225 p., 2010, 9782100554584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis Dumoulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’apprentissage de la réflexion stratégique complexe : une expérimentation pédagogique avec l’IA générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MACCA, Jan 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La franchise sociale, une solution pour pallier les effets négatifs du surtourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence de l’AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afmat, Jun 2023, Gérone: Université de Gérone,, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of Asian Finance Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Finance Association, Jun 2023, Ho Chi Minh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFI - EFD (Entretiens de la Finance Durable)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFFI, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Money, Banking and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdRE, Groupement de Recherche Européen « Monnaie Banque Finance », Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‶ Socialium ″ ou le prix financier de la responsabilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Gouvernance et soutenabilité financière »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Oct 2022, Angers, UA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of dynamic capabilities in a stable industry environment: The Gibson – Fender case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Management, a study of a collective creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Artistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant Designs In Guitars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Facture Instrumentale &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement en amorçage des Business Angels : la plus-value du collectif au sein des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de l'Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des opportunités d’investissement par les Business Angels : application du concept de similarité structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ou reproduction, quelle stratégie pour la guitare électrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la guitare [s']électrise !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the sources of innovation: the case of Hackathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Päris Chrysos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Research Meeting in Business and Management (IRMBAM - IPAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Innovative Packaging for the Product Category Affect Taste, Quality Perception and Purchase Intention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference on Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfranchising as a Sustainable Mode of Entry in Bottom-of-the Pyramid Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIB-SE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale d'entreprise et banque de développement africaines : analyse théorique et étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation, Entreprenariat, Ethique des Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception tactile en marketing : Etat des lieux et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the electric guitar: a cross-disciplinary context for an acoustical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Navarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loic Le Carrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting IT in the Public Health Care Sector: An Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference, Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable bancaire – Les logiques de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée de l’Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of institutional theory to the analysis of franchise choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un agenda de recherche néo-institutionnaliste sociologique à l’étude du déploiement de la franchise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17° conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d'évaluation du vin par les consommateurs : reflets d'après les forums d'opinion sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oenometrie XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche exploratoire de l’externalisation de la R&D : vers une modélisation des paramètres nécessaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Conférence de l’Association Internationale de Management Stratégique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENTRE DE SERVICES PARTAGES VERSUS EXTERNALISATION : SOLUTION ALTERNATIVE OU SITUATION INTERMEDIAIRE. LE CAS DE LA FONCTION COMPTABLE ET FINANCIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Villarmois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Tondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ÈME CONGRES DE L'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir en obligations sociales rapporte le double des obligations classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental sensing, strategic-orientation evolution, and founding imprint: Rethinking strategic fit in dynamic capabilities research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zámborský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14761270251335745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178 (3), pp.0003. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/bmi.178.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition collective et investissement en early-stage : le cas des groupes de Business Angels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pub. anticipées, pp.Iae-XXXVIIIae. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.pr.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle approche de l'investissement en amorçage : un raisonnement à travers la théorie de l'alignement structurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, NS-5, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.3091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux comptables d’Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Verheecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité du conseil d'administration et politique de dividende des grands groupes bancaires systémiques : théories et investigations empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La diversité : regards croisés. Aujourd’hui et demain, 23, pp.48-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformisme à la norme et performance : la franchise dans le mix organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-1, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale d’entreprises et banques africaines de développement : analyse théorique et étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Camerounaise de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solid Body Guitar in the Digital Era: how persistent myths influence musicians’ evaluation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Art Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.4 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Adoption in the Public Healthcare Sector: an Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101 - 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising choice in retail networks: a multi-level institutional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.385 - 396. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593969.2012.690779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et Respect de la vie privée du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (224), pp.95-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Cas en Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et respect de la vie privée du consommateur. De l’usage autorisé à l’utilisation souhaitable des données personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Miltgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (224), pp.95 - 109. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.224.95-109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux stratégiques et organisationnels du Développement Durable Bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.91 - 105. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.282.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation as a competitive handicap: the case of electric-guitar making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures Sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'institutionnalisation de la franchise et leurs conséquences sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.155 - 170. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de rupture et PME : la réplication impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (155), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.155.75-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation de la R &amp; D: une approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (143), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.143.55-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation de la R&D: une approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fender et Gibson: de la concurrence au partage du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Navarret; Marc Battier; Philippe Bruguière; Philippe Gonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la guitare [s']électrise!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.179-207, 2022, MusiqueS, 979-10-231-2366-1. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/OARR7034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption and the strategy of hotel groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">shapes of tourism Employment - HMR in the Worlds of Hostels and Air Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-78630-354-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Globalized Hotel Business: Worlds within a World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Shapes of Tourism Employment: HRM in the Worlds of Hotels and Air Transport, Volume 4", WILEY ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-78630-354-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôtellerie globalisée : des mondes dans un monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’emploi touristique : La GRH des mondes de l’hôtellerie et du transport aérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption et stratégie des groupes hôteliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’emploi touristique : La GRH des mondes de l’hôtellerie et du transport aérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREVA : un champion français au cœur du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bédouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Management Stratégique : Autour du diagnostic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2014, 978-2-84769-501-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise as an Efficient Mode of Entry on Emerging Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Business Practices and Growth in Emerging Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.255 - 272, 2010, 9789812791788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSCG S'entraîner à l'UE3 : Management et contrôle de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studyrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.190, 2016, 978-2759031993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de A à Z, 350 mots pour comprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tannery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 225 p., 2010, 9782100554584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049704v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pop" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163254v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Riviere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z&#225;mborsk&#253;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14761270251335745" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821742v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0003" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837407v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530841v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verheecke" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856607v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodonou Dannon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328214v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1758" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QFJXSX30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364178v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107291v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Connolly" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016267v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2012.690779" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01115987v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364181v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016592v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miltgen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.224.95-109" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.282.0091" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016265v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0155" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163504v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Simon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.75-95" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163447v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Martin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.143.55-66" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04120305v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349256v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04133862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04125039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530899v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rivi&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530907v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pascaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538570v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538587v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ris Chrysos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538781v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108634v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108657v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810875v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085103v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085075v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vernier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085092v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085106v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085084v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584625v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Villarmois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05131486v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OARR7034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163395v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Giacomel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163410v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794369v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794355v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107032v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;douelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363528v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538581v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/rechercher/result?q=DSCG+S%27entra%C3%AEner+%C3%A0+l%27UE3+%3A+Management+et+contr%C3%B4le+de+gestion" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05583627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04120305v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04133862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04125039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pascaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ris Chrysos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodonou Dannon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Connolly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Villarmois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Riviere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z&#225;mborsk&#253;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14761270251335745" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verheecke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1758" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QFJXSX30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2012.690779" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01115987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miltgen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.224.95-109" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.282.0091" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0155" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.75-95" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.143.55-66" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05131486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OARR7034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Giacomel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;douelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/rechercher/result?q=DSCG+S%27entra%C3%AEner+%C3%A0+l%27UE3+%3A+Management+et+contr%C3%B4le+de+gestion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>