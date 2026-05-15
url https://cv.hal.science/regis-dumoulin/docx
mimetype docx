--- v1 (2026-04-24)
+++ v2 (2026-05-15)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis Dumoulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’apprentissage de la réflexion stratégique complexe : une expérimentation pédagogique avec l’IA générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MACCA, Jan 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La franchise sociale, une solution pour pallier les effets négatifs du surtourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence de l’AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afmat, Jun 2023, Gérone: Université de Gérone,, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of Asian Finance Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Finance Association, Jun 2023, Ho Chi Minh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFI - EFD (Entretiens de la Finance Durable)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFFI, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Money, Banking and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdRE, Groupement de Recherche Européen « Monnaie Banque Finance », Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‶ Socialium ″ ou le prix financier de la responsabilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Gouvernance et soutenabilité financière »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Oct 2022, Angers, UA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of dynamic capabilities in a stable industry environment: The Gibson – Fender case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Management, a study of a collective creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Artistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant Designs In Guitars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Facture Instrumentale &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement en amorçage des Business Angels : la plus-value du collectif au sein des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de l'Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des opportunités d’investissement par les Business Angels : application du concept de similarité structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ou reproduction, quelle stratégie pour la guitare électrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la guitare [s']électrise !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the sources of innovation: the case of Hackathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Päris Chrysos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Research Meeting in Business and Management (IRMBAM - IPAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Innovative Packaging for the Product Category Affect Taste, Quality Perception and Purchase Intention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference on Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfranchising as a Sustainable Mode of Entry in Bottom-of-the Pyramid Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIB-SE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale d'entreprise et banque de développement africaines : analyse théorique et étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation, Entreprenariat, Ethique des Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception tactile en marketing : Etat des lieux et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the electric guitar: a cross-disciplinary context for an acoustical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Navarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loic Le Carrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting IT in the Public Health Care Sector: An Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference, Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable bancaire – Les logiques de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée de l’Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of institutional theory to the analysis of franchise choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un agenda de recherche néo-institutionnaliste sociologique à l’étude du déploiement de la franchise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17° conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d'évaluation du vin par les consommateurs : reflets d'après les forums d'opinion sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oenometrie XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche exploratoire de l’externalisation de la R&D : vers une modélisation des paramètres nécessaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Conférence de l’Association Internationale de Management Stratégique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENTRE DE SERVICES PARTAGES VERSUS EXTERNALISATION : SOLUTION ALTERNATIVE OU SITUATION INTERMEDIAIRE. LE CAS DE LA FONCTION COMPTABLE ET FINANCIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Villarmois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Tondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ÈME CONGRES DE L'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir en obligations sociales rapporte le double des obligations classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental sensing, strategic-orientation evolution, and founding imprint: Rethinking strategic fit in dynamic capabilities research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zámborský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14761270251335745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178 (3), pp.0003. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/bmi.178.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition collective et investissement en early-stage : le cas des groupes de Business Angels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pub. anticipées, pp.Iae-XXXVIIIae. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.pr.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle approche de l'investissement en amorçage : un raisonnement à travers la théorie de l'alignement structurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, NS-5, </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.3091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux comptables d’Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Verheecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité du conseil d'administration et politique de dividende des grands groupes bancaires systémiques : théories et investigations empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La diversité : regards croisés. Aujourd’hui et demain, 23, pp.48-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformisme à la norme et performance : la franchise dans le mix organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-1, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale d’entreprises et banques africaines de développement : analyse théorique et étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Camerounaise de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solid Body Guitar in the Digital Era: how persistent myths influence musicians’ evaluation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Art Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.4 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Adoption in the Public Healthcare Sector: an Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101 - 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising choice in retail networks: a multi-level institutional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.385 - 396. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593969.2012.690779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et Respect de la vie privée du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (224), pp.95-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Cas en Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et respect de la vie privée du consommateur. De l’usage autorisé à l’utilisation souhaitable des données personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Miltgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (224), pp.95 - 109. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.224.95-109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux stratégiques et organisationnels du Développement Durable Bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.91 - 105. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.282.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation as a competitive handicap: the case of electric-guitar making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures Sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'institutionnalisation de la franchise et leurs conséquences sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.155 - 170. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de rupture et PME : la réplication impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (155), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.155.75-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation de la R &amp; D: une approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (143), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.143.55-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation de la R&D: une approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fender et Gibson: de la concurrence au partage du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Navarret; Marc Battier; Philippe Bruguière; Philippe Gonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la guitare [s']électrise!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.179-207, 2022, MusiqueS, 979-10-231-2366-1. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/OARR7034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption and the strategy of hotel groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">shapes of tourism Employment - HMR in the Worlds of Hostels and Air Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-78630-354-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Globalized Hotel Business: Worlds within a World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Shapes of Tourism Employment: HRM in the Worlds of Hotels and Air Transport, Volume 4", WILEY ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-78630-354-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôtellerie globalisée : des mondes dans un monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’emploi touristique : La GRH des mondes de l’hôtellerie et du transport aérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption et stratégie des groupes hôteliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’emploi touristique : La GRH des mondes de l’hôtellerie et du transport aérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREVA : un champion français au cœur du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bédouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Management Stratégique : Autour du diagnostic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2014, 978-2-84769-501-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise as an Efficient Mode of Entry on Emerging Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Business Practices and Growth in Emerging Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.255 - 272, 2010, 9789812791788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSCG S'entraîner à l'UE3 : Management et contrôle de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studyrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.190, 2016, 978-2759031993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de A à Z, 350 mots pour comprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tannery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 225 p., 2010, 9782100554584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Régis Dumoulin </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser l’apprentissage de la réflexion stratégique complexe : une expérimentation pédagogique avec l’IA générative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MACCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MACCA, Jan 2026, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05583627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La franchise sociale, une solution pour pallier les effets négatifs du surtourisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence de l’AFMAT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Afmat, Jun 2023, Gérone: Université de Gérone,, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of Asian Finance Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Asian Finance Association, Jun 2023, Ho Chi Minh, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04120305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFFI - EFD (Entretiens de la Finance Durable)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AFFI, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th International Symposium on Money, Banking and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GdRE, Groupement de Recherche Européen « Monnaie Banque Finance », Jun 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04133862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‶ Socialium ″ ou le prix financier de la responsabilité sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Gouvernance et soutenabilité financière »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Angers, Oct 2022, Angers, UA, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04125039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of dynamic capabilities in a stable industry environment: The Gibson – Fender case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gaury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art and Management, a study of a collective creation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Pascaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for Artistic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Zurich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investissement en amorçage des Business Angels : la plus-value du collectif au sein des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journée de l'Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominant Designs In Guitars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Facture Instrumentale &amp; Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’identification des opportunités d’investissement par les Business Angels : application du concept de similarité structurelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère Journée de l’Innovation Abbé Grégoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation ou reproduction, quelle stratégie pour la guitare électrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la guitare [s']électrise !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the sources of innovation: the case of Hackathon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Päris Chrysos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Research Meeting in Business and Management (IRMBAM - IPAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01528929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Innovative Packaging for the Product Category Affect Taste, Quality Perception and Purchase Intention?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference on Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Athènes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale d'entreprise et banque de développement africaines : analyse théorique et étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Innovation, Entreprenariat, Ethique des Affaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Yaoundé, Cameroun</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La perception tactile en marketing : Etat des lieux et perspectives de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rania Serhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Pantin-Sohier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème Congrès de l’Association Française de Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microfranchising as a Sustainable Mode of Entry in Bottom-of-the Pyramid Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIB-SE Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03108634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adopting IT in the Public Health Care Sector: An Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Conference, Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">About the electric guitar: a cross-disciplinary context for an acoustical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Paté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Navarret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loic Le Carrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable bancaire – Les logiques de l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème journée de l’Atelier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The contribution of institutional theory to the analysis of franchise choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les critères d'évaluation du vin par les consommateurs : reflets d'après les forums d'opinion sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oenometrie XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Collioure, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’un agenda de recherche néo-institutionnaliste sociologique à l’étude du déploiement de la franchise en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17° conférence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03085106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche exploratoire de l’externalisation de la R&D : vers une modélisation des paramètres nécessaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Conférence de l’Association Internationale de Management Stratégique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CENTRE DE SERVICES PARTAGES VERSUS EXTERNALISATION : SOLUTION ALTERNATIVE OU SITUATION INTERMEDIAIRE. LE CAS DE LA FONCTION COMPTABLE ET FINANCIERE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier de La Villarmois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Tondeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ÈME CONGRES DE L'AFC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental sensing, strategic-orientation evolution, and founding imprint: Rethinking strategic fit in dynamic capabilities research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Zámborský</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategic Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/14761270251335745⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socialium or the Financial Price of Social Responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 178 (3), pp.0003. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/bmi.178.0003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04821742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognition collective et investissement en early-stage : le cas des groupes de Business Angels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Pub. anticipées, pp.Iae-XXXVIIIae. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entre1.pr.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une nouvelle approche de l'investissement en amorçage : un raisonnement à travers la théorie de l'alignement structurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdel Malik Ola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, NS-5, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.3091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les nouveaux comptables d’Hollywood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Verheecke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Comptabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 511</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02530841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversité du conseil d'administration et politique de dividende des grands groupes bancaires systémiques : théories et investigations empiriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La diversité : regards croisés. Aujourd’hui et demain, 23, pp.48-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformisme à la norme et performance : la franchise dans le mix organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19-1, pp.1-23. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.1758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01328214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité sociale d’entreprises et banques africaines de développement : analyse théorique et étude empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Camerounaise de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27, pp.13-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Solid Body Guitar in the Digital Era: how persistent myths influence musicians’ evaluation criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Art Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 15 (2), pp.4 - 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et Respect de la vie privée du consommateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lancelot Miltgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (224), pp.95-109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les stratégies de rupture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Cas en Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.5-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprise et respect de la vie privée du consommateur. De l’usage autorisé à l’utilisation souhaitable des données personnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Miltgen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 38 (224), pp.95 - 109. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.224.95-109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchising choice in retail networks: a multi-level institutional framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Retail, Distribution and Consumer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.385 - 396. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593969.2012.690779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT Adoption in the Public Healthcare Sector: an Institutional Research Agenda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IADIS International Journal on Computer Science and Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (2), pp.101 - 116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux stratégiques et organisationnels du Développement Durable Bancaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hodonou Dannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2, pp.91 - 105. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.282.0091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation as a competitive handicap: the case of electric-guitar making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures Sonores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Non spécifié</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs d'institutionnalisation de la franchise et leurs conséquences sur la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22, pp.155 - 170. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.022.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de rupture et PME : la réplication impossible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (155), pp.75-95. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.155.75-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation de la R&D: une approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Ducroquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'externalisation de la R &amp; D: une approche exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 29 (143), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.143.55-66⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investir en obligations sociales rapporte le double des obligations classiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Marie-Jeanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Pop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fender et Gibson: de la concurrence au partage du marché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoît Navarret; Marc Battier; Philippe Bruguière; Philippe Gonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand la guitare [s']électrise!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université Presses, pp.179-207, 2022, MusiqueS, 979-10-231-2366-1. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/OARR7034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Globalized Hotel Business: Worlds within a World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Shapes of Tourism Employment: HRM in the Worlds of Hotels and Air Transport, Volume 4", WILEY ed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-78630-354-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption and the strategy of hotel groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">shapes of tourism Employment - HMR in the Worlds of Hostels and Air Transport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-1-78630-354-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hôtellerie globalisée : des mondes dans un monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’emploi touristique : La GRH des mondes de l’hôtellerie et du transport aérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disruption et stratégie des groupes hôteliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Giacomel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures de l’emploi touristique : La GRH des mondes de l’hôtellerie et du transport aérien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02794355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AREVA : un champion français au cœur du nucléaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bédouelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas en Management Stratégique : Autour du diagnostic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, 2014, 978-2-84769-501-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franchise as an Efficient Mode of Entry on Emerging Markets: A Discussion from the Legitimacy Point of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Gauzente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Business Practices and Growth in Emerging Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Scientific, pp.255 - 272, 2010, 9789812791788</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DSCG S'entraîner à l'UE3 : Management et contrôle de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studyrama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.190, 2016, 978-2759031993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La stratégie de A à Z, 350 mots pour comprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Dumoulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Xavier Meschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tannery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 225 p., 2010, 9782100554584</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId115"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05583627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04120305v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04133862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04125039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pascaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538570v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ris Chrysos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108657v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodonou Dannon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108668v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085103v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Connolly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085106v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085084v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Villarmois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163254v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Riviere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z&#225;mborsk&#253;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14761270251335745" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821742v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837407v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0043" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530841v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verheecke" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856607v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328214v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1758" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QFJXSX30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364178v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107300v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107291v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016267v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2012.690779" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01115987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016592v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miltgen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.224.95-109" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.282.0091" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107274v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016265v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0155" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163504v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Simon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.75-95" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.143.55-66" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534665v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05131486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OARR7034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163395v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Giacomel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;douelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/rechercher/result?q=DSCG+S%27entra%C3%AEner+%C3%A0+l%27UE3+%3A+Management+et+contr%C3%B4le+de+gestion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05583627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Dumoulin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ducroquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227616v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04120305v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Pop" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marie-Jeanne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349256v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04133862v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04125039v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Rivi&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gaury" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530907v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gauzente" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pascaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538508v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Malik Ola" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538570v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528853v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528929v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;ris Chrysos" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538781v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rania Serhal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Pantin-Sohier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hodonou Dannon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108668v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Connolly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810875v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pat&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Navarret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loic Le Carrou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Fabre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vernier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085084v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085106v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584625v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de La Villarmois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Tondeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163254v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Riviere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Z&#225;mborsk&#253;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14761270251335745" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04821742v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.178.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03837407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre1.pr.0043" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.3091" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-PR1DGP7R-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02530841v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rocher" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Verheecke" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328214v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1758" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-QFJXSX30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364178v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107300v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://audencia.hal.science/hal-01115987v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lancelot Miltgen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03364181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016592v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Miltgen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.224.95-109" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016267v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593969.2012.690779" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107291v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107266v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.282.0091" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107274v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Simon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016265v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.022.0155" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163504v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.155.75-95" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534665v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.143.55-66" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049704v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05131486v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/OARR7034" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163410v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Giacomel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05163395v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02794355v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107032v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. B&#233;douelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363528v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538581v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.decitre.fr/rechercher/result?q=DSCG+S%27entra%C3%AEner+%C3%A0+l%27UE3+%3A+Management+et+contr%C3%B4le+de+gestion" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Xavier Meschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tannery" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>